--- v0 (2026-04-19)
+++ v1 (2026-09-04)
@@ -1,128 +1,126 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\06_Marketing\Products and Services\Global Geography Library\Collateral - Index Maps - Title Lists\GGL - Atlases\Times Atlas\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9B8C3029-8171-4B7C-B3AB-E677C84614B5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{440771D0-2E83-4847-8420-FE808EEF1C07}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{E2ED1FE7-E05E-4597-AA00-E6C4E98DAB77}"/>
+    <workbookView xWindow="-98" yWindow="-98" windowWidth="21376" windowHeight="14595" xr2:uid="{E2ED1FE7-E05E-4597-AA00-E6C4E98DAB77}"/>
   </bookViews>
   <sheets>
     <sheet name="sheet 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G11" i="1" l="1"/>
-  <c r="G12" i="1"/>
+  <c r="G12" i="1" l="1"/>
   <c r="G13" i="1"/>
   <c r="G14" i="1"/>
   <c r="G15" i="1"/>
-  <c r="G10" i="1"/>
+  <c r="G16" i="1"/>
+  <c r="G11" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="269" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="272" uniqueCount="164">
   <si>
     <t>Abbreviation (Short name)</t>
   </si>
   <si>
     <t>Display Title</t>
   </si>
   <si>
     <t>Year Published</t>
   </si>
   <si>
     <t>Language</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>As at February 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>eastview.com/ggl | geospatial.com/ggl</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Global Geography Library: Atlases (GGL-A)</t>
   </si>
   <si>
     <t>The Times Comprehensive Atlas of the World Title List</t>
   </si>
   <si>
     <t>Edition</t>
   </si>
   <si>
     <t>Publisher</t>
   </si>
   <si>
     <t>EB2610473</t>
@@ -536,190 +534,242 @@
     <t>https://dlib.eastview.com/browse/book/645266</t>
   </si>
   <si>
     <t>https://dlib.eastview.com/browse/book/645286</t>
   </si>
   <si>
     <t>https://dlib.eastview.com/browse/book/645306</t>
   </si>
   <si>
     <t>https://dlib.eastview.com/browse/book/645086</t>
   </si>
   <si>
     <t>https://dlib.eastview.com/browse/book/645106</t>
   </si>
   <si>
     <t>https://dlib.eastview.com/browse/book/645146</t>
   </si>
   <si>
     <t>https://dlib.eastview.com/browse/book/645166</t>
   </si>
   <si>
     <t>https://dlib.eastview.com/browse/book/645186</t>
   </si>
   <si>
     <t>https://dlib.eastview.com/browse/book/645206</t>
+  </si>
+  <si>
+    <t>https://dlib.eastview.com/stable/418284022</t>
+  </si>
+  <si>
+    <t>The Times Comprehensive Atlas of the World</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="9"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF98252B"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="8"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
@@ -3162,1204 +3212,1220 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{368CB792-261E-433F-B06D-7BDD22B56A0A}">
-  <dimension ref="A1:G53"/>
+  <dimension ref="A1:G54"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="29.42578125" customWidth="1"/>
     <col min="2" max="2" width="49.7109375" customWidth="1"/>
-    <col min="3" max="4" width="50" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="20.7109375" customWidth="1"/>
+    <col min="4" max="4" width="26.140625" customWidth="1"/>
     <col min="5" max="5" width="10" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="40" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18" customWidth="1"/>
     <col min="9" max="9" width="10" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="21.85546875" customWidth="1"/>
     <col min="11" max="11" width="16" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="44.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
     </row>
     <row r="2" spans="1:7" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="2"/>
       <c r="B2" s="3" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
     </row>
     <row r="3" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A4" s="2"/>
-      <c r="B4" s="2" t="s">
-        <v>9</v>
+      <c r="B4" s="13" t="s">
+        <v>162</v>
       </c>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A6" s="2"/>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A8" s="5"/>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
     </row>
     <row r="9" spans="1:7" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E9" s="7" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A10" s="1" t="s">
+      <c r="A10" s="17"/>
+      <c r="B10" s="17" t="s">
+        <v>163</v>
+      </c>
+      <c r="C10" s="18"/>
+      <c r="D10" s="18"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="G10" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A11" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="C11" s="15">
+        <v>1895</v>
+      </c>
+      <c r="D11" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="C10" s="9">
-[...2 lines deleted...]
-      <c r="D10" s="9" t="s">
+      <c r="E11" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="E10" s="1" t="s">
-[...27 lines deleted...]
-        <v>11</v>
+      <c r="F11" s="16" t="s">
+        <v>10</v>
       </c>
       <c r="G11" s="11" t="str">
         <f>VLOOKUP(B11,'[1]sheet 1'!$B$8:$P$51,15,FALSE)</f>
-        <v>https://dlib.eastview.com/browse/book/642086</v>
+        <v>https://dlib.eastview.com/browse/book/627106</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A12" s="1" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C12" s="9">
-        <v>1900</v>
+        <v>1896</v>
       </c>
       <c r="D12" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F12" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G12" s="11" t="str">
         <f>VLOOKUP(B12,'[1]sheet 1'!$B$8:$P$51,15,FALSE)</f>
-        <v>https://dlib.eastview.com/browse/book/642106</v>
+        <v>https://dlib.eastview.com/browse/book/642086</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A13" s="1" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C13" s="9">
-        <v>1920</v>
+        <v>1900</v>
       </c>
       <c r="D13" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F13" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G13" s="11" t="str">
         <f>VLOOKUP(B13,'[1]sheet 1'!$B$8:$P$51,15,FALSE)</f>
-        <v>https://dlib.eastview.com/browse/book/642126</v>
+        <v>https://dlib.eastview.com/browse/book/642106</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A14" s="1" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="C14" s="9">
-        <v>1922</v>
+        <v>1920</v>
       </c>
       <c r="D14" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F14" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G14" s="11" t="str">
         <f>VLOOKUP(B14,'[1]sheet 1'!$B$8:$P$51,15,FALSE)</f>
-        <v>https://dlib.eastview.com/browse/book/639406</v>
+        <v>https://dlib.eastview.com/browse/book/642126</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A15" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C15" s="9">
         <v>1922</v>
       </c>
       <c r="D15" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F15" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G15" s="11" t="str">
         <f>VLOOKUP(B15,'[1]sheet 1'!$B$8:$P$51,15,FALSE)</f>
-        <v>https://dlib.eastview.com/browse/book/642166</v>
+        <v>https://dlib.eastview.com/browse/book/639406</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A16" s="1" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C16" s="9">
-        <v>1955</v>
+        <v>1922</v>
       </c>
       <c r="D16" s="9" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="F16" s="10" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>10</v>
+      </c>
+      <c r="G16" s="11" t="str">
+        <f>VLOOKUP(B16,'[1]sheet 1'!$B$8:$P$51,15,FALSE)</f>
+        <v>https://dlib.eastview.com/browse/book/642166</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A17" s="1" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="C17" s="9">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="D17" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="E17" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="E17" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G17" s="11" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A18" s="1" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C18" s="9">
         <v>1956</v>
       </c>
       <c r="D18" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="E18" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="E18" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G18" s="11" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A19" s="1" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="C19" s="9">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="D19" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="E19" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="E19" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G19" s="11" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A20" s="1" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="C20" s="9">
-        <v>1959</v>
+        <v>1958</v>
       </c>
       <c r="D20" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="E20" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="E20" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G20" s="11" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A21" s="1" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="C21" s="9">
-        <v>1967</v>
+        <v>1959</v>
       </c>
       <c r="D21" s="9" t="s">
-        <v>4</v>
+        <v>34</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="F21" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G21" s="11" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A22" s="1" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="C22" s="9">
-        <v>1968</v>
+        <v>1967</v>
       </c>
       <c r="D22" s="9" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="F22" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G22" s="11" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A23" s="1" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="C23" s="9">
-        <v>1971</v>
+        <v>1968</v>
       </c>
       <c r="D23" s="9" t="s">
-        <v>53</v>
+        <v>7</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="F23" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G23" s="11" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A24" s="1" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="C24" s="9">
-        <v>1973</v>
+        <v>1971</v>
       </c>
       <c r="D24" s="9" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F24" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G24" s="11" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A25" s="1" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="C25" s="9">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="D25" s="9" t="s">
-        <v>5</v>
+        <v>56</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="F25" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G25" s="11" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A26" s="1" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C26" s="9">
-        <v>1977</v>
+        <v>1975</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F26" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G26" s="11" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A27" s="1" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C27" s="9">
-        <v>1981</v>
+        <v>1977</v>
       </c>
       <c r="D27" s="9" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>64</v>
+        <v>23</v>
       </c>
       <c r="F27" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G27" s="11" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A28" s="1" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="C28" s="9">
-        <v>1984</v>
+        <v>1981</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>6</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>24</v>
+        <v>63</v>
       </c>
       <c r="F28" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G28" s="11" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A29" s="1" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="C29" s="9">
-        <v>1985</v>
+        <v>1984</v>
       </c>
       <c r="D29" s="9" t="s">
-        <v>69</v>
+        <v>6</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F29" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G29" s="11" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A30" s="1" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="C30" s="9">
-        <v>1988</v>
+        <v>1985</v>
       </c>
       <c r="D30" s="9" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F30" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G30" s="11" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A31" s="1" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="C31" s="9">
-        <v>1990</v>
+        <v>1988</v>
       </c>
       <c r="D31" s="9" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F31" s="10" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>10</v>
+      </c>
+      <c r="G31" s="11" t="s">
+        <v>138</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="C32" s="9">
         <v>1990</v>
       </c>
       <c r="D32" s="9" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F32" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G32" s="12" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A33" s="1" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="C33" s="9">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="D33" s="9" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F33" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G33" s="12" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A34" s="1" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="C34" s="9">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="D34" s="9" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F34" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G34" s="12" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A35" s="1" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="C35" s="9">
-        <v>1994</v>
+        <v>1992</v>
       </c>
       <c r="D35" s="9" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F35" s="10" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>10</v>
+      </c>
+      <c r="G35" s="12" t="s">
+        <v>142</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A36" s="1" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C36" s="9">
         <v>1994</v>
       </c>
       <c r="D36" s="9" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F36" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G36" s="11" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A37" s="1" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C37" s="9">
-        <v>1997</v>
+        <v>1994</v>
       </c>
       <c r="D37" s="9" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F37" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G37" s="11" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A38" s="1" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C38" s="9">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="D38" s="9" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F38" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G38" s="11" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A39" s="1" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="C39" s="9">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="D39" s="9" t="s">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F39" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G39" s="11" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A40" s="1" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="C40" s="9">
         <v>1999</v>
       </c>
       <c r="D40" s="9" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F40" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G40" s="11" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A41" s="1" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C41" s="9">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="D41" s="9" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F41" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G41" s="11" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A42" s="1" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C42" s="9">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="D42" s="9" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F42" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G42" s="11" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A43" s="1" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="C43" s="9">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="D43" s="9" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F43" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G43" s="11" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A44" s="1" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C44" s="9">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="D44" s="9" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F44" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G44" s="11" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A45" s="1" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="C45" s="9">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="D45" s="9" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F45" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G45" s="11" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A46" s="1" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C46" s="9">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="D46" s="9" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F46" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G46" s="11" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A47" s="1" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C47" s="9">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="D47" s="9" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>64</v>
+        <v>23</v>
       </c>
       <c r="F47" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G47" s="11" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A48" s="1" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="C48" s="9">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="D48" s="9" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>24</v>
+        <v>63</v>
       </c>
       <c r="F48" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G48" s="11" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A49" s="1" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="C49" s="9">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="D49" s="9" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>64</v>
+        <v>23</v>
       </c>
       <c r="F49" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G49" s="11" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A50" s="1" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C50" s="9">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="D50" s="9" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>24</v>
+        <v>63</v>
       </c>
       <c r="F50" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G50" s="11" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A51" s="1" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="C51" s="9">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="D51" s="9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F51" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G51" s="11" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A52" s="1" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="C52" s="9">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="D52" s="9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F52" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G52" s="11" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A53" s="1" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="C53" s="9">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="D53" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E53" s="1" t="s">
-        <v>64</v>
+        <v>23</v>
       </c>
       <c r="F53" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G53" s="11" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A54" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C54" s="9">
+        <v>2023</v>
+      </c>
+      <c r="D54" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="G53" s="11" t="s">
-        <v>162</v>
+      <c r="E54" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="F54" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G54" s="11" t="s">
+        <v>161</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.79" right="0.79" top="0.98" bottom="0.98" header="0.51" footer="0.51"/>
-  <pageSetup scale="39" firstPageNumber="0" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="landscape" horizontalDpi="118" verticalDpi="300"/>
+  <pageSetup scale="39" firstPageNumber="0" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="landscape" horizontalDpi="118" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;12&amp;BEast View Information Services
 &amp;10&amp;Bwww.eastview.com&amp;Rp. &amp;P of  &amp;N</oddFooter>
   </headerFooter>
-  <drawing r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>sheet 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>