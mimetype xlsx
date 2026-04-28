--- v0 (2026-04-04)
+++ v1 (2026-04-28)
@@ -1,75 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24931"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Marketing.Dep\Website\eastview.com\Products\8_Product Title Lists\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Websites\eastview.com\Products\8_Product Title Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{41C48FB0-2B5C-492A-A4EC-7C32ECB1B041}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{83BAA86E-2C72-4332-A378-A4CDB3FC896A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="21380" windowHeight="15260" xr2:uid="{42C6C6BD-C163-44EC-96D6-83BC4F9FB298}"/>
+    <workbookView xWindow="-98" yWindow="-98" windowWidth="21376" windowHeight="14595" xr2:uid="{42C6C6BD-C163-44EC-96D6-83BC4F9FB298}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="110">
   <si>
     <t>Journal Title</t>
   </si>
   <si>
     <t>Title in Library of Congress Transliteration</t>
   </si>
   <si>
     <t>Other Title</t>
   </si>
   <si>
     <t>Title in Pinyin Transliteration</t>
   </si>
   <si>
     <t>Previous Title</t>
   </si>
   <si>
     <t>Publication Start Year</t>
@@ -80,50 +82,53 @@
   <si>
     <t>ISSN #</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Language</t>
   </si>
   <si>
     <t>Freq.</t>
   </si>
   <si>
     <t>First Issue</t>
   </si>
   <si>
     <t>Place of Publication</t>
   </si>
   <si>
     <t xml:space="preserve">URL </t>
   </si>
   <si>
     <t>Journal Coverage</t>
   </si>
   <si>
+    <t>Sinica Sinoweb title list</t>
+  </si>
+  <si>
     <t>中央研究院歷史語言研究所集刊</t>
   </si>
   <si>
     <t>中國文哲研究集刊</t>
   </si>
   <si>
     <t>近代史研究所集刊</t>
   </si>
   <si>
     <t>近代中國婦女史研究</t>
   </si>
   <si>
     <t>口述歷史期刊</t>
   </si>
   <si>
     <t>近代中國史研究通訊</t>
   </si>
   <si>
     <t>臺灣人類學刊</t>
   </si>
   <si>
     <t>臺灣史研究</t>
   </si>
   <si>
     <t>漢學研究</t>
@@ -245,53 +250,50 @@
   <si>
     <t>https://p.udpweb.com/ehz</t>
   </si>
   <si>
     <t>https://p.udpweb.com/ehm</t>
   </si>
   <si>
     <t>https://p.udpweb.com/rtf</t>
   </si>
   <si>
     <t>ceased</t>
   </si>
   <si>
     <t>active</t>
   </si>
   <si>
     <t>Traditional Chinese</t>
   </si>
   <si>
     <t>irregularly</t>
   </si>
   <si>
     <t>n/a</t>
   </si>
   <si>
-    <t>Lastest Issue</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">History-Philology-Institute Bulletin, SINICA  </t>
   </si>
   <si>
     <t xml:space="preserve">Chinese Studies  </t>
   </si>
   <si>
     <t xml:space="preserve">Legein Semi-Annual Journal </t>
   </si>
   <si>
     <t xml:space="preserve">Legein Monthly  </t>
   </si>
   <si>
     <t xml:space="preserve">Journal of Chinese Ritual, Theatre and Folklore </t>
   </si>
   <si>
     <t>中央研究院中國文哲研究集刊</t>
   </si>
   <si>
     <t>中央研究院近代史研究所集刊</t>
   </si>
   <si>
     <t>中央研究院近代中國婦女史研究</t>
   </si>
   <si>
     <t>中央研究院口述歷史期刊</t>
@@ -359,204 +361,186 @@
   <si>
     <t>Taiwan shi yan jiu</t>
   </si>
   <si>
     <t>Han xue yan jiu</t>
   </si>
   <si>
     <t>Si yu yan</t>
   </si>
   <si>
     <t>Shi huo yue kan</t>
   </si>
   <si>
     <t>Ehu xue zhi</t>
   </si>
   <si>
     <t>Ehu yue kan</t>
   </si>
   <si>
     <t>Min su qu yi</t>
   </si>
   <si>
     <t>Sponsor/Publisher</t>
   </si>
   <si>
-    <t>Contents of Sinica SinoWeb</t>
-[...2 lines deleted...]
-    <t>As at January 2023</t>
+    <t>Latest Issue</t>
+  </si>
+  <si>
+    <t>as at April 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
-[...6 lines deleted...]
-      <sz val="11"/>
+      <b/>
+      <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <sz val="8"/>
+      <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...10 lines deleted...]
-      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" indent="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_Sheet1" xfId="1" xr:uid="{11AEB1CE-9E5F-43B8-A5F3-6BF468B01F92}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2133600</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>41275</xdr:rowOff>
+      <xdr:rowOff>161925</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC3CE725-6A68-44E9-94C8-B4777CAC1D51}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
@@ -579,91 +563,91 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -725,51 +709,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -867,708 +851,794 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6A8034FC-8985-4B34-861B-243C5038D6CC}">
-  <dimension ref="A2:Q35"/>
+  <dimension ref="A1:Q22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A7" sqref="A7"/>
+      <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="35" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="14" max="14" width="12.7265625" customWidth="1"/>
+    <col min="1" max="1" width="32.7109375" customWidth="1"/>
+    <col min="2" max="2" width="51.42578125" customWidth="1"/>
+    <col min="3" max="3" width="45.85546875" customWidth="1"/>
+    <col min="4" max="4" width="36.5703125" customWidth="1"/>
+    <col min="5" max="5" width="32.5703125" customWidth="1"/>
+    <col min="6" max="6" width="22.28515625" customWidth="1"/>
+    <col min="8" max="8" width="15.85546875" customWidth="1"/>
+    <col min="10" max="10" width="24.140625" customWidth="1"/>
+    <col min="11" max="11" width="31.5703125" customWidth="1"/>
+    <col min="12" max="12" width="10.85546875" style="3" customWidth="1"/>
+    <col min="13" max="13" width="12.140625" customWidth="1"/>
+    <col min="14" max="14" width="12.7109375" customWidth="1"/>
     <col min="15" max="15" width="19" customWidth="1"/>
-    <col min="16" max="16" width="32.453125" customWidth="1"/>
-    <col min="17" max="17" width="18.1796875" customWidth="1"/>
+    <col min="16" max="16" width="32.42578125" customWidth="1"/>
+    <col min="17" max="17" width="18.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="23" x14ac:dyDescent="0.35">
-      <c r="B2" s="6" t="s">
+    <row r="1" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A1" s="4"/>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+      <c r="H1" s="4"/>
+      <c r="I1" s="4"/>
+      <c r="J1" s="4"/>
+      <c r="K1" s="4"/>
+      <c r="L1" s="5"/>
+      <c r="M1" s="4"/>
+      <c r="N1" s="4"/>
+      <c r="O1" s="4"/>
+      <c r="P1" s="4"/>
+      <c r="Q1" s="4"/>
+    </row>
+    <row r="2" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A2" s="4"/>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+      <c r="L2" s="5"/>
+      <c r="M2" s="4"/>
+      <c r="N2" s="4"/>
+      <c r="O2" s="4"/>
+      <c r="P2" s="4"/>
+      <c r="Q2" s="4"/>
+    </row>
+    <row r="3" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A3" s="4"/>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="4"/>
+      <c r="I3" s="4"/>
+      <c r="J3" s="4"/>
+      <c r="K3" s="4"/>
+      <c r="L3" s="5"/>
+      <c r="M3" s="4"/>
+      <c r="N3" s="4"/>
+      <c r="O3" s="4"/>
+      <c r="P3" s="4"/>
+      <c r="Q3" s="4"/>
+    </row>
+    <row r="4" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A4" s="4"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="4"/>
+      <c r="I4" s="4"/>
+      <c r="J4" s="4"/>
+      <c r="K4" s="4"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="4"/>
+      <c r="N4" s="4"/>
+      <c r="O4" s="4"/>
+      <c r="P4" s="4"/>
+      <c r="Q4" s="4"/>
+    </row>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A5" s="4"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="4"/>
+      <c r="K5" s="4"/>
+      <c r="L5" s="5"/>
+      <c r="M5" s="4"/>
+      <c r="N5" s="4"/>
+      <c r="O5" s="4"/>
+      <c r="P5" s="4"/>
+      <c r="Q5" s="4"/>
+    </row>
+    <row r="6" spans="1:17" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A6" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="4"/>
+      <c r="O6" s="4"/>
+      <c r="P6" s="4"/>
+      <c r="Q6" s="4"/>
+    </row>
+    <row r="7" spans="1:17" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A7" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="4"/>
+      <c r="F7" s="4"/>
+      <c r="G7" s="4"/>
+      <c r="H7" s="4"/>
+      <c r="I7" s="4"/>
+      <c r="J7" s="4"/>
+      <c r="K7" s="4"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="4"/>
+      <c r="N7" s="4"/>
+      <c r="O7" s="4"/>
+      <c r="P7" s="4"/>
+      <c r="Q7" s="4"/>
+    </row>
+    <row r="8" spans="1:17" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K8" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="L8" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M8" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="N8" s="1" t="s">
         <v>108</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="E6" s="1" t="s">
+      <c r="O8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="P8" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q8" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" t="s">
+        <v>93</v>
+      </c>
+      <c r="C9" t="s">
+        <v>71</v>
+      </c>
+      <c r="H9" t="s">
+        <v>30</v>
+      </c>
+      <c r="I9" t="s">
+        <v>67</v>
+      </c>
+      <c r="J9" t="s">
+        <v>68</v>
+      </c>
+      <c r="K9" t="s">
+        <v>42</v>
+      </c>
+      <c r="L9" s="3">
         <v>4</v>
       </c>
-      <c r="F6" s="1" t="s">
-[...52 lines deleted...]
-      <c r="J7" t="s">
+      <c r="M9">
+        <v>192801</v>
+      </c>
+      <c r="N9">
+        <v>202512</v>
+      </c>
+      <c r="P9" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" t="s">
+        <v>94</v>
+      </c>
+      <c r="C10" t="s">
+        <v>84</v>
+      </c>
+      <c r="E10" t="s">
+        <v>76</v>
+      </c>
+      <c r="H10" t="s">
+        <v>31</v>
+      </c>
+      <c r="I10" t="s">
         <v>67</v>
       </c>
-      <c r="K7" t="s">
-[...109 lines deleted...]
-      </c>
       <c r="J10" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="K10" t="s">
         <v>43</v>
       </c>
-      <c r="L10" s="4">
+      <c r="L10" s="3">
         <v>2</v>
       </c>
       <c r="M10">
-        <v>199306</v>
+        <v>199103</v>
       </c>
       <c r="N10">
-        <v>202112</v>
+        <v>202409</v>
       </c>
       <c r="P10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" t="s">
+        <v>95</v>
+      </c>
+      <c r="C11" t="s">
+        <v>85</v>
+      </c>
+      <c r="E11" t="s">
+        <v>77</v>
+      </c>
+      <c r="H11" t="s">
+        <v>32</v>
+      </c>
+      <c r="I11" t="s">
+        <v>67</v>
+      </c>
+      <c r="J11" t="s">
+        <v>68</v>
+      </c>
+      <c r="K11" t="s">
+        <v>44</v>
+      </c>
+      <c r="L11" s="3">
+        <v>4</v>
+      </c>
+      <c r="M11">
+        <v>196908</v>
+      </c>
+      <c r="N11">
+        <v>202512</v>
+      </c>
+      <c r="P11" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="11" spans="1:17" x14ac:dyDescent="0.35">
-      <c r="A11" t="s">
+    <row r="12" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
         <v>19</v>
       </c>
-      <c r="B11" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="B12" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C12" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="E12" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="H12" t="s">
         <v>33</v>
       </c>
       <c r="I12" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="J12" t="s">
+        <v>68</v>
+      </c>
+      <c r="K12" t="s">
+        <v>44</v>
+      </c>
+      <c r="L12" s="3">
+        <v>2</v>
+      </c>
+      <c r="M12">
+        <v>199306</v>
+      </c>
+      <c r="N12">
+        <v>202506</v>
+      </c>
+      <c r="P12" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" t="s">
+        <v>97</v>
+      </c>
+      <c r="C13" t="s">
+        <v>87</v>
+      </c>
+      <c r="E13" t="s">
+        <v>79</v>
+      </c>
+      <c r="H13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I13" t="s">
         <v>67</v>
       </c>
-      <c r="K12" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="J13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="K13" t="s">
         <v>44</v>
       </c>
-      <c r="L13" s="4">
-        <v>2</v>
+      <c r="L13" s="3" t="s">
+        <v>69</v>
       </c>
       <c r="M13">
-        <v>200306</v>
+        <v>198910</v>
       </c>
       <c r="N13">
-        <v>202207</v>
+        <v>202310</v>
       </c>
       <c r="P13" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:17" x14ac:dyDescent="0.35">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B14" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C14" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E14" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="H14" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="I14" t="s">
         <v>66</v>
       </c>
       <c r="J14" t="s">
+        <v>68</v>
+      </c>
+      <c r="K14" t="s">
+        <v>44</v>
+      </c>
+      <c r="L14" s="3">
+        <v>2</v>
+      </c>
+      <c r="M14">
+        <v>198603</v>
+      </c>
+      <c r="N14">
+        <v>200312</v>
+      </c>
+      <c r="P14" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" t="s">
+        <v>99</v>
+      </c>
+      <c r="C15" t="s">
+        <v>89</v>
+      </c>
+      <c r="E15" t="s">
+        <v>81</v>
+      </c>
+      <c r="H15" t="s">
+        <v>35</v>
+      </c>
+      <c r="I15" t="s">
         <v>67</v>
       </c>
-      <c r="K14" t="s">
+      <c r="J15" t="s">
+        <v>68</v>
+      </c>
+      <c r="K15" t="s">
         <v>45</v>
       </c>
-      <c r="L14" s="4">
+      <c r="L15" s="3">
+        <v>2</v>
+      </c>
+      <c r="M15">
+        <v>200306</v>
+      </c>
+      <c r="N15">
+        <v>202512</v>
+      </c>
+      <c r="P15" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" t="s">
+        <v>100</v>
+      </c>
+      <c r="C16" t="s">
+        <v>90</v>
+      </c>
+      <c r="E16" t="s">
+        <v>82</v>
+      </c>
+      <c r="H16" t="s">
+        <v>36</v>
+      </c>
+      <c r="I16" t="s">
+        <v>67</v>
+      </c>
+      <c r="J16" t="s">
+        <v>68</v>
+      </c>
+      <c r="K16" t="s">
+        <v>46</v>
+      </c>
+      <c r="L16" s="3">
         <v>4</v>
       </c>
-      <c r="M14">
+      <c r="M16">
         <v>199406</v>
       </c>
-      <c r="N14">
-[...10 lines deleted...]
-      <c r="B15" t="s">
+      <c r="N16">
+        <v>202512</v>
+      </c>
+      <c r="P16" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" t="s">
         <v>101</v>
       </c>
-      <c r="C15" t="s">
+      <c r="C17" t="s">
         <v>72</v>
       </c>
-      <c r="H15" t="s">
-[...5 lines deleted...]
-      <c r="J15" t="s">
+      <c r="H17" t="s">
+        <v>37</v>
+      </c>
+      <c r="I17" t="s">
         <v>67</v>
       </c>
-      <c r="K15" t="s">
-[...2 lines deleted...]
-      <c r="L15" s="4">
+      <c r="J17" t="s">
+        <v>68</v>
+      </c>
+      <c r="K17" t="s">
+        <v>47</v>
+      </c>
+      <c r="L17" s="3">
         <v>4</v>
       </c>
-      <c r="M15">
+      <c r="M17">
         <v>198306</v>
       </c>
-      <c r="N15">
-[...10 lines deleted...]
-      <c r="B16" t="s">
+      <c r="N17">
+        <v>202512</v>
+      </c>
+      <c r="P17" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" t="s">
         <v>102</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C18" t="s">
         <v>91</v>
       </c>
-      <c r="E16" t="s">
+      <c r="E18" t="s">
         <v>83</v>
-      </c>
-[...68 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H18" t="s">
         <v>38</v>
       </c>
       <c r="I18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="J18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="K18" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>48</v>
+      </c>
+      <c r="L18" s="3">
+        <v>4</v>
       </c>
       <c r="M18">
-        <v>198805</v>
+        <v>196302</v>
       </c>
       <c r="N18">
-        <v>202206</v>
+        <v>202506</v>
       </c>
       <c r="P18" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:16" x14ac:dyDescent="0.35">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B19" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C19" t="s">
-        <v>74</v>
+        <v>92</v>
       </c>
       <c r="H19" t="s">
-        <v>39</v>
+        <v>70</v>
       </c>
       <c r="I19" t="s">
         <v>66</v>
       </c>
       <c r="J19" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="K19" t="s">
         <v>49</v>
       </c>
-      <c r="L19" s="4">
-        <v>12</v>
+      <c r="L19" s="3" t="s">
+        <v>70</v>
       </c>
       <c r="M19">
-        <v>197507</v>
+        <v>197104</v>
       </c>
       <c r="N19">
-        <v>202210</v>
+        <v>198806</v>
       </c>
       <c r="P19" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:16" x14ac:dyDescent="0.35">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B20" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C20" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="H20" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="I20" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="J20" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="K20" t="s">
         <v>50</v>
       </c>
-      <c r="L20" s="4">
+      <c r="L20" s="3">
+        <v>2</v>
+      </c>
+      <c r="M20">
+        <v>198805</v>
+      </c>
+      <c r="N20">
+        <v>202312</v>
+      </c>
+      <c r="P20" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" t="s">
+        <v>105</v>
+      </c>
+      <c r="C21" t="s">
+        <v>74</v>
+      </c>
+      <c r="H21" t="s">
+        <v>40</v>
+      </c>
+      <c r="I21" t="s">
+        <v>67</v>
+      </c>
+      <c r="J21" t="s">
+        <v>68</v>
+      </c>
+      <c r="K21" t="s">
+        <v>50</v>
+      </c>
+      <c r="L21" s="3">
+        <v>12</v>
+      </c>
+      <c r="M21">
+        <v>197507</v>
+      </c>
+      <c r="N21">
+        <v>202509</v>
+      </c>
+      <c r="P21" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" t="s">
+        <v>106</v>
+      </c>
+      <c r="C22" t="s">
+        <v>75</v>
+      </c>
+      <c r="H22" t="s">
+        <v>41</v>
+      </c>
+      <c r="I22" t="s">
+        <v>67</v>
+      </c>
+      <c r="J22" t="s">
+        <v>68</v>
+      </c>
+      <c r="K22" t="s">
+        <v>51</v>
+      </c>
+      <c r="L22" s="3">
         <v>4</v>
       </c>
-      <c r="M20">
+      <c r="M22">
         <v>200606</v>
       </c>
-      <c r="N20">
-[...46 lines deleted...]
-      <c r="C35" s="5"/>
+      <c r="N22">
+        <v>202512</v>
+      </c>
+      <c r="P22" t="s">
+        <v>65</v>
+      </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>