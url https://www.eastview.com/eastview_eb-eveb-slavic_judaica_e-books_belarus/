--- v0 (2026-04-19)
+++ v1 (2026-05-10)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D416B8AF-B378-4C21-BCA9-91C0E07F97DD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9DFB9C01-1795-4C9A-99CC-C7130B81DF93}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-98" yWindow="-98" windowWidth="21376" windowHeight="14595" xr2:uid="{68737B77-E03F-4BE6-8F93-2079D36BD235}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="27180" windowHeight="16440" xr2:uid="{68737B77-E03F-4BE6-8F93-2079D36BD235}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$7:$Q$245</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$7:$Q$7</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3153" uniqueCount="1479">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3140" uniqueCount="1470">
   <si>
     <t>E-Books from East View</t>
   </si>
   <si>
     <t>Date of uploading</t>
   </si>
   <si>
     <t>Print version publisher</t>
   </si>
   <si>
     <t>Title in Original</t>
   </si>
   <si>
     <t>Title in LC transliteration</t>
   </si>
   <si>
     <t>Subtitle in tr</t>
   </si>
   <si>
     <t>Author</t>
   </si>
   <si>
     <t>Year of print Publication</t>
   </si>
   <si>
@@ -4437,77 +4437,50 @@
     <t>9789850824394</t>
   </si>
   <si>
     <t>1275796BO</t>
   </si>
   <si>
     <t>https://dlib.eastview.com/browse/book/110386</t>
   </si>
   <si>
     <t>Этнические традиции национальной кухни Беларуси</t>
   </si>
   <si>
     <t>Etnicheskie traditsii natsional'noi kukhni Belarusi</t>
   </si>
   <si>
     <t>9789850824486</t>
   </si>
   <si>
     <t>1275797BO</t>
   </si>
   <si>
     <t>Cooking and How To Books; Ethnic Studies / Ethnology</t>
   </si>
   <si>
     <t>https://dlib.eastview.com/browse/book/110406</t>
-  </si>
-[...25 lines deleted...]
-    <t>http://dlib.eastview.com/browse/book/72247</t>
   </si>
   <si>
     <t>Contents of Slavic and Judaica E-Books: Belarus Titles</t>
   </si>
   <si>
     <t>As at April 10, 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="[$$-409]#,##0.00"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
@@ -5065,108 +5038,108 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{07E9AA2C-19C8-4203-9956-A564AEE2DF58}">
-  <dimension ref="A1:Q245"/>
+  <dimension ref="A1:Q244"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A8" sqref="A8"/>
+      <selection activeCell="C16" sqref="C16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.86328125" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultColWidth="13.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.1328125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="6" width="33.86328125" customWidth="1"/>
+    <col min="1" max="1" width="10.140625" customWidth="1"/>
+    <col min="2" max="2" width="37.42578125" customWidth="1"/>
+    <col min="3" max="4" width="50.5703125" customWidth="1"/>
+    <col min="5" max="6" width="33.85546875" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
-    <col min="8" max="8" width="12.1328125" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="17" max="17" width="50.53125" customWidth="1"/>
+    <col min="8" max="8" width="12.140625" customWidth="1"/>
+    <col min="9" max="9" width="9.42578125" customWidth="1"/>
+    <col min="10" max="10" width="12.140625" customWidth="1"/>
+    <col min="11" max="11" width="16.85546875" customWidth="1"/>
+    <col min="12" max="12" width="13.140625" customWidth="1"/>
+    <col min="13" max="13" width="11.140625" customWidth="1"/>
+    <col min="14" max="14" width="46.85546875" customWidth="1"/>
+    <col min="15" max="15" width="33.85546875" customWidth="1"/>
+    <col min="16" max="16" width="11.140625" customWidth="1"/>
+    <col min="17" max="17" width="50.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="17.649999999999999" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:17" ht="18" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="M1" s="3"/>
     </row>
-    <row r="2" spans="1:17" ht="22.5" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:17" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A2" s="4"/>
       <c r="C2" s="5" t="s">
-        <v>1477</v>
+        <v>1468</v>
       </c>
       <c r="M2" s="3"/>
     </row>
-    <row r="3" spans="1:17" ht="15" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:17" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C3" s="6" t="s">
-        <v>1478</v>
+        <v>1469</v>
       </c>
       <c r="M3" s="3"/>
     </row>
-    <row r="4" spans="1:17" ht="23.25" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:17" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A4" s="7"/>
       <c r="C4" s="8"/>
       <c r="M4" s="3"/>
     </row>
-    <row r="5" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:17" x14ac:dyDescent="0.25">
       <c r="C5" s="8"/>
       <c r="M5" s="3"/>
     </row>
-    <row r="6" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:17" x14ac:dyDescent="0.25">
       <c r="M6" s="3"/>
     </row>
-    <row r="7" spans="1:17" ht="39.75" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:17" ht="39" x14ac:dyDescent="0.25">
       <c r="A7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H7" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I7" s="9" t="s">
@@ -5175,51 +5148,51 @@
       <c r="J7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="L7" s="9" t="s">
         <v>12</v>
       </c>
       <c r="M7" s="10" t="s">
         <v>13</v>
       </c>
       <c r="N7" s="9" t="s">
         <v>14</v>
       </c>
       <c r="O7" s="9" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="9" t="s">
         <v>16</v>
       </c>
       <c r="Q7" s="9" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="8" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
       <c r="G8">
         <v>2025</v>
       </c>
       <c r="H8" t="s">
         <v>24</v>
       </c>
       <c r="I8" t="s">
@@ -5228,2001 +5201,2001 @@
       <c r="J8" t="s">
         <v>26</v>
       </c>
       <c r="K8" t="s">
         <v>27</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
       </c>
       <c r="M8" s="11">
         <v>25</v>
       </c>
       <c r="N8" t="s">
         <v>29</v>
       </c>
       <c r="O8" t="s">
         <v>19</v>
       </c>
       <c r="P8">
         <v>2025</v>
       </c>
       <c r="Q8" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="9" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" t="s">
         <v>31</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="F9" t="s">
         <v>33</v>
       </c>
       <c r="G9">
         <v>2025</v>
       </c>
       <c r="H9" t="s">
         <v>34</v>
       </c>
       <c r="I9" t="s">
         <v>25</v>
       </c>
       <c r="J9" t="s">
         <v>26</v>
       </c>
       <c r="K9" t="s">
         <v>35</v>
       </c>
       <c r="L9" t="s">
         <v>36</v>
       </c>
       <c r="M9" s="11">
         <v>26</v>
       </c>
       <c r="N9" t="s">
         <v>37</v>
       </c>
       <c r="O9" t="s">
         <v>19</v>
       </c>
       <c r="P9">
         <v>2025</v>
       </c>
       <c r="Q9" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="10" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="10" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10" t="s">
         <v>19</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
       <c r="F10" t="s">
         <v>41</v>
       </c>
       <c r="G10">
         <v>2025</v>
       </c>
       <c r="H10" t="s">
         <v>42</v>
       </c>
       <c r="I10" t="s">
         <v>25</v>
       </c>
       <c r="J10" t="s">
         <v>26</v>
       </c>
       <c r="K10" t="s">
         <v>43</v>
       </c>
       <c r="L10" t="s">
         <v>44</v>
       </c>
       <c r="M10" s="11">
         <v>22</v>
       </c>
       <c r="N10" t="s">
         <v>45</v>
       </c>
       <c r="O10" t="s">
         <v>19</v>
       </c>
       <c r="P10">
         <v>2025</v>
       </c>
       <c r="Q10" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="11" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11" t="s">
         <v>19</v>
       </c>
       <c r="C11" t="s">
         <v>47</v>
       </c>
       <c r="D11" t="s">
         <v>48</v>
       </c>
       <c r="F11" t="s">
         <v>41</v>
       </c>
       <c r="G11">
         <v>2025</v>
       </c>
       <c r="H11" t="s">
         <v>42</v>
       </c>
       <c r="I11" t="s">
         <v>25</v>
       </c>
       <c r="J11" t="s">
         <v>26</v>
       </c>
       <c r="K11" t="s">
         <v>49</v>
       </c>
       <c r="L11" t="s">
         <v>50</v>
       </c>
       <c r="M11" s="11">
         <v>51</v>
       </c>
       <c r="N11" t="s">
         <v>45</v>
       </c>
       <c r="O11" t="s">
         <v>19</v>
       </c>
       <c r="P11">
         <v>2025</v>
       </c>
       <c r="Q11" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="12" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="12" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12" t="s">
         <v>19</v>
       </c>
       <c r="C12" t="s">
         <v>52</v>
       </c>
       <c r="D12" t="s">
         <v>53</v>
       </c>
       <c r="F12" t="s">
         <v>54</v>
       </c>
       <c r="G12">
         <v>2025</v>
       </c>
       <c r="H12" t="s">
         <v>42</v>
       </c>
       <c r="I12" t="s">
         <v>25</v>
       </c>
       <c r="J12" t="s">
         <v>26</v>
       </c>
       <c r="K12" t="s">
         <v>55</v>
       </c>
       <c r="L12" t="s">
         <v>56</v>
       </c>
       <c r="M12" s="11">
         <v>25</v>
       </c>
       <c r="N12" t="s">
         <v>57</v>
       </c>
       <c r="O12" t="s">
         <v>19</v>
       </c>
       <c r="P12">
         <v>2025</v>
       </c>
       <c r="Q12" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="13" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13" t="s">
         <v>19</v>
       </c>
       <c r="C13" t="s">
         <v>59</v>
       </c>
       <c r="D13" t="s">
         <v>60</v>
       </c>
       <c r="F13" t="s">
         <v>61</v>
       </c>
       <c r="G13">
         <v>2025</v>
       </c>
       <c r="H13" t="s">
         <v>34</v>
       </c>
       <c r="I13" t="s">
         <v>25</v>
       </c>
       <c r="J13" t="s">
         <v>26</v>
       </c>
       <c r="K13" t="s">
         <v>62</v>
       </c>
       <c r="L13" t="s">
         <v>63</v>
       </c>
       <c r="M13" s="11">
         <v>22</v>
       </c>
       <c r="N13" t="s">
         <v>64</v>
       </c>
       <c r="O13" t="s">
         <v>19</v>
       </c>
       <c r="P13">
         <v>2025</v>
       </c>
       <c r="Q13" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="14" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="14" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>18</v>
       </c>
       <c r="B14" t="s">
         <v>19</v>
       </c>
       <c r="C14" t="s">
         <v>66</v>
       </c>
       <c r="D14" t="s">
         <v>67</v>
       </c>
       <c r="F14" t="s">
         <v>68</v>
       </c>
       <c r="G14">
         <v>2025</v>
       </c>
       <c r="H14" t="s">
         <v>34</v>
       </c>
       <c r="I14" t="s">
         <v>25</v>
       </c>
       <c r="J14" t="s">
         <v>26</v>
       </c>
       <c r="K14" t="s">
         <v>69</v>
       </c>
       <c r="L14" t="s">
         <v>70</v>
       </c>
       <c r="M14" s="11">
         <v>23</v>
       </c>
       <c r="N14" t="s">
         <v>71</v>
       </c>
       <c r="O14" t="s">
         <v>19</v>
       </c>
       <c r="P14">
         <v>2025</v>
       </c>
       <c r="Q14" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="15" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>18</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
       <c r="C15" t="s">
         <v>73</v>
       </c>
       <c r="D15" t="s">
         <v>74</v>
       </c>
       <c r="F15" t="s">
         <v>75</v>
       </c>
       <c r="G15">
         <v>2025</v>
       </c>
       <c r="H15" t="s">
         <v>76</v>
       </c>
       <c r="I15" t="s">
         <v>25</v>
       </c>
       <c r="J15" t="s">
         <v>26</v>
       </c>
       <c r="K15" t="s">
         <v>77</v>
       </c>
       <c r="L15" t="s">
         <v>78</v>
       </c>
       <c r="M15" s="11">
         <v>22</v>
       </c>
       <c r="N15" t="s">
         <v>37</v>
       </c>
       <c r="O15" t="s">
         <v>19</v>
       </c>
       <c r="P15">
         <v>2025</v>
       </c>
       <c r="Q15" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="16" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="16" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>18</v>
       </c>
       <c r="B16" t="s">
         <v>19</v>
       </c>
       <c r="C16" t="s">
         <v>80</v>
       </c>
       <c r="D16" t="s">
         <v>81</v>
       </c>
       <c r="F16" t="s">
         <v>82</v>
       </c>
       <c r="G16">
         <v>2025</v>
       </c>
       <c r="H16" t="s">
         <v>83</v>
       </c>
       <c r="I16" t="s">
         <v>25</v>
       </c>
       <c r="J16" t="s">
         <v>26</v>
       </c>
       <c r="K16" t="s">
         <v>84</v>
       </c>
       <c r="L16" t="s">
         <v>85</v>
       </c>
       <c r="M16" s="11">
         <v>22</v>
       </c>
       <c r="N16" t="s">
         <v>86</v>
       </c>
       <c r="O16" t="s">
         <v>19</v>
       </c>
       <c r="P16">
         <v>2025</v>
       </c>
       <c r="Q16" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="17" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="17" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>18</v>
       </c>
       <c r="B17" t="s">
         <v>19</v>
       </c>
       <c r="C17" t="s">
         <v>88</v>
       </c>
       <c r="D17" t="s">
         <v>89</v>
       </c>
       <c r="F17" t="s">
         <v>90</v>
       </c>
       <c r="G17">
         <v>2025</v>
       </c>
       <c r="H17" t="s">
         <v>34</v>
       </c>
       <c r="I17" t="s">
         <v>25</v>
       </c>
       <c r="J17" t="s">
         <v>26</v>
       </c>
       <c r="K17" t="s">
         <v>91</v>
       </c>
       <c r="L17" t="s">
         <v>92</v>
       </c>
       <c r="M17" s="11">
         <v>28</v>
       </c>
       <c r="N17" t="s">
         <v>93</v>
       </c>
       <c r="O17" t="s">
         <v>19</v>
       </c>
       <c r="P17">
         <v>2025</v>
       </c>
       <c r="Q17" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="18" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="18" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>18</v>
       </c>
       <c r="B18" t="s">
         <v>19</v>
       </c>
       <c r="C18" t="s">
         <v>95</v>
       </c>
       <c r="D18" t="s">
         <v>96</v>
       </c>
       <c r="F18" t="s">
         <v>97</v>
       </c>
       <c r="G18">
         <v>2025</v>
       </c>
       <c r="H18" t="s">
         <v>98</v>
       </c>
       <c r="I18" t="s">
         <v>25</v>
       </c>
       <c r="J18" t="s">
         <v>26</v>
       </c>
       <c r="K18" t="s">
         <v>99</v>
       </c>
       <c r="L18" t="s">
         <v>100</v>
       </c>
       <c r="M18" s="11">
         <v>25</v>
       </c>
       <c r="N18" t="s">
         <v>101</v>
       </c>
       <c r="O18" t="s">
         <v>19</v>
       </c>
       <c r="P18">
         <v>2025</v>
       </c>
       <c r="Q18" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="19" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="19" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>19</v>
       </c>
       <c r="C19" t="s">
         <v>103</v>
       </c>
       <c r="D19" t="s">
         <v>104</v>
       </c>
       <c r="F19" t="s">
         <v>105</v>
       </c>
       <c r="G19">
         <v>2025</v>
       </c>
       <c r="H19" t="s">
         <v>98</v>
       </c>
       <c r="I19" t="s">
         <v>25</v>
       </c>
       <c r="J19" t="s">
         <v>26</v>
       </c>
       <c r="K19" t="s">
         <v>106</v>
       </c>
       <c r="L19" t="s">
         <v>107</v>
       </c>
       <c r="M19" s="11">
         <v>22</v>
       </c>
       <c r="N19" t="s">
         <v>108</v>
       </c>
       <c r="O19" t="s">
         <v>19</v>
       </c>
       <c r="P19">
         <v>2025</v>
       </c>
       <c r="Q19" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="20" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="20" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>18</v>
       </c>
       <c r="B20" t="s">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>110</v>
       </c>
       <c r="D20" t="s">
         <v>111</v>
       </c>
       <c r="F20" t="s">
         <v>112</v>
       </c>
       <c r="G20">
         <v>2025</v>
       </c>
       <c r="H20" t="s">
         <v>24</v>
       </c>
       <c r="I20" t="s">
         <v>25</v>
       </c>
       <c r="J20" t="s">
         <v>26</v>
       </c>
       <c r="K20" t="s">
         <v>113</v>
       </c>
       <c r="L20" t="s">
         <v>114</v>
       </c>
       <c r="M20" s="11">
         <v>23</v>
       </c>
       <c r="N20" t="s">
         <v>115</v>
       </c>
       <c r="O20" t="s">
         <v>19</v>
       </c>
       <c r="P20">
         <v>2025</v>
       </c>
       <c r="Q20" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="21" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="21" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>18</v>
       </c>
       <c r="B21" t="s">
         <v>19</v>
       </c>
       <c r="C21" t="s">
         <v>117</v>
       </c>
       <c r="D21" t="s">
         <v>118</v>
       </c>
       <c r="F21" t="s">
         <v>119</v>
       </c>
       <c r="G21">
         <v>2025</v>
       </c>
       <c r="H21" t="s">
         <v>34</v>
       </c>
       <c r="I21" t="s">
         <v>25</v>
       </c>
       <c r="J21" t="s">
         <v>26</v>
       </c>
       <c r="K21" t="s">
         <v>120</v>
       </c>
       <c r="L21" t="s">
         <v>121</v>
       </c>
       <c r="M21" s="11">
         <v>22</v>
       </c>
       <c r="N21" t="s">
         <v>122</v>
       </c>
       <c r="O21" t="s">
         <v>19</v>
       </c>
       <c r="P21">
         <v>2025</v>
       </c>
       <c r="Q21" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="22" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="22" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>18</v>
       </c>
       <c r="B22" t="s">
         <v>19</v>
       </c>
       <c r="C22" t="s">
         <v>124</v>
       </c>
       <c r="D22" t="s">
         <v>125</v>
       </c>
       <c r="F22" t="s">
         <v>126</v>
       </c>
       <c r="G22">
         <v>2025</v>
       </c>
       <c r="H22" t="s">
         <v>98</v>
       </c>
       <c r="I22" t="s">
         <v>25</v>
       </c>
       <c r="J22" t="s">
         <v>26</v>
       </c>
       <c r="K22" t="s">
         <v>127</v>
       </c>
       <c r="L22" t="s">
         <v>128</v>
       </c>
       <c r="M22" s="11">
         <v>22</v>
       </c>
       <c r="N22" t="s">
         <v>129</v>
       </c>
       <c r="O22" t="s">
         <v>19</v>
       </c>
       <c r="P22">
         <v>2025</v>
       </c>
       <c r="Q22" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="23" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="23" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>18</v>
       </c>
       <c r="B23" t="s">
         <v>19</v>
       </c>
       <c r="C23" t="s">
         <v>131</v>
       </c>
       <c r="D23" t="s">
         <v>132</v>
       </c>
       <c r="F23" t="s">
         <v>133</v>
       </c>
       <c r="G23">
         <v>2025</v>
       </c>
       <c r="H23" t="s">
         <v>34</v>
       </c>
       <c r="I23" t="s">
         <v>25</v>
       </c>
       <c r="J23" t="s">
         <v>26</v>
       </c>
       <c r="K23" t="s">
         <v>134</v>
       </c>
       <c r="L23" t="s">
         <v>135</v>
       </c>
       <c r="M23" s="11">
         <v>28</v>
       </c>
       <c r="N23" t="s">
         <v>136</v>
       </c>
       <c r="O23" t="s">
         <v>19</v>
       </c>
       <c r="P23">
         <v>2025</v>
       </c>
       <c r="Q23" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="24" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="24" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>138</v>
       </c>
       <c r="B24" t="s">
         <v>19</v>
       </c>
       <c r="C24" t="s">
         <v>139</v>
       </c>
       <c r="D24" t="s">
         <v>140</v>
       </c>
       <c r="F24" t="s">
         <v>141</v>
       </c>
       <c r="G24">
         <v>2025</v>
       </c>
       <c r="H24" t="s">
         <v>24</v>
       </c>
       <c r="I24" t="s">
         <v>25</v>
       </c>
       <c r="J24" t="s">
         <v>26</v>
       </c>
       <c r="K24" t="s">
         <v>142</v>
       </c>
       <c r="L24" t="s">
         <v>143</v>
       </c>
       <c r="M24" s="11">
         <v>25</v>
       </c>
       <c r="N24" t="s">
         <v>144</v>
       </c>
       <c r="O24" t="s">
         <v>19</v>
       </c>
       <c r="P24">
         <v>2025</v>
       </c>
       <c r="Q24" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="25" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="25" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>138</v>
       </c>
       <c r="B25" t="s">
         <v>19</v>
       </c>
       <c r="C25" t="s">
         <v>146</v>
       </c>
       <c r="D25" t="s">
         <v>147</v>
       </c>
       <c r="F25" t="s">
         <v>148</v>
       </c>
       <c r="G25">
         <v>2025</v>
       </c>
       <c r="H25" t="s">
         <v>34</v>
       </c>
       <c r="I25" t="s">
         <v>25</v>
       </c>
       <c r="J25" t="s">
         <v>26</v>
       </c>
       <c r="K25" t="s">
         <v>149</v>
       </c>
       <c r="L25" t="s">
         <v>150</v>
       </c>
       <c r="M25" s="11">
         <v>27</v>
       </c>
       <c r="N25" t="s">
         <v>151</v>
       </c>
       <c r="O25" t="s">
         <v>19</v>
       </c>
       <c r="P25">
         <v>2025</v>
       </c>
       <c r="Q25" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="26" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="26" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>138</v>
       </c>
       <c r="B26" t="s">
         <v>19</v>
       </c>
       <c r="C26" t="s">
         <v>153</v>
       </c>
       <c r="D26" t="s">
         <v>154</v>
       </c>
       <c r="F26" t="s">
         <v>75</v>
       </c>
       <c r="G26">
         <v>2025</v>
       </c>
       <c r="H26" t="s">
         <v>34</v>
       </c>
       <c r="I26" t="s">
         <v>25</v>
       </c>
       <c r="J26" t="s">
         <v>26</v>
       </c>
       <c r="K26" t="s">
         <v>155</v>
       </c>
       <c r="L26" t="s">
         <v>156</v>
       </c>
       <c r="M26" s="11">
         <v>22</v>
       </c>
       <c r="N26" t="s">
         <v>157</v>
       </c>
       <c r="O26" t="s">
         <v>19</v>
       </c>
       <c r="P26">
         <v>2025</v>
       </c>
       <c r="Q26" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="27" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="27" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>138</v>
       </c>
       <c r="B27" t="s">
         <v>19</v>
       </c>
       <c r="C27" t="s">
         <v>159</v>
       </c>
       <c r="D27" t="s">
         <v>160</v>
       </c>
       <c r="F27" t="s">
         <v>161</v>
       </c>
       <c r="G27">
         <v>2025</v>
       </c>
       <c r="H27" t="s">
         <v>34</v>
       </c>
       <c r="I27" t="s">
         <v>25</v>
       </c>
       <c r="J27" t="s">
         <v>26</v>
       </c>
       <c r="K27" t="s">
         <v>162</v>
       </c>
       <c r="L27" t="s">
         <v>163</v>
       </c>
       <c r="M27" s="11">
         <v>53</v>
       </c>
       <c r="N27" t="s">
         <v>164</v>
       </c>
       <c r="O27" t="s">
         <v>19</v>
       </c>
       <c r="P27">
         <v>2025</v>
       </c>
       <c r="Q27" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="28" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="28" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>138</v>
       </c>
       <c r="B28" t="s">
         <v>19</v>
       </c>
       <c r="C28" t="s">
         <v>166</v>
       </c>
       <c r="D28" t="s">
         <v>167</v>
       </c>
       <c r="F28" t="s">
         <v>168</v>
       </c>
       <c r="G28">
         <v>2025</v>
       </c>
       <c r="H28" t="s">
         <v>83</v>
       </c>
       <c r="I28" t="s">
         <v>25</v>
       </c>
       <c r="J28" t="s">
         <v>26</v>
       </c>
       <c r="K28" t="s">
         <v>169</v>
       </c>
       <c r="L28" t="s">
         <v>170</v>
       </c>
       <c r="M28" s="11">
         <v>26</v>
       </c>
       <c r="N28" t="s">
         <v>171</v>
       </c>
       <c r="O28" t="s">
         <v>19</v>
       </c>
       <c r="P28">
         <v>2025</v>
       </c>
       <c r="Q28" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="29" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="29" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>138</v>
       </c>
       <c r="B29" t="s">
         <v>19</v>
       </c>
       <c r="C29" t="s">
         <v>173</v>
       </c>
       <c r="D29" t="s">
         <v>174</v>
       </c>
       <c r="F29" t="s">
         <v>175</v>
       </c>
       <c r="G29">
         <v>2025</v>
       </c>
       <c r="H29" t="s">
         <v>24</v>
       </c>
       <c r="I29" t="s">
         <v>25</v>
       </c>
       <c r="J29" t="s">
         <v>26</v>
       </c>
       <c r="K29" t="s">
         <v>176</v>
       </c>
       <c r="L29" t="s">
         <v>177</v>
       </c>
       <c r="M29" s="11">
         <v>22</v>
       </c>
       <c r="N29" t="s">
         <v>178</v>
       </c>
       <c r="O29" t="s">
         <v>19</v>
       </c>
       <c r="P29">
         <v>2025</v>
       </c>
       <c r="Q29" t="s">
         <v>179</v>
       </c>
     </row>
-    <row r="30" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="30" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>138</v>
       </c>
       <c r="B30" t="s">
         <v>19</v>
       </c>
       <c r="C30" t="s">
         <v>180</v>
       </c>
       <c r="D30" t="s">
         <v>181</v>
       </c>
       <c r="F30" t="s">
         <v>182</v>
       </c>
       <c r="G30">
         <v>2025</v>
       </c>
       <c r="H30" t="s">
         <v>34</v>
       </c>
       <c r="I30" t="s">
         <v>25</v>
       </c>
       <c r="J30" t="s">
         <v>26</v>
       </c>
       <c r="K30" t="s">
         <v>183</v>
       </c>
       <c r="L30" t="s">
         <v>184</v>
       </c>
       <c r="M30" s="11">
         <v>24</v>
       </c>
       <c r="N30" t="s">
         <v>185</v>
       </c>
       <c r="O30" t="s">
         <v>19</v>
       </c>
       <c r="P30">
         <v>2025</v>
       </c>
       <c r="Q30" t="s">
         <v>186</v>
       </c>
     </row>
-    <row r="31" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="31" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>138</v>
       </c>
       <c r="B31" t="s">
         <v>19</v>
       </c>
       <c r="C31" t="s">
         <v>187</v>
       </c>
       <c r="D31" t="s">
         <v>188</v>
       </c>
       <c r="F31" t="s">
         <v>189</v>
       </c>
       <c r="G31">
         <v>2025</v>
       </c>
       <c r="H31" t="s">
         <v>34</v>
       </c>
       <c r="I31" t="s">
         <v>25</v>
       </c>
       <c r="J31" t="s">
         <v>26</v>
       </c>
       <c r="K31" t="s">
         <v>190</v>
       </c>
       <c r="L31" t="s">
         <v>191</v>
       </c>
       <c r="M31" s="11">
         <v>22</v>
       </c>
       <c r="N31" t="s">
         <v>192</v>
       </c>
       <c r="O31" t="s">
         <v>19</v>
       </c>
       <c r="P31">
         <v>2025</v>
       </c>
       <c r="Q31" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="32" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="32" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>138</v>
       </c>
       <c r="B32" t="s">
         <v>19</v>
       </c>
       <c r="C32" t="s">
         <v>194</v>
       </c>
       <c r="D32" t="s">
         <v>195</v>
       </c>
       <c r="F32" t="s">
         <v>196</v>
       </c>
       <c r="G32">
         <v>2025</v>
       </c>
       <c r="H32" t="s">
         <v>34</v>
       </c>
       <c r="I32" t="s">
         <v>25</v>
       </c>
       <c r="J32" t="s">
         <v>26</v>
       </c>
       <c r="K32" t="s">
         <v>197</v>
       </c>
       <c r="L32" t="s">
         <v>198</v>
       </c>
       <c r="M32" s="11">
         <v>22</v>
       </c>
       <c r="N32" t="s">
         <v>199</v>
       </c>
       <c r="O32" t="s">
         <v>19</v>
       </c>
       <c r="P32">
         <v>2025</v>
       </c>
       <c r="Q32" t="s">
         <v>200</v>
       </c>
     </row>
-    <row r="33" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="33" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>138</v>
       </c>
       <c r="B33" t="s">
         <v>19</v>
       </c>
       <c r="C33" t="s">
         <v>201</v>
       </c>
       <c r="D33" t="s">
         <v>202</v>
       </c>
       <c r="F33" t="s">
         <v>75</v>
       </c>
       <c r="G33">
         <v>2025</v>
       </c>
       <c r="H33" t="s">
         <v>34</v>
       </c>
       <c r="I33" t="s">
         <v>25</v>
       </c>
       <c r="J33" t="s">
         <v>26</v>
       </c>
       <c r="K33" t="s">
         <v>203</v>
       </c>
       <c r="L33" t="s">
         <v>204</v>
       </c>
       <c r="M33" s="11">
         <v>28</v>
       </c>
       <c r="N33" t="s">
         <v>37</v>
       </c>
       <c r="O33" t="s">
         <v>19</v>
       </c>
       <c r="P33">
         <v>2025</v>
       </c>
       <c r="Q33" t="s">
         <v>205</v>
       </c>
     </row>
-    <row r="34" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="34" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>206</v>
       </c>
       <c r="B34" t="s">
         <v>19</v>
       </c>
       <c r="C34" t="s">
         <v>207</v>
       </c>
       <c r="D34" t="s">
         <v>208</v>
       </c>
       <c r="F34" t="s">
         <v>209</v>
       </c>
       <c r="G34">
         <v>2024</v>
       </c>
       <c r="H34" t="s">
         <v>210</v>
       </c>
       <c r="I34" t="s">
         <v>25</v>
       </c>
       <c r="J34" t="s">
         <v>26</v>
       </c>
       <c r="K34" t="s">
         <v>211</v>
       </c>
       <c r="L34" t="s">
         <v>212</v>
       </c>
       <c r="M34" s="11">
         <v>37</v>
       </c>
       <c r="N34" t="s">
         <v>213</v>
       </c>
       <c r="O34" t="s">
         <v>19</v>
       </c>
       <c r="P34">
         <v>2024</v>
       </c>
       <c r="Q34" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="35" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="35" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>206</v>
       </c>
       <c r="B35" t="s">
         <v>19</v>
       </c>
       <c r="C35" t="s">
         <v>215</v>
       </c>
       <c r="D35" t="s">
         <v>216</v>
       </c>
       <c r="F35" t="s">
         <v>217</v>
       </c>
       <c r="G35">
         <v>2024</v>
       </c>
       <c r="H35" t="s">
         <v>24</v>
       </c>
       <c r="I35" t="s">
         <v>25</v>
       </c>
       <c r="J35" t="s">
         <v>26</v>
       </c>
       <c r="K35" t="s">
         <v>218</v>
       </c>
       <c r="L35" t="s">
         <v>219</v>
       </c>
       <c r="M35" s="11">
         <v>43</v>
       </c>
       <c r="N35" t="s">
         <v>45</v>
       </c>
       <c r="O35" t="s">
         <v>19</v>
       </c>
       <c r="P35">
         <v>2024</v>
       </c>
       <c r="Q35" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="36" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="36" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>206</v>
       </c>
       <c r="B36" t="s">
         <v>19</v>
       </c>
       <c r="C36" t="s">
         <v>221</v>
       </c>
       <c r="D36" t="s">
         <v>222</v>
       </c>
       <c r="F36" t="s">
         <v>223</v>
       </c>
       <c r="G36">
         <v>2024</v>
       </c>
       <c r="H36" t="s">
         <v>34</v>
       </c>
       <c r="I36" t="s">
         <v>25</v>
       </c>
       <c r="J36" t="s">
         <v>26</v>
       </c>
       <c r="K36" t="s">
         <v>224</v>
       </c>
       <c r="L36" t="s">
         <v>225</v>
       </c>
       <c r="M36" s="11">
         <v>42</v>
       </c>
       <c r="N36" t="s">
         <v>129</v>
       </c>
       <c r="O36" t="s">
         <v>19</v>
       </c>
       <c r="P36">
         <v>2024</v>
       </c>
       <c r="Q36" t="s">
         <v>226</v>
       </c>
     </row>
-    <row r="37" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="37" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>206</v>
       </c>
       <c r="B37" t="s">
         <v>19</v>
       </c>
       <c r="C37" t="s">
         <v>227</v>
       </c>
       <c r="D37" t="s">
         <v>228</v>
       </c>
       <c r="F37" t="s">
         <v>168</v>
       </c>
       <c r="G37">
         <v>2025</v>
       </c>
       <c r="H37" t="s">
         <v>83</v>
       </c>
       <c r="I37" t="s">
         <v>25</v>
       </c>
       <c r="J37" t="s">
         <v>26</v>
       </c>
       <c r="K37" t="s">
         <v>229</v>
       </c>
       <c r="L37" t="s">
         <v>230</v>
       </c>
       <c r="M37" s="11">
         <v>19</v>
       </c>
       <c r="N37" t="s">
         <v>231</v>
       </c>
       <c r="O37" t="s">
         <v>19</v>
       </c>
       <c r="P37">
         <v>2025</v>
       </c>
       <c r="Q37" t="s">
         <v>232</v>
       </c>
     </row>
-    <row r="38" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="38" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>206</v>
       </c>
       <c r="B38" t="s">
         <v>19</v>
       </c>
       <c r="C38" t="s">
         <v>233</v>
       </c>
       <c r="D38" t="s">
         <v>234</v>
       </c>
       <c r="F38" t="s">
         <v>235</v>
       </c>
       <c r="G38">
         <v>2025</v>
       </c>
       <c r="H38" t="s">
         <v>98</v>
       </c>
       <c r="I38" t="s">
         <v>25</v>
       </c>
       <c r="J38" t="s">
         <v>26</v>
       </c>
       <c r="K38" t="s">
         <v>236</v>
       </c>
       <c r="L38" t="s">
         <v>237</v>
       </c>
       <c r="M38" s="11">
         <v>25</v>
       </c>
       <c r="N38" t="s">
         <v>238</v>
       </c>
       <c r="O38" t="s">
         <v>19</v>
       </c>
       <c r="P38">
         <v>2025</v>
       </c>
       <c r="Q38" t="s">
         <v>239</v>
       </c>
     </row>
-    <row r="39" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="39" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>206</v>
       </c>
       <c r="B39" t="s">
         <v>19</v>
       </c>
       <c r="C39" t="s">
         <v>240</v>
       </c>
       <c r="D39" t="s">
         <v>241</v>
       </c>
       <c r="F39" t="s">
         <v>141</v>
       </c>
       <c r="G39">
         <v>2025</v>
       </c>
       <c r="H39" t="s">
         <v>24</v>
       </c>
       <c r="I39" t="s">
         <v>25</v>
       </c>
       <c r="J39" t="s">
         <v>26</v>
       </c>
       <c r="K39" t="s">
         <v>242</v>
       </c>
       <c r="L39" t="s">
         <v>243</v>
       </c>
       <c r="M39" s="11">
         <v>27</v>
       </c>
       <c r="N39" t="s">
         <v>244</v>
       </c>
       <c r="O39" t="s">
         <v>19</v>
       </c>
       <c r="P39">
         <v>2025</v>
       </c>
       <c r="Q39" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="40" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="40" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>206</v>
       </c>
       <c r="B40" t="s">
         <v>19</v>
       </c>
       <c r="C40" t="s">
         <v>246</v>
       </c>
       <c r="D40" t="s">
         <v>247</v>
       </c>
       <c r="F40" t="s">
         <v>248</v>
       </c>
       <c r="G40">
         <v>2025</v>
       </c>
       <c r="H40" t="s">
         <v>34</v>
       </c>
       <c r="I40" t="s">
         <v>25</v>
       </c>
       <c r="J40" t="s">
         <v>26</v>
       </c>
       <c r="K40" t="s">
         <v>249</v>
       </c>
       <c r="L40" t="s">
         <v>250</v>
       </c>
       <c r="M40" s="11">
         <v>39</v>
       </c>
       <c r="N40" t="s">
         <v>251</v>
       </c>
       <c r="O40" t="s">
         <v>19</v>
       </c>
       <c r="P40">
         <v>2025</v>
       </c>
       <c r="Q40" t="s">
         <v>252</v>
       </c>
     </row>
-    <row r="41" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="41" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>206</v>
       </c>
       <c r="B41" t="s">
         <v>19</v>
       </c>
       <c r="C41" t="s">
         <v>253</v>
       </c>
       <c r="D41" t="s">
         <v>254</v>
       </c>
       <c r="F41" t="s">
         <v>255</v>
       </c>
       <c r="G41">
         <v>2025</v>
       </c>
       <c r="H41" t="s">
         <v>83</v>
       </c>
       <c r="I41" t="s">
         <v>25</v>
       </c>
       <c r="J41" t="s">
         <v>26</v>
       </c>
       <c r="K41" t="s">
         <v>256</v>
       </c>
       <c r="L41" t="s">
         <v>257</v>
       </c>
       <c r="M41" s="11">
         <v>56</v>
       </c>
       <c r="N41" t="s">
         <v>45</v>
       </c>
       <c r="O41" t="s">
         <v>19</v>
       </c>
       <c r="P41">
         <v>2025</v>
       </c>
       <c r="Q41" t="s">
         <v>258</v>
       </c>
     </row>
-    <row r="42" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="42" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>206</v>
       </c>
       <c r="B42" t="s">
         <v>19</v>
       </c>
       <c r="C42" t="s">
         <v>259</v>
       </c>
       <c r="D42" t="s">
         <v>260</v>
       </c>
       <c r="F42" t="s">
         <v>261</v>
       </c>
       <c r="G42">
         <v>2025</v>
       </c>
       <c r="H42" t="s">
         <v>34</v>
       </c>
       <c r="I42" t="s">
         <v>25</v>
       </c>
       <c r="J42" t="s">
         <v>26</v>
       </c>
       <c r="K42" t="s">
         <v>262</v>
       </c>
       <c r="L42" t="s">
         <v>263</v>
       </c>
       <c r="M42" s="11">
         <v>28</v>
       </c>
       <c r="N42" t="s">
         <v>185</v>
       </c>
       <c r="O42" t="s">
         <v>19</v>
       </c>
       <c r="P42">
         <v>2025</v>
       </c>
       <c r="Q42" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="43" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="43" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>206</v>
       </c>
       <c r="B43" t="s">
         <v>19</v>
       </c>
       <c r="C43" t="s">
         <v>265</v>
       </c>
       <c r="D43" t="s">
         <v>266</v>
       </c>
       <c r="F43" t="s">
         <v>267</v>
       </c>
       <c r="G43">
         <v>2025</v>
       </c>
       <c r="H43" t="s">
         <v>34</v>
       </c>
       <c r="I43" t="s">
         <v>25</v>
       </c>
       <c r="J43" t="s">
         <v>26</v>
       </c>
       <c r="K43" t="s">
         <v>268</v>
       </c>
       <c r="L43" t="s">
         <v>269</v>
       </c>
       <c r="M43" s="11">
         <v>23</v>
       </c>
       <c r="N43" t="s">
         <v>270</v>
       </c>
       <c r="O43" t="s">
         <v>19</v>
       </c>
       <c r="P43">
         <v>2025</v>
       </c>
       <c r="Q43" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="44" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="44" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>206</v>
       </c>
       <c r="B44" t="s">
         <v>19</v>
       </c>
       <c r="C44" t="s">
         <v>272</v>
       </c>
       <c r="D44" t="s">
         <v>273</v>
       </c>
       <c r="F44" t="s">
         <v>126</v>
       </c>
       <c r="G44">
         <v>2025</v>
       </c>
       <c r="H44" t="s">
         <v>98</v>
       </c>
       <c r="I44" t="s">
         <v>25</v>
       </c>
       <c r="J44" t="s">
         <v>26</v>
       </c>
       <c r="K44" t="s">
         <v>274</v>
       </c>
       <c r="L44" t="s">
         <v>275</v>
       </c>
       <c r="M44" s="11">
         <v>36</v>
       </c>
       <c r="N44" t="s">
         <v>129</v>
       </c>
       <c r="O44" t="s">
         <v>19</v>
       </c>
       <c r="P44">
         <v>2025</v>
       </c>
       <c r="Q44" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="45" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="45" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>206</v>
       </c>
       <c r="B45" t="s">
         <v>19</v>
       </c>
       <c r="C45" t="s">
         <v>277</v>
       </c>
       <c r="D45" t="s">
         <v>278</v>
       </c>
       <c r="F45" t="s">
         <v>279</v>
       </c>
       <c r="G45">
         <v>2025</v>
       </c>
       <c r="H45" t="s">
         <v>83</v>
       </c>
       <c r="I45" t="s">
         <v>25</v>
       </c>
       <c r="J45" t="s">
         <v>26</v>
       </c>
       <c r="K45" t="s">
         <v>280</v>
       </c>
       <c r="L45" t="s">
         <v>281</v>
       </c>
       <c r="M45" s="11">
         <v>35</v>
       </c>
       <c r="N45" t="s">
         <v>282</v>
       </c>
       <c r="O45" t="s">
         <v>19</v>
       </c>
       <c r="P45">
         <v>2025</v>
       </c>
       <c r="Q45" t="s">
         <v>283</v>
       </c>
     </row>
-    <row r="46" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="46" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>284</v>
       </c>
       <c r="B46" t="s">
         <v>19</v>
       </c>
       <c r="C46" t="s">
         <v>285</v>
       </c>
       <c r="D46" t="s">
         <v>286</v>
       </c>
       <c r="F46" t="s">
         <v>287</v>
       </c>
       <c r="G46">
         <v>2024</v>
       </c>
       <c r="H46" t="s">
         <v>34</v>
       </c>
       <c r="I46" t="s">
         <v>25</v>
       </c>
       <c r="J46" t="s">
         <v>26</v>
       </c>
       <c r="K46" t="s">
         <v>288</v>
       </c>
       <c r="L46" t="s">
         <v>289</v>
       </c>
       <c r="M46" s="11">
         <v>24</v>
       </c>
       <c r="N46" t="s">
         <v>290</v>
       </c>
       <c r="O46" t="s">
         <v>19</v>
       </c>
       <c r="P46">
         <v>2024</v>
       </c>
       <c r="Q46" t="s">
         <v>291</v>
       </c>
     </row>
-    <row r="47" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="47" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>284</v>
       </c>
       <c r="B47" t="s">
         <v>19</v>
       </c>
       <c r="C47" t="s">
         <v>292</v>
       </c>
       <c r="D47" t="s">
         <v>293</v>
       </c>
       <c r="F47" t="s">
         <v>294</v>
       </c>
       <c r="G47">
         <v>2024</v>
       </c>
       <c r="H47" t="s">
         <v>34</v>
       </c>
       <c r="I47" t="s">
         <v>25</v>
       </c>
       <c r="J47" t="s">
         <v>26</v>
       </c>
       <c r="K47" t="s">
         <v>295</v>
       </c>
       <c r="L47" t="s">
         <v>296</v>
       </c>
       <c r="M47" s="11">
         <v>24</v>
       </c>
       <c r="N47" t="s">
         <v>199</v>
       </c>
       <c r="O47" t="s">
         <v>19</v>
       </c>
       <c r="P47">
         <v>2024</v>
       </c>
       <c r="Q47" t="s">
         <v>297</v>
       </c>
     </row>
-    <row r="48" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="48" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>284</v>
       </c>
       <c r="B48" t="s">
         <v>19</v>
       </c>
       <c r="C48" t="s">
         <v>298</v>
       </c>
       <c r="D48" t="s">
         <v>299</v>
       </c>
       <c r="E48" t="s">
         <v>300</v>
       </c>
       <c r="F48" t="s">
         <v>141</v>
       </c>
       <c r="G48">
         <v>2024</v>
       </c>
       <c r="H48" t="s">
         <v>24</v>
       </c>
       <c r="I48" t="s">
@@ -7231,51 +7204,51 @@
       <c r="J48" t="s">
         <v>26</v>
       </c>
       <c r="K48" t="s">
         <v>301</v>
       </c>
       <c r="L48" t="s">
         <v>302</v>
       </c>
       <c r="M48" s="11">
         <v>22</v>
       </c>
       <c r="N48" t="s">
         <v>303</v>
       </c>
       <c r="O48" t="s">
         <v>19</v>
       </c>
       <c r="P48">
         <v>2024</v>
       </c>
       <c r="Q48" t="s">
         <v>304</v>
       </c>
     </row>
-    <row r="49" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="49" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>284</v>
       </c>
       <c r="B49" t="s">
         <v>19</v>
       </c>
       <c r="C49" t="s">
         <v>298</v>
       </c>
       <c r="D49" t="s">
         <v>299</v>
       </c>
       <c r="E49" t="s">
         <v>305</v>
       </c>
       <c r="F49" t="s">
         <v>141</v>
       </c>
       <c r="G49">
         <v>2024</v>
       </c>
       <c r="H49" t="s">
         <v>24</v>
       </c>
       <c r="I49" t="s">
@@ -7284,51 +7257,51 @@
       <c r="J49" t="s">
         <v>26</v>
       </c>
       <c r="K49" t="s">
         <v>306</v>
       </c>
       <c r="L49" t="s">
         <v>307</v>
       </c>
       <c r="M49" s="11">
         <v>22</v>
       </c>
       <c r="N49" t="s">
         <v>144</v>
       </c>
       <c r="O49" t="s">
         <v>19</v>
       </c>
       <c r="P49">
         <v>2024</v>
       </c>
       <c r="Q49" t="s">
         <v>308</v>
       </c>
     </row>
-    <row r="50" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="50" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>284</v>
       </c>
       <c r="B50" t="s">
         <v>19</v>
       </c>
       <c r="C50" t="s">
         <v>298</v>
       </c>
       <c r="D50" t="s">
         <v>299</v>
       </c>
       <c r="E50" t="s">
         <v>309</v>
       </c>
       <c r="F50" t="s">
         <v>141</v>
       </c>
       <c r="G50">
         <v>2024</v>
       </c>
       <c r="H50" t="s">
         <v>24</v>
       </c>
       <c r="I50" t="s">
@@ -7337,351 +7310,351 @@
       <c r="J50" t="s">
         <v>26</v>
       </c>
       <c r="K50" t="s">
         <v>310</v>
       </c>
       <c r="L50" t="s">
         <v>311</v>
       </c>
       <c r="M50" s="11">
         <v>22</v>
       </c>
       <c r="N50" t="s">
         <v>144</v>
       </c>
       <c r="O50" t="s">
         <v>19</v>
       </c>
       <c r="P50">
         <v>2024</v>
       </c>
       <c r="Q50" t="s">
         <v>312</v>
       </c>
     </row>
-    <row r="51" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="51" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>284</v>
       </c>
       <c r="B51" t="s">
         <v>19</v>
       </c>
       <c r="C51" t="s">
         <v>313</v>
       </c>
       <c r="D51" t="s">
         <v>314</v>
       </c>
       <c r="F51" t="s">
         <v>315</v>
       </c>
       <c r="G51">
         <v>2024</v>
       </c>
       <c r="H51" t="s">
         <v>34</v>
       </c>
       <c r="I51" t="s">
         <v>25</v>
       </c>
       <c r="J51" t="s">
         <v>26</v>
       </c>
       <c r="K51" t="s">
         <v>316</v>
       </c>
       <c r="L51" t="s">
         <v>317</v>
       </c>
       <c r="M51" s="11">
         <v>22</v>
       </c>
       <c r="N51" t="s">
         <v>318</v>
       </c>
       <c r="O51" t="s">
         <v>19</v>
       </c>
       <c r="P51">
         <v>2024</v>
       </c>
       <c r="Q51" t="s">
         <v>319</v>
       </c>
     </row>
-    <row r="52" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="52" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>284</v>
       </c>
       <c r="B52" t="s">
         <v>19</v>
       </c>
       <c r="C52" t="s">
         <v>320</v>
       </c>
       <c r="D52" t="s">
         <v>321</v>
       </c>
       <c r="F52" t="s">
         <v>322</v>
       </c>
       <c r="G52">
         <v>2024</v>
       </c>
       <c r="H52" t="s">
         <v>323</v>
       </c>
       <c r="I52" t="s">
         <v>25</v>
       </c>
       <c r="J52" t="s">
         <v>26</v>
       </c>
       <c r="K52" t="s">
         <v>324</v>
       </c>
       <c r="L52" t="s">
         <v>325</v>
       </c>
       <c r="M52" s="11">
         <v>22</v>
       </c>
       <c r="N52" t="s">
         <v>326</v>
       </c>
       <c r="O52" t="s">
         <v>19</v>
       </c>
       <c r="P52">
         <v>2024</v>
       </c>
       <c r="Q52" t="s">
         <v>327</v>
       </c>
     </row>
-    <row r="53" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="53" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>284</v>
       </c>
       <c r="B53" t="s">
         <v>19</v>
       </c>
       <c r="C53" t="s">
         <v>328</v>
       </c>
       <c r="D53" t="s">
         <v>329</v>
       </c>
       <c r="F53" t="s">
         <v>279</v>
       </c>
       <c r="G53">
         <v>2024</v>
       </c>
       <c r="H53" t="s">
         <v>34</v>
       </c>
       <c r="I53" t="s">
         <v>25</v>
       </c>
       <c r="J53" t="s">
         <v>26</v>
       </c>
       <c r="K53" t="s">
         <v>330</v>
       </c>
       <c r="L53" t="s">
         <v>331</v>
       </c>
       <c r="M53" s="11">
         <v>24</v>
       </c>
       <c r="N53" t="s">
         <v>332</v>
       </c>
       <c r="O53" t="s">
         <v>19</v>
       </c>
       <c r="P53">
         <v>2024</v>
       </c>
       <c r="Q53" t="s">
         <v>333</v>
       </c>
     </row>
-    <row r="54" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="54" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>284</v>
       </c>
       <c r="B54" t="s">
         <v>19</v>
       </c>
       <c r="C54" t="s">
         <v>334</v>
       </c>
       <c r="D54" t="s">
         <v>335</v>
       </c>
       <c r="F54" t="s">
         <v>336</v>
       </c>
       <c r="G54">
         <v>2024</v>
       </c>
       <c r="H54" t="s">
         <v>42</v>
       </c>
       <c r="I54" t="s">
         <v>25</v>
       </c>
       <c r="J54" t="s">
         <v>26</v>
       </c>
       <c r="K54" t="s">
         <v>337</v>
       </c>
       <c r="L54" t="s">
         <v>338</v>
       </c>
       <c r="M54" s="11">
         <v>22</v>
       </c>
       <c r="N54" t="s">
         <v>339</v>
       </c>
       <c r="O54" t="s">
         <v>19</v>
       </c>
       <c r="P54">
         <v>2024</v>
       </c>
       <c r="Q54" t="s">
         <v>340</v>
       </c>
     </row>
-    <row r="55" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="55" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>284</v>
       </c>
       <c r="B55" t="s">
         <v>19</v>
       </c>
       <c r="C55" t="s">
         <v>341</v>
       </c>
       <c r="D55" t="s">
         <v>342</v>
       </c>
       <c r="F55" t="s">
         <v>343</v>
       </c>
       <c r="G55">
         <v>2024</v>
       </c>
       <c r="H55" t="s">
         <v>42</v>
       </c>
       <c r="I55" t="s">
         <v>25</v>
       </c>
       <c r="J55" t="s">
         <v>26</v>
       </c>
       <c r="K55" t="s">
         <v>344</v>
       </c>
       <c r="L55" t="s">
         <v>345</v>
       </c>
       <c r="M55" s="11">
         <v>29</v>
       </c>
       <c r="N55" t="s">
         <v>45</v>
       </c>
       <c r="O55" t="s">
         <v>19</v>
       </c>
       <c r="P55">
         <v>2024</v>
       </c>
       <c r="Q55" t="s">
         <v>346</v>
       </c>
     </row>
-    <row r="56" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="56" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>284</v>
       </c>
       <c r="B56" t="s">
         <v>19</v>
       </c>
       <c r="C56" t="s">
         <v>347</v>
       </c>
       <c r="D56" t="s">
         <v>348</v>
       </c>
       <c r="F56" t="s">
         <v>349</v>
       </c>
       <c r="G56">
         <v>2024</v>
       </c>
       <c r="H56" t="s">
         <v>24</v>
       </c>
       <c r="I56" t="s">
         <v>25</v>
       </c>
       <c r="J56" t="s">
         <v>26</v>
       </c>
       <c r="K56" t="s">
         <v>350</v>
       </c>
       <c r="L56" t="s">
         <v>351</v>
       </c>
       <c r="M56" s="11">
         <v>22</v>
       </c>
       <c r="N56" t="s">
         <v>244</v>
       </c>
       <c r="O56" t="s">
         <v>19</v>
       </c>
       <c r="P56">
         <v>2024</v>
       </c>
       <c r="Q56" t="s">
         <v>352</v>
       </c>
     </row>
-    <row r="57" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="57" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>284</v>
       </c>
       <c r="B57" t="s">
         <v>19</v>
       </c>
       <c r="C57" t="s">
         <v>353</v>
       </c>
       <c r="D57" t="s">
         <v>354</v>
       </c>
       <c r="E57" t="s">
         <v>22</v>
       </c>
       <c r="F57" t="s">
         <v>355</v>
       </c>
       <c r="G57">
         <v>2024</v>
       </c>
       <c r="H57" t="s">
         <v>24</v>
       </c>
       <c r="I57" t="s">
@@ -7690,1301 +7663,1301 @@
       <c r="J57" t="s">
         <v>26</v>
       </c>
       <c r="K57" t="s">
         <v>356</v>
       </c>
       <c r="L57" t="s">
         <v>357</v>
       </c>
       <c r="M57" s="11">
         <v>22</v>
       </c>
       <c r="N57" t="s">
         <v>29</v>
       </c>
       <c r="O57" t="s">
         <v>19</v>
       </c>
       <c r="P57">
         <v>2024</v>
       </c>
       <c r="Q57" t="s">
         <v>358</v>
       </c>
     </row>
-    <row r="58" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="58" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>284</v>
       </c>
       <c r="B58" t="s">
         <v>19</v>
       </c>
       <c r="C58" t="s">
         <v>359</v>
       </c>
       <c r="D58" t="s">
         <v>360</v>
       </c>
       <c r="F58" t="s">
         <v>361</v>
       </c>
       <c r="G58">
         <v>2024</v>
       </c>
       <c r="H58" t="s">
         <v>42</v>
       </c>
       <c r="I58" t="s">
         <v>25</v>
       </c>
       <c r="J58" t="s">
         <v>26</v>
       </c>
       <c r="K58" t="s">
         <v>362</v>
       </c>
       <c r="L58" t="s">
         <v>363</v>
       </c>
       <c r="M58" s="11">
         <v>22</v>
       </c>
       <c r="N58" t="s">
         <v>57</v>
       </c>
       <c r="O58" t="s">
         <v>19</v>
       </c>
       <c r="P58">
         <v>2024</v>
       </c>
       <c r="Q58" t="s">
         <v>364</v>
       </c>
     </row>
-    <row r="59" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="59" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>284</v>
       </c>
       <c r="B59" t="s">
         <v>19</v>
       </c>
       <c r="C59" t="s">
         <v>365</v>
       </c>
       <c r="D59" t="s">
         <v>366</v>
       </c>
       <c r="F59" t="s">
         <v>367</v>
       </c>
       <c r="G59">
         <v>2024</v>
       </c>
       <c r="H59" t="s">
         <v>34</v>
       </c>
       <c r="I59" t="s">
         <v>25</v>
       </c>
       <c r="J59" t="s">
         <v>26</v>
       </c>
       <c r="K59" t="s">
         <v>368</v>
       </c>
       <c r="L59" t="s">
         <v>369</v>
       </c>
       <c r="M59" s="11">
         <v>29</v>
       </c>
       <c r="N59" t="s">
         <v>86</v>
       </c>
       <c r="O59" t="s">
         <v>19</v>
       </c>
       <c r="P59">
         <v>2024</v>
       </c>
       <c r="Q59" t="s">
         <v>370</v>
       </c>
     </row>
-    <row r="60" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="60" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>371</v>
       </c>
       <c r="B60" t="s">
         <v>19</v>
       </c>
       <c r="C60" t="s">
         <v>372</v>
       </c>
       <c r="D60" t="s">
         <v>373</v>
       </c>
       <c r="F60" t="s">
         <v>168</v>
       </c>
       <c r="G60">
         <v>2024</v>
       </c>
       <c r="H60" t="s">
         <v>34</v>
       </c>
       <c r="I60" t="s">
         <v>25</v>
       </c>
       <c r="J60" t="s">
         <v>26</v>
       </c>
       <c r="K60" t="s">
         <v>374</v>
       </c>
       <c r="L60" t="s">
         <v>375</v>
       </c>
       <c r="M60" s="11">
         <v>29</v>
       </c>
       <c r="N60" t="s">
         <v>376</v>
       </c>
       <c r="O60" t="s">
         <v>19</v>
       </c>
       <c r="P60">
         <v>2024</v>
       </c>
       <c r="Q60" t="s">
         <v>377</v>
       </c>
     </row>
-    <row r="61" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="61" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>371</v>
       </c>
       <c r="B61" t="s">
         <v>19</v>
       </c>
       <c r="C61" t="s">
         <v>378</v>
       </c>
       <c r="D61" t="s">
         <v>379</v>
       </c>
       <c r="F61" t="s">
         <v>380</v>
       </c>
       <c r="G61">
         <v>2024</v>
       </c>
       <c r="H61" t="s">
         <v>34</v>
       </c>
       <c r="I61" t="s">
         <v>25</v>
       </c>
       <c r="J61" t="s">
         <v>26</v>
       </c>
       <c r="K61" t="s">
         <v>381</v>
       </c>
       <c r="L61" t="s">
         <v>382</v>
       </c>
       <c r="M61" s="11">
         <v>27</v>
       </c>
       <c r="N61" t="s">
         <v>383</v>
       </c>
       <c r="O61" t="s">
         <v>19</v>
       </c>
       <c r="P61">
         <v>2024</v>
       </c>
       <c r="Q61" t="s">
         <v>384</v>
       </c>
     </row>
-    <row r="62" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="62" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>371</v>
       </c>
       <c r="B62" t="s">
         <v>19</v>
       </c>
       <c r="C62" t="s">
         <v>385</v>
       </c>
       <c r="D62" t="s">
         <v>386</v>
       </c>
       <c r="F62" t="s">
         <v>119</v>
       </c>
       <c r="G62">
         <v>2024</v>
       </c>
       <c r="H62" t="s">
         <v>34</v>
       </c>
       <c r="I62" t="s">
         <v>25</v>
       </c>
       <c r="J62" t="s">
         <v>26</v>
       </c>
       <c r="K62" t="s">
         <v>387</v>
       </c>
       <c r="L62" t="s">
         <v>388</v>
       </c>
       <c r="M62" s="11">
         <v>22</v>
       </c>
       <c r="N62" t="s">
         <v>389</v>
       </c>
       <c r="O62" t="s">
         <v>19</v>
       </c>
       <c r="P62">
         <v>2024</v>
       </c>
       <c r="Q62" t="s">
         <v>390</v>
       </c>
     </row>
-    <row r="63" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="63" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>371</v>
       </c>
       <c r="B63" t="s">
         <v>19</v>
       </c>
       <c r="C63" t="s">
         <v>391</v>
       </c>
       <c r="D63" t="s">
         <v>392</v>
       </c>
       <c r="F63" t="s">
         <v>279</v>
       </c>
       <c r="G63">
         <v>2024</v>
       </c>
       <c r="H63" t="s">
         <v>34</v>
       </c>
       <c r="I63" t="s">
         <v>25</v>
       </c>
       <c r="J63" t="s">
         <v>26</v>
       </c>
       <c r="K63" t="s">
         <v>393</v>
       </c>
       <c r="L63" t="s">
         <v>394</v>
       </c>
       <c r="M63" s="11">
         <v>22</v>
       </c>
       <c r="N63" t="s">
         <v>282</v>
       </c>
       <c r="O63" t="s">
         <v>19</v>
       </c>
       <c r="P63">
         <v>2024</v>
       </c>
       <c r="Q63" t="s">
         <v>395</v>
       </c>
     </row>
-    <row r="64" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="64" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>371</v>
       </c>
       <c r="B64" t="s">
         <v>19</v>
       </c>
       <c r="C64" t="s">
         <v>396</v>
       </c>
       <c r="D64" t="s">
         <v>397</v>
       </c>
       <c r="F64" t="s">
         <v>398</v>
       </c>
       <c r="G64">
         <v>2024</v>
       </c>
       <c r="H64" t="s">
         <v>34</v>
       </c>
       <c r="I64" t="s">
         <v>25</v>
       </c>
       <c r="J64" t="s">
         <v>26</v>
       </c>
       <c r="K64" t="s">
         <v>399</v>
       </c>
       <c r="L64" t="s">
         <v>400</v>
       </c>
       <c r="M64" s="11">
         <v>22</v>
       </c>
       <c r="N64" t="s">
         <v>401</v>
       </c>
       <c r="O64" t="s">
         <v>19</v>
       </c>
       <c r="P64">
         <v>2024</v>
       </c>
       <c r="Q64" t="s">
         <v>402</v>
       </c>
     </row>
-    <row r="65" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="65" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>371</v>
       </c>
       <c r="B65" t="s">
         <v>19</v>
       </c>
       <c r="C65" t="s">
         <v>403</v>
       </c>
       <c r="D65" t="s">
         <v>404</v>
       </c>
       <c r="F65" t="s">
         <v>405</v>
       </c>
       <c r="G65">
         <v>2024</v>
       </c>
       <c r="H65" t="s">
         <v>34</v>
       </c>
       <c r="I65" t="s">
         <v>25</v>
       </c>
       <c r="J65" t="s">
         <v>26</v>
       </c>
       <c r="K65" t="s">
         <v>406</v>
       </c>
       <c r="L65" t="s">
         <v>407</v>
       </c>
       <c r="M65" s="11">
         <v>22</v>
       </c>
       <c r="N65" t="s">
         <v>408</v>
       </c>
       <c r="O65" t="s">
         <v>19</v>
       </c>
       <c r="P65">
         <v>2024</v>
       </c>
       <c r="Q65" t="s">
         <v>409</v>
       </c>
     </row>
-    <row r="66" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="66" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>371</v>
       </c>
       <c r="B66" t="s">
         <v>19</v>
       </c>
       <c r="C66" t="s">
         <v>410</v>
       </c>
       <c r="D66" t="s">
         <v>411</v>
       </c>
       <c r="F66" t="s">
         <v>412</v>
       </c>
       <c r="G66">
         <v>2024</v>
       </c>
       <c r="H66" t="s">
         <v>34</v>
       </c>
       <c r="I66" t="s">
         <v>25</v>
       </c>
       <c r="J66" t="s">
         <v>26</v>
       </c>
       <c r="K66" t="s">
         <v>413</v>
       </c>
       <c r="L66" t="s">
         <v>414</v>
       </c>
       <c r="M66" s="11">
         <v>22</v>
       </c>
       <c r="N66" t="s">
         <v>415</v>
       </c>
       <c r="O66" t="s">
         <v>19</v>
       </c>
       <c r="P66">
         <v>2024</v>
       </c>
       <c r="Q66" t="s">
         <v>416</v>
       </c>
     </row>
-    <row r="67" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="67" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>371</v>
       </c>
       <c r="B67" t="s">
         <v>19</v>
       </c>
       <c r="C67" t="s">
         <v>417</v>
       </c>
       <c r="D67" t="s">
         <v>418</v>
       </c>
       <c r="F67" t="s">
         <v>419</v>
       </c>
       <c r="G67">
         <v>2024</v>
       </c>
       <c r="H67" t="s">
         <v>83</v>
       </c>
       <c r="I67" t="s">
         <v>25</v>
       </c>
       <c r="J67" t="s">
         <v>26</v>
       </c>
       <c r="K67" t="s">
         <v>420</v>
       </c>
       <c r="L67" t="s">
         <v>421</v>
       </c>
       <c r="M67" s="11">
         <v>22</v>
       </c>
       <c r="N67" t="s">
         <v>422</v>
       </c>
       <c r="O67" t="s">
         <v>19</v>
       </c>
       <c r="P67">
         <v>2024</v>
       </c>
       <c r="Q67" t="s">
         <v>423</v>
       </c>
     </row>
-    <row r="68" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="68" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>371</v>
       </c>
       <c r="B68" t="s">
         <v>19</v>
       </c>
       <c r="C68" t="s">
         <v>424</v>
       </c>
       <c r="D68" t="s">
         <v>425</v>
       </c>
       <c r="F68" t="s">
         <v>426</v>
       </c>
       <c r="G68">
         <v>2024</v>
       </c>
       <c r="H68" t="s">
         <v>34</v>
       </c>
       <c r="I68" t="s">
         <v>25</v>
       </c>
       <c r="J68" t="s">
         <v>26</v>
       </c>
       <c r="K68" t="s">
         <v>427</v>
       </c>
       <c r="L68" t="s">
         <v>428</v>
       </c>
       <c r="M68" s="11">
         <v>22</v>
       </c>
       <c r="N68" t="s">
         <v>429</v>
       </c>
       <c r="O68" t="s">
         <v>19</v>
       </c>
       <c r="P68">
         <v>2024</v>
       </c>
       <c r="Q68" t="s">
         <v>430</v>
       </c>
     </row>
-    <row r="69" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="69" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>371</v>
       </c>
       <c r="B69" t="s">
         <v>19</v>
       </c>
       <c r="C69" t="s">
         <v>431</v>
       </c>
       <c r="D69" t="s">
         <v>432</v>
       </c>
       <c r="F69" t="s">
         <v>433</v>
       </c>
       <c r="G69">
         <v>2024</v>
       </c>
       <c r="H69" t="s">
         <v>34</v>
       </c>
       <c r="I69" t="s">
         <v>25</v>
       </c>
       <c r="J69" t="s">
         <v>26</v>
       </c>
       <c r="K69" t="s">
         <v>434</v>
       </c>
       <c r="L69" t="s">
         <v>435</v>
       </c>
       <c r="M69" s="11">
         <v>26</v>
       </c>
       <c r="N69" t="s">
         <v>436</v>
       </c>
       <c r="O69" t="s">
         <v>19</v>
       </c>
       <c r="P69">
         <v>2024</v>
       </c>
       <c r="Q69" t="s">
         <v>437</v>
       </c>
     </row>
-    <row r="70" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="70" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>371</v>
       </c>
       <c r="B70" t="s">
         <v>19</v>
       </c>
       <c r="C70" t="s">
         <v>438</v>
       </c>
       <c r="D70" t="s">
         <v>439</v>
       </c>
       <c r="F70" t="s">
         <v>189</v>
       </c>
       <c r="G70">
         <v>2024</v>
       </c>
       <c r="H70" t="s">
         <v>34</v>
       </c>
       <c r="I70" t="s">
         <v>25</v>
       </c>
       <c r="J70" t="s">
         <v>26</v>
       </c>
       <c r="K70" t="s">
         <v>440</v>
       </c>
       <c r="L70" t="s">
         <v>441</v>
       </c>
       <c r="M70" s="11">
         <v>22</v>
       </c>
       <c r="N70" t="s">
         <v>282</v>
       </c>
       <c r="O70" t="s">
         <v>19</v>
       </c>
       <c r="P70">
         <v>2024</v>
       </c>
       <c r="Q70" t="s">
         <v>442</v>
       </c>
     </row>
-    <row r="71" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="71" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>443</v>
       </c>
       <c r="B71" t="s">
         <v>19</v>
       </c>
       <c r="C71" t="s">
         <v>444</v>
       </c>
       <c r="D71" t="s">
         <v>445</v>
       </c>
       <c r="F71" t="s">
         <v>446</v>
       </c>
       <c r="G71">
         <v>2024</v>
       </c>
       <c r="H71" t="s">
         <v>34</v>
       </c>
       <c r="I71" t="s">
         <v>25</v>
       </c>
       <c r="J71" t="s">
         <v>26</v>
       </c>
       <c r="K71" t="s">
         <v>447</v>
       </c>
       <c r="L71" t="s">
         <v>448</v>
       </c>
       <c r="M71" s="11">
         <v>27</v>
       </c>
       <c r="N71" t="s">
         <v>449</v>
       </c>
       <c r="O71" t="s">
         <v>19</v>
       </c>
       <c r="P71">
         <v>2024</v>
       </c>
       <c r="Q71" t="s">
         <v>450</v>
       </c>
     </row>
-    <row r="72" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="72" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>443</v>
       </c>
       <c r="B72" t="s">
         <v>19</v>
       </c>
       <c r="C72" t="s">
         <v>451</v>
       </c>
       <c r="D72" t="s">
         <v>452</v>
       </c>
       <c r="F72" t="s">
         <v>453</v>
       </c>
       <c r="G72">
         <v>2024</v>
       </c>
       <c r="H72" t="s">
         <v>34</v>
       </c>
       <c r="I72" t="s">
         <v>25</v>
       </c>
       <c r="J72" t="s">
         <v>26</v>
       </c>
       <c r="K72" t="s">
         <v>454</v>
       </c>
       <c r="L72" t="s">
         <v>455</v>
       </c>
       <c r="M72" s="11">
         <v>38</v>
       </c>
       <c r="N72" t="s">
         <v>456</v>
       </c>
       <c r="O72" t="s">
         <v>19</v>
       </c>
       <c r="P72">
         <v>2024</v>
       </c>
       <c r="Q72" t="s">
         <v>457</v>
       </c>
     </row>
-    <row r="73" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="73" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>443</v>
       </c>
       <c r="B73" t="s">
         <v>19</v>
       </c>
       <c r="C73" t="s">
         <v>458</v>
       </c>
       <c r="D73" t="s">
         <v>459</v>
       </c>
       <c r="F73" t="s">
         <v>460</v>
       </c>
       <c r="G73">
         <v>2024</v>
       </c>
       <c r="H73" t="s">
         <v>34</v>
       </c>
       <c r="I73" t="s">
         <v>25</v>
       </c>
       <c r="J73" t="s">
         <v>26</v>
       </c>
       <c r="K73" t="s">
         <v>461</v>
       </c>
       <c r="L73" t="s">
         <v>462</v>
       </c>
       <c r="M73" s="11">
         <v>22</v>
       </c>
       <c r="N73" t="s">
         <v>326</v>
       </c>
       <c r="O73" t="s">
         <v>19</v>
       </c>
       <c r="P73">
         <v>2024</v>
       </c>
       <c r="Q73" t="s">
         <v>463</v>
       </c>
     </row>
-    <row r="74" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="74" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
         <v>443</v>
       </c>
       <c r="B74" t="s">
         <v>19</v>
       </c>
       <c r="C74" t="s">
         <v>464</v>
       </c>
       <c r="D74" t="s">
         <v>465</v>
       </c>
       <c r="F74" t="s">
         <v>466</v>
       </c>
       <c r="G74">
         <v>2024</v>
       </c>
       <c r="H74" t="s">
         <v>34</v>
       </c>
       <c r="I74" t="s">
         <v>25</v>
       </c>
       <c r="J74" t="s">
         <v>26</v>
       </c>
       <c r="K74" t="s">
         <v>467</v>
       </c>
       <c r="L74" t="s">
         <v>468</v>
       </c>
       <c r="M74" s="11">
         <v>22</v>
       </c>
       <c r="N74" t="s">
         <v>185</v>
       </c>
       <c r="O74" t="s">
         <v>19</v>
       </c>
       <c r="P74">
         <v>2024</v>
       </c>
       <c r="Q74" t="s">
         <v>469</v>
       </c>
     </row>
-    <row r="75" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="75" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>443</v>
       </c>
       <c r="B75" t="s">
         <v>19</v>
       </c>
       <c r="C75" t="s">
         <v>470</v>
       </c>
       <c r="D75" t="s">
         <v>471</v>
       </c>
       <c r="F75" t="s">
         <v>472</v>
       </c>
       <c r="G75">
         <v>2024</v>
       </c>
       <c r="H75" t="s">
         <v>34</v>
       </c>
       <c r="I75" t="s">
         <v>25</v>
       </c>
       <c r="J75" t="s">
         <v>26</v>
       </c>
       <c r="K75" t="s">
         <v>473</v>
       </c>
       <c r="L75" t="s">
         <v>474</v>
       </c>
       <c r="M75" s="11">
         <v>22</v>
       </c>
       <c r="N75" t="s">
         <v>475</v>
       </c>
       <c r="O75" t="s">
         <v>19</v>
       </c>
       <c r="P75">
         <v>2024</v>
       </c>
       <c r="Q75" t="s">
         <v>476</v>
       </c>
     </row>
-    <row r="76" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="76" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>443</v>
       </c>
       <c r="B76" t="s">
         <v>19</v>
       </c>
       <c r="C76" t="s">
         <v>477</v>
       </c>
       <c r="D76" t="s">
         <v>478</v>
       </c>
       <c r="F76" t="s">
         <v>479</v>
       </c>
       <c r="G76">
         <v>2024</v>
       </c>
       <c r="H76" t="s">
         <v>83</v>
       </c>
       <c r="I76" t="s">
         <v>25</v>
       </c>
       <c r="J76" t="s">
         <v>26</v>
       </c>
       <c r="K76" t="s">
         <v>480</v>
       </c>
       <c r="L76" t="s">
         <v>481</v>
       </c>
       <c r="M76" s="11">
         <v>28</v>
       </c>
       <c r="N76" t="s">
         <v>482</v>
       </c>
       <c r="O76" t="s">
         <v>19</v>
       </c>
       <c r="P76">
         <v>2024</v>
       </c>
       <c r="Q76" t="s">
         <v>483</v>
       </c>
     </row>
-    <row r="77" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="77" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
         <v>443</v>
       </c>
       <c r="B77" t="s">
         <v>19</v>
       </c>
       <c r="C77" t="s">
         <v>484</v>
       </c>
       <c r="D77" t="s">
         <v>485</v>
       </c>
       <c r="F77" t="s">
         <v>486</v>
       </c>
       <c r="G77">
         <v>2024</v>
       </c>
       <c r="H77" t="s">
         <v>34</v>
       </c>
       <c r="I77" t="s">
         <v>25</v>
       </c>
       <c r="J77" t="s">
         <v>26</v>
       </c>
       <c r="K77" t="s">
         <v>487</v>
       </c>
       <c r="L77" t="s">
         <v>488</v>
       </c>
       <c r="M77" s="11">
         <v>22</v>
       </c>
       <c r="N77" t="s">
         <v>282</v>
       </c>
       <c r="O77" t="s">
         <v>19</v>
       </c>
       <c r="P77">
         <v>2024</v>
       </c>
       <c r="Q77" t="s">
         <v>489</v>
       </c>
     </row>
-    <row r="78" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="78" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
         <v>443</v>
       </c>
       <c r="B78" t="s">
         <v>19</v>
       </c>
       <c r="C78" t="s">
         <v>490</v>
       </c>
       <c r="D78" t="s">
         <v>491</v>
       </c>
       <c r="F78" t="s">
         <v>492</v>
       </c>
       <c r="G78">
         <v>2024</v>
       </c>
       <c r="H78" t="s">
         <v>34</v>
       </c>
       <c r="I78" t="s">
         <v>25</v>
       </c>
       <c r="J78" t="s">
         <v>26</v>
       </c>
       <c r="K78" t="s">
         <v>493</v>
       </c>
       <c r="L78" t="s">
         <v>494</v>
       </c>
       <c r="M78" s="11">
         <v>22</v>
       </c>
       <c r="N78" t="s">
         <v>482</v>
       </c>
       <c r="O78" t="s">
         <v>19</v>
       </c>
       <c r="P78">
         <v>2024</v>
       </c>
       <c r="Q78" t="s">
         <v>495</v>
       </c>
     </row>
-    <row r="79" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="79" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
         <v>443</v>
       </c>
       <c r="B79" t="s">
         <v>19</v>
       </c>
       <c r="C79" t="s">
         <v>496</v>
       </c>
       <c r="D79" t="s">
         <v>497</v>
       </c>
       <c r="F79" t="s">
         <v>498</v>
       </c>
       <c r="G79">
         <v>2024</v>
       </c>
       <c r="H79" t="s">
         <v>34</v>
       </c>
       <c r="I79" t="s">
         <v>25</v>
       </c>
       <c r="J79" t="s">
         <v>26</v>
       </c>
       <c r="K79" t="s">
         <v>499</v>
       </c>
       <c r="L79" t="s">
         <v>500</v>
       </c>
       <c r="M79" s="11">
         <v>22</v>
       </c>
       <c r="N79" t="s">
         <v>501</v>
       </c>
       <c r="O79" t="s">
         <v>19</v>
       </c>
       <c r="P79">
         <v>2024</v>
       </c>
       <c r="Q79" t="s">
         <v>502</v>
       </c>
     </row>
-    <row r="80" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="80" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
         <v>443</v>
       </c>
       <c r="B80" t="s">
         <v>19</v>
       </c>
       <c r="C80" t="s">
         <v>503</v>
       </c>
       <c r="D80" t="s">
         <v>504</v>
       </c>
       <c r="F80" t="s">
         <v>505</v>
       </c>
       <c r="G80">
         <v>2024</v>
       </c>
       <c r="H80" t="s">
         <v>34</v>
       </c>
       <c r="I80" t="s">
         <v>25</v>
       </c>
       <c r="J80" t="s">
         <v>26</v>
       </c>
       <c r="K80" t="s">
         <v>506</v>
       </c>
       <c r="L80" t="s">
         <v>507</v>
       </c>
       <c r="M80" s="11">
         <v>23</v>
       </c>
       <c r="N80" t="s">
         <v>318</v>
       </c>
       <c r="O80" t="s">
         <v>19</v>
       </c>
       <c r="P80">
         <v>2024</v>
       </c>
       <c r="Q80" t="s">
         <v>508</v>
       </c>
     </row>
-    <row r="81" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="81" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
         <v>509</v>
       </c>
       <c r="B81" t="s">
         <v>19</v>
       </c>
       <c r="C81" t="s">
         <v>510</v>
       </c>
       <c r="D81" t="s">
         <v>511</v>
       </c>
       <c r="F81" t="s">
         <v>512</v>
       </c>
       <c r="G81">
         <v>2023</v>
       </c>
       <c r="H81" t="s">
         <v>34</v>
       </c>
       <c r="I81" t="s">
         <v>25</v>
       </c>
       <c r="J81" t="s">
         <v>26</v>
       </c>
       <c r="K81" t="s">
         <v>513</v>
       </c>
       <c r="L81" t="s">
         <v>514</v>
       </c>
       <c r="M81" s="11">
         <v>22</v>
       </c>
       <c r="N81" t="s">
         <v>185</v>
       </c>
       <c r="O81" t="s">
         <v>19</v>
       </c>
       <c r="P81">
         <v>2023</v>
       </c>
       <c r="Q81" t="s">
         <v>515</v>
       </c>
     </row>
-    <row r="82" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="82" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>509</v>
       </c>
       <c r="B82" t="s">
         <v>19</v>
       </c>
       <c r="C82" t="s">
         <v>516</v>
       </c>
       <c r="D82" t="s">
         <v>517</v>
       </c>
       <c r="F82" t="s">
         <v>518</v>
       </c>
       <c r="G82">
         <v>2023</v>
       </c>
       <c r="H82" t="s">
         <v>34</v>
       </c>
       <c r="I82" t="s">
         <v>25</v>
       </c>
       <c r="J82" t="s">
         <v>26</v>
       </c>
       <c r="K82" t="s">
         <v>519</v>
       </c>
       <c r="L82" t="s">
         <v>520</v>
       </c>
       <c r="M82" s="11">
         <v>22</v>
       </c>
       <c r="N82" t="s">
         <v>376</v>
       </c>
       <c r="O82" t="s">
         <v>19</v>
       </c>
       <c r="P82">
         <v>2023</v>
       </c>
       <c r="Q82" t="s">
         <v>521</v>
       </c>
     </row>
-    <row r="83" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="83" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
         <v>509</v>
       </c>
       <c r="B83" t="s">
         <v>19</v>
       </c>
       <c r="C83" t="s">
         <v>522</v>
       </c>
       <c r="D83" t="s">
         <v>523</v>
       </c>
       <c r="E83" t="s">
         <v>524</v>
       </c>
       <c r="F83" t="s">
         <v>223</v>
       </c>
       <c r="G83">
         <v>2023</v>
       </c>
       <c r="H83" t="s">
         <v>34</v>
       </c>
       <c r="I83" t="s">
@@ -8993,601 +8966,601 @@
       <c r="J83" t="s">
         <v>26</v>
       </c>
       <c r="K83" t="s">
         <v>525</v>
       </c>
       <c r="L83" t="s">
         <v>526</v>
       </c>
       <c r="M83" s="11">
         <v>22</v>
       </c>
       <c r="N83" t="s">
         <v>129</v>
       </c>
       <c r="O83" t="s">
         <v>19</v>
       </c>
       <c r="P83">
         <v>2023</v>
       </c>
       <c r="Q83" t="s">
         <v>527</v>
       </c>
     </row>
-    <row r="84" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="84" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
         <v>509</v>
       </c>
       <c r="B84" t="s">
         <v>19</v>
       </c>
       <c r="C84" t="s">
         <v>528</v>
       </c>
       <c r="D84" t="s">
         <v>529</v>
       </c>
       <c r="F84" t="s">
         <v>119</v>
       </c>
       <c r="G84">
         <v>2023</v>
       </c>
       <c r="H84" t="s">
         <v>34</v>
       </c>
       <c r="I84" t="s">
         <v>25</v>
       </c>
       <c r="J84" t="s">
         <v>26</v>
       </c>
       <c r="K84" t="s">
         <v>530</v>
       </c>
       <c r="L84" t="s">
         <v>531</v>
       </c>
       <c r="M84" s="11">
         <v>22</v>
       </c>
       <c r="N84" t="s">
         <v>185</v>
       </c>
       <c r="O84" t="s">
         <v>19</v>
       </c>
       <c r="P84">
         <v>2023</v>
       </c>
       <c r="Q84" t="s">
         <v>532</v>
       </c>
     </row>
-    <row r="85" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="85" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
         <v>509</v>
       </c>
       <c r="B85" t="s">
         <v>19</v>
       </c>
       <c r="C85" t="s">
         <v>533</v>
       </c>
       <c r="D85" t="s">
         <v>534</v>
       </c>
       <c r="F85" t="s">
         <v>535</v>
       </c>
       <c r="G85">
         <v>2023</v>
       </c>
       <c r="H85" t="s">
         <v>34</v>
       </c>
       <c r="I85" t="s">
         <v>25</v>
       </c>
       <c r="J85" t="s">
         <v>26</v>
       </c>
       <c r="K85" t="s">
         <v>536</v>
       </c>
       <c r="L85" t="s">
         <v>537</v>
       </c>
       <c r="M85" s="11">
         <v>22</v>
       </c>
       <c r="N85" t="s">
         <v>389</v>
       </c>
       <c r="O85" t="s">
         <v>19</v>
       </c>
       <c r="P85">
         <v>2023</v>
       </c>
       <c r="Q85" t="s">
         <v>538</v>
       </c>
     </row>
-    <row r="86" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="86" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
         <v>509</v>
       </c>
       <c r="B86" t="s">
         <v>19</v>
       </c>
       <c r="C86" t="s">
         <v>539</v>
       </c>
       <c r="D86" t="s">
         <v>540</v>
       </c>
       <c r="F86" t="s">
         <v>168</v>
       </c>
       <c r="G86">
         <v>2023</v>
       </c>
       <c r="H86" t="s">
         <v>34</v>
       </c>
       <c r="I86" t="s">
         <v>25</v>
       </c>
       <c r="J86" t="s">
         <v>26</v>
       </c>
       <c r="K86" t="s">
         <v>541</v>
       </c>
       <c r="L86" t="s">
         <v>542</v>
       </c>
       <c r="M86" s="11">
         <v>50</v>
       </c>
       <c r="N86" t="s">
         <v>543</v>
       </c>
       <c r="O86" t="s">
         <v>19</v>
       </c>
       <c r="P86">
         <v>2023</v>
       </c>
       <c r="Q86" t="s">
         <v>544</v>
       </c>
     </row>
-    <row r="87" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="87" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
         <v>509</v>
       </c>
       <c r="B87" t="s">
         <v>19</v>
       </c>
       <c r="C87" t="s">
         <v>545</v>
       </c>
       <c r="D87" t="s">
         <v>546</v>
       </c>
       <c r="F87" t="s">
         <v>547</v>
       </c>
       <c r="G87">
         <v>2023</v>
       </c>
       <c r="H87" t="s">
         <v>34</v>
       </c>
       <c r="I87" t="s">
         <v>25</v>
       </c>
       <c r="J87" t="s">
         <v>26</v>
       </c>
       <c r="K87" t="s">
         <v>548</v>
       </c>
       <c r="L87" t="s">
         <v>549</v>
       </c>
       <c r="M87" s="11">
         <v>22</v>
       </c>
       <c r="N87" t="s">
         <v>550</v>
       </c>
       <c r="O87" t="s">
         <v>19</v>
       </c>
       <c r="P87">
         <v>2023</v>
       </c>
       <c r="Q87" t="s">
         <v>551</v>
       </c>
     </row>
-    <row r="88" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="88" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
         <v>509</v>
       </c>
       <c r="B88" t="s">
         <v>19</v>
       </c>
       <c r="C88" t="s">
         <v>552</v>
       </c>
       <c r="D88" t="s">
         <v>553</v>
       </c>
       <c r="F88" t="s">
         <v>554</v>
       </c>
       <c r="G88">
         <v>2023</v>
       </c>
       <c r="H88" t="s">
         <v>34</v>
       </c>
       <c r="I88" t="s">
         <v>25</v>
       </c>
       <c r="J88" t="s">
         <v>26</v>
       </c>
       <c r="K88" t="s">
         <v>555</v>
       </c>
       <c r="L88" t="s">
         <v>556</v>
       </c>
       <c r="M88" s="11">
         <v>22</v>
       </c>
       <c r="N88" t="s">
         <v>557</v>
       </c>
       <c r="O88" t="s">
         <v>19</v>
       </c>
       <c r="P88">
         <v>2023</v>
       </c>
       <c r="Q88" t="s">
         <v>558</v>
       </c>
     </row>
-    <row r="89" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="89" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
         <v>509</v>
       </c>
       <c r="B89" t="s">
         <v>19</v>
       </c>
       <c r="C89" t="s">
         <v>559</v>
       </c>
       <c r="D89" t="s">
         <v>560</v>
       </c>
       <c r="F89" t="s">
         <v>561</v>
       </c>
       <c r="G89">
         <v>2023</v>
       </c>
       <c r="H89" t="s">
         <v>34</v>
       </c>
       <c r="I89" t="s">
         <v>25</v>
       </c>
       <c r="J89" t="s">
         <v>26</v>
       </c>
       <c r="K89" t="s">
         <v>562</v>
       </c>
       <c r="L89" t="s">
         <v>563</v>
       </c>
       <c r="M89" s="11">
         <v>22</v>
       </c>
       <c r="N89" t="s">
         <v>564</v>
       </c>
       <c r="O89" t="s">
         <v>19</v>
       </c>
       <c r="P89">
         <v>2023</v>
       </c>
       <c r="Q89" t="s">
         <v>565</v>
       </c>
     </row>
-    <row r="90" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="90" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
         <v>509</v>
       </c>
       <c r="B90" t="s">
         <v>19</v>
       </c>
       <c r="C90" t="s">
         <v>566</v>
       </c>
       <c r="D90" t="s">
         <v>567</v>
       </c>
       <c r="F90" t="s">
         <v>535</v>
       </c>
       <c r="G90">
         <v>2023</v>
       </c>
       <c r="H90" t="s">
         <v>34</v>
       </c>
       <c r="I90" t="s">
         <v>25</v>
       </c>
       <c r="J90" t="s">
         <v>26</v>
       </c>
       <c r="K90" t="s">
         <v>568</v>
       </c>
       <c r="L90" t="s">
         <v>569</v>
       </c>
       <c r="M90" s="11">
         <v>22</v>
       </c>
       <c r="N90" t="s">
         <v>389</v>
       </c>
       <c r="O90" t="s">
         <v>19</v>
       </c>
       <c r="P90">
         <v>2023</v>
       </c>
       <c r="Q90" t="s">
         <v>570</v>
       </c>
     </row>
-    <row r="91" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="91" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
         <v>509</v>
       </c>
       <c r="B91" t="s">
         <v>19</v>
       </c>
       <c r="C91" t="s">
         <v>571</v>
       </c>
       <c r="D91" t="s">
         <v>572</v>
       </c>
       <c r="F91" t="s">
         <v>472</v>
       </c>
       <c r="G91">
         <v>2023</v>
       </c>
       <c r="H91" t="s">
         <v>34</v>
       </c>
       <c r="I91" t="s">
         <v>25</v>
       </c>
       <c r="J91" t="s">
         <v>26</v>
       </c>
       <c r="K91" t="s">
         <v>573</v>
       </c>
       <c r="L91" t="s">
         <v>574</v>
       </c>
       <c r="M91" s="11">
         <v>24</v>
       </c>
       <c r="N91" t="s">
         <v>199</v>
       </c>
       <c r="O91" t="s">
         <v>19</v>
       </c>
       <c r="P91">
         <v>2023</v>
       </c>
       <c r="Q91" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="92" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="92" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
         <v>509</v>
       </c>
       <c r="B92" t="s">
         <v>19</v>
       </c>
       <c r="C92" t="s">
         <v>576</v>
       </c>
       <c r="D92" t="s">
         <v>577</v>
       </c>
       <c r="F92" t="s">
         <v>578</v>
       </c>
       <c r="G92">
         <v>2023</v>
       </c>
       <c r="H92" t="s">
         <v>83</v>
       </c>
       <c r="I92" t="s">
         <v>25</v>
       </c>
       <c r="J92" t="s">
         <v>26</v>
       </c>
       <c r="K92" t="s">
         <v>579</v>
       </c>
       <c r="L92" t="s">
         <v>580</v>
       </c>
       <c r="M92" s="11">
         <v>25</v>
       </c>
       <c r="N92" t="s">
         <v>282</v>
       </c>
       <c r="O92" t="s">
         <v>19</v>
       </c>
       <c r="P92">
         <v>2023</v>
       </c>
       <c r="Q92" t="s">
         <v>581</v>
       </c>
     </row>
-    <row r="93" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="93" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
         <v>509</v>
       </c>
       <c r="B93" t="s">
         <v>19</v>
       </c>
       <c r="C93" t="s">
         <v>582</v>
       </c>
       <c r="D93" t="s">
         <v>583</v>
       </c>
       <c r="F93" t="s">
         <v>287</v>
       </c>
       <c r="G93">
         <v>2023</v>
       </c>
       <c r="H93" t="s">
         <v>34</v>
       </c>
       <c r="I93" t="s">
         <v>25</v>
       </c>
       <c r="J93" t="s">
         <v>26</v>
       </c>
       <c r="K93" t="s">
         <v>584</v>
       </c>
       <c r="L93" t="s">
         <v>585</v>
       </c>
       <c r="M93" s="11">
         <v>22</v>
       </c>
       <c r="N93" t="s">
         <v>586</v>
       </c>
       <c r="O93" t="s">
         <v>19</v>
       </c>
       <c r="P93">
         <v>2023</v>
       </c>
       <c r="Q93" t="s">
         <v>587</v>
       </c>
     </row>
-    <row r="94" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="94" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
         <v>509</v>
       </c>
       <c r="B94" t="s">
         <v>19</v>
       </c>
       <c r="C94" t="s">
         <v>588</v>
       </c>
       <c r="D94" t="s">
         <v>589</v>
       </c>
       <c r="F94" t="s">
         <v>590</v>
       </c>
       <c r="G94">
         <v>2023</v>
       </c>
       <c r="H94" t="s">
         <v>34</v>
       </c>
       <c r="I94" t="s">
         <v>25</v>
       </c>
       <c r="J94" t="s">
         <v>26</v>
       </c>
       <c r="K94" t="s">
         <v>591</v>
       </c>
       <c r="L94" t="s">
         <v>592</v>
       </c>
       <c r="M94" s="11">
         <v>22</v>
       </c>
       <c r="N94" t="s">
         <v>564</v>
       </c>
       <c r="O94" t="s">
         <v>19</v>
       </c>
       <c r="P94">
         <v>2023</v>
       </c>
       <c r="Q94" t="s">
         <v>593</v>
       </c>
     </row>
-    <row r="95" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="95" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
         <v>509</v>
       </c>
       <c r="B95" t="s">
         <v>19</v>
       </c>
       <c r="C95" t="s">
         <v>594</v>
       </c>
       <c r="D95" t="s">
         <v>595</v>
       </c>
       <c r="E95" t="s">
         <v>596</v>
       </c>
       <c r="F95" t="s">
         <v>97</v>
       </c>
       <c r="G95">
         <v>2023</v>
       </c>
       <c r="H95" t="s">
         <v>34</v>
       </c>
       <c r="I95" t="s">
@@ -9596,151 +9569,151 @@
       <c r="J95" t="s">
         <v>26</v>
       </c>
       <c r="K95" t="s">
         <v>597</v>
       </c>
       <c r="L95" t="s">
         <v>598</v>
       </c>
       <c r="M95" s="11">
         <v>33</v>
       </c>
       <c r="N95" t="s">
         <v>37</v>
       </c>
       <c r="O95" t="s">
         <v>19</v>
       </c>
       <c r="P95">
         <v>2023</v>
       </c>
       <c r="Q95" t="s">
         <v>599</v>
       </c>
     </row>
-    <row r="96" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="96" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
         <v>600</v>
       </c>
       <c r="B96" t="s">
         <v>19</v>
       </c>
       <c r="C96" t="s">
         <v>601</v>
       </c>
       <c r="D96" t="s">
         <v>602</v>
       </c>
       <c r="F96" t="s">
         <v>603</v>
       </c>
       <c r="G96">
         <v>2023</v>
       </c>
       <c r="H96" t="s">
         <v>34</v>
       </c>
       <c r="I96" t="s">
         <v>25</v>
       </c>
       <c r="J96" t="s">
         <v>26</v>
       </c>
       <c r="K96" t="s">
         <v>604</v>
       </c>
       <c r="L96" t="s">
         <v>605</v>
       </c>
       <c r="M96" s="11">
         <v>23</v>
       </c>
       <c r="N96" t="s">
         <v>606</v>
       </c>
       <c r="O96" t="s">
         <v>19</v>
       </c>
       <c r="P96">
         <v>2023</v>
       </c>
       <c r="Q96" t="s">
         <v>607</v>
       </c>
     </row>
-    <row r="97" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="97" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
         <v>600</v>
       </c>
       <c r="B97" t="s">
         <v>19</v>
       </c>
       <c r="C97" t="s">
         <v>608</v>
       </c>
       <c r="D97" t="s">
         <v>609</v>
       </c>
       <c r="F97" t="s">
         <v>279</v>
       </c>
       <c r="G97">
         <v>2023</v>
       </c>
       <c r="H97" t="s">
         <v>34</v>
       </c>
       <c r="I97" t="s">
         <v>25</v>
       </c>
       <c r="J97" t="s">
         <v>26</v>
       </c>
       <c r="K97" t="s">
         <v>610</v>
       </c>
       <c r="L97" t="s">
         <v>611</v>
       </c>
       <c r="M97" s="11">
         <v>25</v>
       </c>
       <c r="N97" t="s">
         <v>612</v>
       </c>
       <c r="O97" t="s">
         <v>19</v>
       </c>
       <c r="P97">
         <v>2023</v>
       </c>
       <c r="Q97" t="s">
         <v>613</v>
       </c>
     </row>
-    <row r="98" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="98" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>600</v>
       </c>
       <c r="B98" t="s">
         <v>19</v>
       </c>
       <c r="C98" t="s">
         <v>614</v>
       </c>
       <c r="D98" t="s">
         <v>615</v>
       </c>
       <c r="E98" t="s">
         <v>616</v>
       </c>
       <c r="F98" t="s">
         <v>617</v>
       </c>
       <c r="G98">
         <v>2023</v>
       </c>
       <c r="H98" t="s">
         <v>98</v>
       </c>
       <c r="I98" t="s">
@@ -9749,551 +9722,551 @@
       <c r="J98" t="s">
         <v>26</v>
       </c>
       <c r="K98" t="s">
         <v>618</v>
       </c>
       <c r="L98" t="s">
         <v>619</v>
       </c>
       <c r="M98" s="11">
         <v>29</v>
       </c>
       <c r="N98" t="s">
         <v>129</v>
       </c>
       <c r="O98" t="s">
         <v>19</v>
       </c>
       <c r="P98">
         <v>2023</v>
       </c>
       <c r="Q98" t="s">
         <v>620</v>
       </c>
     </row>
-    <row r="99" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="99" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>600</v>
       </c>
       <c r="B99" t="s">
         <v>19</v>
       </c>
       <c r="C99" t="s">
         <v>621</v>
       </c>
       <c r="D99" t="s">
         <v>622</v>
       </c>
       <c r="F99" t="s">
         <v>433</v>
       </c>
       <c r="G99">
         <v>2023</v>
       </c>
       <c r="H99" t="s">
         <v>34</v>
       </c>
       <c r="I99" t="s">
         <v>25</v>
       </c>
       <c r="J99" t="s">
         <v>26</v>
       </c>
       <c r="K99" t="s">
         <v>623</v>
       </c>
       <c r="L99" t="s">
         <v>624</v>
       </c>
       <c r="M99" s="11">
         <v>22</v>
       </c>
       <c r="N99" t="s">
         <v>436</v>
       </c>
       <c r="O99" t="s">
         <v>19</v>
       </c>
       <c r="P99">
         <v>2023</v>
       </c>
       <c r="Q99" t="s">
         <v>625</v>
       </c>
     </row>
-    <row r="100" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="100" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>600</v>
       </c>
       <c r="B100" t="s">
         <v>19</v>
       </c>
       <c r="C100" t="s">
         <v>626</v>
       </c>
       <c r="D100" t="s">
         <v>627</v>
       </c>
       <c r="F100" t="s">
         <v>628</v>
       </c>
       <c r="G100">
         <v>2023</v>
       </c>
       <c r="H100" t="s">
         <v>34</v>
       </c>
       <c r="I100" t="s">
         <v>25</v>
       </c>
       <c r="J100" t="s">
         <v>26</v>
       </c>
       <c r="K100" t="s">
         <v>629</v>
       </c>
       <c r="L100" t="s">
         <v>630</v>
       </c>
       <c r="M100" s="11">
         <v>22</v>
       </c>
       <c r="N100" t="s">
         <v>631</v>
       </c>
       <c r="O100" t="s">
         <v>19</v>
       </c>
       <c r="P100">
         <v>2023</v>
       </c>
       <c r="Q100" t="s">
         <v>632</v>
       </c>
     </row>
-    <row r="101" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="101" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
         <v>600</v>
       </c>
       <c r="B101" t="s">
         <v>19</v>
       </c>
       <c r="C101" t="s">
         <v>633</v>
       </c>
       <c r="D101" t="s">
         <v>634</v>
       </c>
       <c r="F101" t="s">
         <v>75</v>
       </c>
       <c r="G101">
         <v>2023</v>
       </c>
       <c r="H101" t="s">
         <v>34</v>
       </c>
       <c r="I101" t="s">
         <v>25</v>
       </c>
       <c r="J101" t="s">
         <v>26</v>
       </c>
       <c r="K101" t="s">
         <v>635</v>
       </c>
       <c r="L101" t="s">
         <v>636</v>
       </c>
       <c r="M101" s="11">
         <v>22</v>
       </c>
       <c r="N101" t="s">
         <v>37</v>
       </c>
       <c r="O101" t="s">
         <v>19</v>
       </c>
       <c r="P101">
         <v>2023</v>
       </c>
       <c r="Q101" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="102" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="102" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
         <v>600</v>
       </c>
       <c r="B102" t="s">
         <v>19</v>
       </c>
       <c r="C102" t="s">
         <v>638</v>
       </c>
       <c r="D102" t="s">
         <v>639</v>
       </c>
       <c r="F102" t="s">
         <v>640</v>
       </c>
       <c r="G102">
         <v>2023</v>
       </c>
       <c r="H102" t="s">
         <v>34</v>
       </c>
       <c r="I102" t="s">
         <v>25</v>
       </c>
       <c r="J102" t="s">
         <v>26</v>
       </c>
       <c r="K102" t="s">
         <v>641</v>
       </c>
       <c r="L102" t="s">
         <v>642</v>
       </c>
       <c r="M102" s="11">
         <v>22</v>
       </c>
       <c r="N102" t="s">
         <v>37</v>
       </c>
       <c r="O102" t="s">
         <v>19</v>
       </c>
       <c r="P102">
         <v>2023</v>
       </c>
       <c r="Q102" t="s">
         <v>643</v>
       </c>
     </row>
-    <row r="103" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="103" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
         <v>600</v>
       </c>
       <c r="B103" t="s">
         <v>19</v>
       </c>
       <c r="C103" t="s">
         <v>644</v>
       </c>
       <c r="D103" t="s">
         <v>645</v>
       </c>
       <c r="F103" t="s">
         <v>646</v>
       </c>
       <c r="G103">
         <v>2023</v>
       </c>
       <c r="H103" t="s">
         <v>83</v>
       </c>
       <c r="I103" t="s">
         <v>25</v>
       </c>
       <c r="J103" t="s">
         <v>26</v>
       </c>
       <c r="K103" t="s">
         <v>647</v>
       </c>
       <c r="L103" t="s">
         <v>648</v>
       </c>
       <c r="M103" s="11">
         <v>22</v>
       </c>
       <c r="N103" t="s">
         <v>649</v>
       </c>
       <c r="O103" t="s">
         <v>19</v>
       </c>
       <c r="P103">
         <v>2023</v>
       </c>
       <c r="Q103" t="s">
         <v>650</v>
       </c>
     </row>
-    <row r="104" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="104" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
         <v>600</v>
       </c>
       <c r="B104" t="s">
         <v>19</v>
       </c>
       <c r="C104" t="s">
         <v>651</v>
       </c>
       <c r="D104" t="s">
         <v>652</v>
       </c>
       <c r="F104" t="s">
         <v>653</v>
       </c>
       <c r="G104">
         <v>2023</v>
       </c>
       <c r="H104" t="s">
         <v>34</v>
       </c>
       <c r="I104" t="s">
         <v>25</v>
       </c>
       <c r="J104" t="s">
         <v>26</v>
       </c>
       <c r="K104" t="s">
         <v>654</v>
       </c>
       <c r="L104" t="s">
         <v>655</v>
       </c>
       <c r="M104" s="11">
         <v>22</v>
       </c>
       <c r="N104" t="s">
         <v>656</v>
       </c>
       <c r="O104" t="s">
         <v>19</v>
       </c>
       <c r="P104">
         <v>2023</v>
       </c>
       <c r="Q104" t="s">
         <v>657</v>
       </c>
     </row>
-    <row r="105" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="105" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
         <v>600</v>
       </c>
       <c r="B105" t="s">
         <v>19</v>
       </c>
       <c r="C105" t="s">
         <v>658</v>
       </c>
       <c r="D105" t="s">
         <v>659</v>
       </c>
       <c r="F105" t="s">
         <v>660</v>
       </c>
       <c r="G105">
         <v>2023</v>
       </c>
       <c r="H105" t="s">
         <v>34</v>
       </c>
       <c r="I105" t="s">
         <v>25</v>
       </c>
       <c r="J105" t="s">
         <v>26</v>
       </c>
       <c r="K105" t="s">
         <v>661</v>
       </c>
       <c r="L105" t="s">
         <v>662</v>
       </c>
       <c r="M105" s="11">
         <v>22</v>
       </c>
       <c r="N105" t="s">
         <v>663</v>
       </c>
       <c r="O105" t="s">
         <v>19</v>
       </c>
       <c r="P105">
         <v>2023</v>
       </c>
       <c r="Q105" t="s">
         <v>664</v>
       </c>
     </row>
-    <row r="106" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="106" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
         <v>600</v>
       </c>
       <c r="B106" t="s">
         <v>19</v>
       </c>
       <c r="C106" t="s">
         <v>665</v>
       </c>
       <c r="D106" t="s">
         <v>666</v>
       </c>
       <c r="F106" t="s">
         <v>603</v>
       </c>
       <c r="G106">
         <v>2023</v>
       </c>
       <c r="H106" t="s">
         <v>34</v>
       </c>
       <c r="I106" t="s">
         <v>25</v>
       </c>
       <c r="J106" t="s">
         <v>26</v>
       </c>
       <c r="K106" t="s">
         <v>667</v>
       </c>
       <c r="L106" t="s">
         <v>668</v>
       </c>
       <c r="M106" s="11">
         <v>22</v>
       </c>
       <c r="N106" t="s">
         <v>199</v>
       </c>
       <c r="O106" t="s">
         <v>19</v>
       </c>
       <c r="P106">
         <v>2023</v>
       </c>
       <c r="Q106" t="s">
         <v>669</v>
       </c>
     </row>
-    <row r="107" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="107" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
         <v>600</v>
       </c>
       <c r="B107" t="s">
         <v>19</v>
       </c>
       <c r="C107" t="s">
         <v>670</v>
       </c>
       <c r="D107" t="s">
         <v>671</v>
       </c>
       <c r="F107" t="s">
         <v>672</v>
       </c>
       <c r="G107">
         <v>2023</v>
       </c>
       <c r="H107" t="s">
         <v>98</v>
       </c>
       <c r="I107" t="s">
         <v>25</v>
       </c>
       <c r="J107" t="s">
         <v>26</v>
       </c>
       <c r="K107" t="s">
         <v>673</v>
       </c>
       <c r="L107" t="s">
         <v>674</v>
       </c>
       <c r="M107" s="11">
         <v>22</v>
       </c>
       <c r="N107" t="s">
         <v>675</v>
       </c>
       <c r="O107" t="s">
         <v>19</v>
       </c>
       <c r="P107">
         <v>2023</v>
       </c>
       <c r="Q107" t="s">
         <v>676</v>
       </c>
     </row>
-    <row r="108" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="108" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
         <v>677</v>
       </c>
       <c r="B108" t="s">
         <v>19</v>
       </c>
       <c r="C108" t="s">
         <v>678</v>
       </c>
       <c r="D108" t="s">
         <v>679</v>
       </c>
       <c r="F108" t="s">
         <v>279</v>
       </c>
       <c r="G108">
         <v>2022</v>
       </c>
       <c r="H108" t="s">
         <v>34</v>
       </c>
       <c r="I108" t="s">
         <v>25</v>
       </c>
       <c r="J108" t="s">
         <v>26</v>
       </c>
       <c r="K108" t="s">
         <v>680</v>
       </c>
       <c r="L108" t="s">
         <v>681</v>
       </c>
       <c r="M108" s="11">
         <v>32</v>
       </c>
       <c r="N108" t="s">
         <v>682</v>
       </c>
       <c r="O108" t="s">
         <v>19</v>
       </c>
       <c r="P108">
         <v>2022</v>
       </c>
       <c r="Q108" t="s">
         <v>683</v>
       </c>
     </row>
-    <row r="109" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="109" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
         <v>677</v>
       </c>
       <c r="B109" t="s">
         <v>684</v>
       </c>
       <c r="C109" t="s">
         <v>522</v>
       </c>
       <c r="D109" t="s">
         <v>523</v>
       </c>
       <c r="E109" t="s">
         <v>685</v>
       </c>
       <c r="F109" t="s">
         <v>223</v>
       </c>
       <c r="G109">
         <v>2022</v>
       </c>
       <c r="H109" t="s">
         <v>34</v>
       </c>
       <c r="I109" t="s">
@@ -10302,1951 +10275,1951 @@
       <c r="J109" t="s">
         <v>26</v>
       </c>
       <c r="K109" t="s">
         <v>686</v>
       </c>
       <c r="L109" t="s">
         <v>687</v>
       </c>
       <c r="M109" s="11">
         <v>31</v>
       </c>
       <c r="N109" t="s">
         <v>129</v>
       </c>
       <c r="O109" t="s">
         <v>19</v>
       </c>
       <c r="P109">
         <v>2022</v>
       </c>
       <c r="Q109" t="s">
         <v>688</v>
       </c>
     </row>
-    <row r="110" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="110" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
         <v>677</v>
       </c>
       <c r="B110" t="s">
         <v>689</v>
       </c>
       <c r="C110" t="s">
         <v>690</v>
       </c>
       <c r="D110" t="s">
         <v>691</v>
       </c>
       <c r="F110" t="s">
         <v>453</v>
       </c>
       <c r="G110">
         <v>2022</v>
       </c>
       <c r="H110" t="s">
         <v>34</v>
       </c>
       <c r="I110" t="s">
         <v>25</v>
       </c>
       <c r="J110" t="s">
         <v>26</v>
       </c>
       <c r="K110" t="s">
         <v>692</v>
       </c>
       <c r="L110" t="s">
         <v>693</v>
       </c>
       <c r="M110" s="11">
         <v>25</v>
       </c>
       <c r="N110" t="s">
         <v>694</v>
       </c>
       <c r="O110" t="s">
         <v>19</v>
       </c>
       <c r="P110">
         <v>2022</v>
       </c>
       <c r="Q110" t="s">
         <v>695</v>
       </c>
     </row>
-    <row r="111" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="111" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
         <v>677</v>
       </c>
       <c r="B111" t="s">
         <v>689</v>
       </c>
       <c r="C111" t="s">
         <v>696</v>
       </c>
       <c r="D111" t="s">
         <v>697</v>
       </c>
       <c r="F111" t="s">
         <v>466</v>
       </c>
       <c r="G111">
         <v>2022</v>
       </c>
       <c r="H111" t="s">
         <v>34</v>
       </c>
       <c r="I111" t="s">
         <v>25</v>
       </c>
       <c r="J111" t="s">
         <v>26</v>
       </c>
       <c r="K111" t="s">
         <v>698</v>
       </c>
       <c r="L111" t="s">
         <v>699</v>
       </c>
       <c r="M111" s="11">
         <v>22</v>
       </c>
       <c r="N111" t="s">
         <v>185</v>
       </c>
       <c r="O111" t="s">
         <v>19</v>
       </c>
       <c r="P111">
         <v>2022</v>
       </c>
       <c r="Q111" t="s">
         <v>700</v>
       </c>
     </row>
-    <row r="112" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="112" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
         <v>677</v>
       </c>
       <c r="B112" t="s">
         <v>689</v>
       </c>
       <c r="C112" t="s">
         <v>701</v>
       </c>
       <c r="D112" t="s">
         <v>702</v>
       </c>
       <c r="F112" t="s">
         <v>703</v>
       </c>
       <c r="G112">
         <v>2022</v>
       </c>
       <c r="H112" t="s">
         <v>34</v>
       </c>
       <c r="I112" t="s">
         <v>25</v>
       </c>
       <c r="J112" t="s">
         <v>26</v>
       </c>
       <c r="K112" t="s">
         <v>704</v>
       </c>
       <c r="L112" t="s">
         <v>705</v>
       </c>
       <c r="M112" s="11">
         <v>22</v>
       </c>
       <c r="N112" t="s">
         <v>706</v>
       </c>
       <c r="O112" t="s">
         <v>19</v>
       </c>
       <c r="P112">
         <v>2022</v>
       </c>
       <c r="Q112" t="s">
         <v>707</v>
       </c>
     </row>
-    <row r="113" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="113" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
         <v>677</v>
       </c>
       <c r="B113" t="s">
         <v>19</v>
       </c>
       <c r="C113" t="s">
         <v>708</v>
       </c>
       <c r="D113" t="s">
         <v>709</v>
       </c>
       <c r="F113" t="s">
         <v>453</v>
       </c>
       <c r="G113">
         <v>2022</v>
       </c>
       <c r="H113" t="s">
         <v>34</v>
       </c>
       <c r="I113" t="s">
         <v>25</v>
       </c>
       <c r="J113" t="s">
         <v>26</v>
       </c>
       <c r="K113" t="s">
         <v>710</v>
       </c>
       <c r="L113" t="s">
         <v>711</v>
       </c>
       <c r="M113" s="11">
         <v>30</v>
       </c>
       <c r="N113" t="s">
         <v>663</v>
       </c>
       <c r="O113" t="s">
         <v>19</v>
       </c>
       <c r="P113">
         <v>2022</v>
       </c>
       <c r="Q113" t="s">
         <v>712</v>
       </c>
     </row>
-    <row r="114" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="114" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
         <v>713</v>
       </c>
       <c r="B114" t="s">
         <v>19</v>
       </c>
       <c r="C114" t="s">
         <v>714</v>
       </c>
       <c r="D114" t="s">
         <v>715</v>
       </c>
       <c r="F114" t="s">
         <v>716</v>
       </c>
       <c r="G114">
         <v>2022</v>
       </c>
       <c r="H114" t="s">
         <v>34</v>
       </c>
       <c r="I114" t="s">
         <v>25</v>
       </c>
       <c r="J114" t="s">
         <v>26</v>
       </c>
       <c r="K114" t="s">
         <v>717</v>
       </c>
       <c r="L114" t="s">
         <v>718</v>
       </c>
       <c r="M114" s="11">
         <v>22</v>
       </c>
       <c r="N114" t="s">
         <v>719</v>
       </c>
       <c r="O114" t="s">
         <v>19</v>
       </c>
       <c r="P114">
         <v>2022</v>
       </c>
       <c r="Q114" t="s">
         <v>720</v>
       </c>
     </row>
-    <row r="115" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="115" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
         <v>713</v>
       </c>
       <c r="B115" t="s">
         <v>19</v>
       </c>
       <c r="C115" t="s">
         <v>721</v>
       </c>
       <c r="D115" t="s">
         <v>722</v>
       </c>
       <c r="F115" t="s">
         <v>723</v>
       </c>
       <c r="G115">
         <v>2022</v>
       </c>
       <c r="H115" t="s">
         <v>34</v>
       </c>
       <c r="I115" t="s">
         <v>25</v>
       </c>
       <c r="J115" t="s">
         <v>26</v>
       </c>
       <c r="K115" t="s">
         <v>724</v>
       </c>
       <c r="L115" t="s">
         <v>725</v>
       </c>
       <c r="M115" s="11">
         <v>26</v>
       </c>
       <c r="N115" t="s">
         <v>318</v>
       </c>
       <c r="O115" t="s">
         <v>19</v>
       </c>
       <c r="P115">
         <v>2022</v>
       </c>
       <c r="Q115" t="s">
         <v>726</v>
       </c>
     </row>
-    <row r="116" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="116" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
         <v>713</v>
       </c>
       <c r="B116" t="s">
         <v>19</v>
       </c>
       <c r="C116" t="s">
         <v>727</v>
       </c>
       <c r="D116" t="s">
         <v>728</v>
       </c>
       <c r="F116" t="s">
         <v>617</v>
       </c>
       <c r="G116">
         <v>2022</v>
       </c>
       <c r="H116" t="s">
         <v>98</v>
       </c>
       <c r="I116" t="s">
         <v>25</v>
       </c>
       <c r="J116" t="s">
         <v>26</v>
       </c>
       <c r="K116" t="s">
         <v>729</v>
       </c>
       <c r="L116" t="s">
         <v>730</v>
       </c>
       <c r="M116" s="11">
         <v>34</v>
       </c>
       <c r="N116" t="s">
         <v>129</v>
       </c>
       <c r="O116" t="s">
         <v>19</v>
       </c>
       <c r="P116">
         <v>2022</v>
       </c>
       <c r="Q116" t="s">
         <v>731</v>
       </c>
     </row>
-    <row r="117" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="117" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
         <v>713</v>
       </c>
       <c r="B117" t="s">
         <v>19</v>
       </c>
       <c r="C117" t="s">
         <v>732</v>
       </c>
       <c r="D117" t="s">
         <v>733</v>
       </c>
       <c r="F117" t="s">
         <v>168</v>
       </c>
       <c r="G117">
         <v>2022</v>
       </c>
       <c r="H117" t="s">
         <v>34</v>
       </c>
       <c r="I117" t="s">
         <v>25</v>
       </c>
       <c r="J117" t="s">
         <v>26</v>
       </c>
       <c r="K117" t="s">
         <v>734</v>
       </c>
       <c r="L117" t="s">
         <v>735</v>
       </c>
       <c r="M117" s="11">
         <v>43</v>
       </c>
       <c r="N117" t="s">
         <v>171</v>
       </c>
       <c r="O117" t="s">
         <v>19</v>
       </c>
       <c r="P117">
         <v>2022</v>
       </c>
       <c r="Q117" t="s">
         <v>736</v>
       </c>
     </row>
-    <row r="118" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="118" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
         <v>713</v>
       </c>
       <c r="B118" t="s">
         <v>19</v>
       </c>
       <c r="C118" t="s">
         <v>737</v>
       </c>
       <c r="D118" t="s">
         <v>738</v>
       </c>
       <c r="F118" t="s">
         <v>405</v>
       </c>
       <c r="G118">
         <v>2022</v>
       </c>
       <c r="H118" t="s">
         <v>34</v>
       </c>
       <c r="I118" t="s">
         <v>25</v>
       </c>
       <c r="J118" t="s">
         <v>26</v>
       </c>
       <c r="K118" t="s">
         <v>739</v>
       </c>
       <c r="L118" t="s">
         <v>740</v>
       </c>
       <c r="M118" s="11">
         <v>23</v>
       </c>
       <c r="N118" t="s">
         <v>741</v>
       </c>
       <c r="O118" t="s">
         <v>19</v>
       </c>
       <c r="P118">
         <v>2022</v>
       </c>
       <c r="Q118" t="s">
         <v>742</v>
       </c>
     </row>
-    <row r="119" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="119" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
         <v>713</v>
       </c>
       <c r="B119" t="s">
         <v>743</v>
       </c>
       <c r="C119" t="s">
         <v>744</v>
       </c>
       <c r="D119" t="s">
         <v>745</v>
       </c>
       <c r="F119" t="s">
         <v>746</v>
       </c>
       <c r="G119">
         <v>2022</v>
       </c>
       <c r="H119" t="s">
         <v>34</v>
       </c>
       <c r="I119" t="s">
         <v>25</v>
       </c>
       <c r="J119" t="s">
         <v>26</v>
       </c>
       <c r="K119" t="s">
         <v>747</v>
       </c>
       <c r="L119" t="s">
         <v>748</v>
       </c>
       <c r="M119" s="11">
         <v>33</v>
       </c>
       <c r="N119" t="s">
         <v>749</v>
       </c>
       <c r="O119" t="s">
         <v>19</v>
       </c>
       <c r="P119">
         <v>2022</v>
       </c>
       <c r="Q119" t="s">
         <v>750</v>
       </c>
     </row>
-    <row r="120" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="120" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
         <v>713</v>
       </c>
       <c r="B120" t="s">
         <v>19</v>
       </c>
       <c r="C120" t="s">
         <v>751</v>
       </c>
       <c r="D120" t="s">
         <v>752</v>
       </c>
       <c r="F120" t="s">
         <v>315</v>
       </c>
       <c r="G120">
         <v>2022</v>
       </c>
       <c r="H120" t="s">
         <v>83</v>
       </c>
       <c r="I120" t="s">
         <v>25</v>
       </c>
       <c r="J120" t="s">
         <v>26</v>
       </c>
       <c r="K120" t="s">
         <v>753</v>
       </c>
       <c r="L120" t="s">
         <v>754</v>
       </c>
       <c r="M120" s="11">
         <v>29</v>
       </c>
       <c r="N120" t="s">
         <v>449</v>
       </c>
       <c r="O120" t="s">
         <v>19</v>
       </c>
       <c r="P120">
         <v>2022</v>
       </c>
       <c r="Q120" t="s">
         <v>755</v>
       </c>
     </row>
-    <row r="121" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="121" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
         <v>713</v>
       </c>
       <c r="B121" t="s">
         <v>19</v>
       </c>
       <c r="C121" t="s">
         <v>756</v>
       </c>
       <c r="D121" t="s">
         <v>757</v>
       </c>
       <c r="F121" t="s">
         <v>758</v>
       </c>
       <c r="G121">
         <v>2022</v>
       </c>
       <c r="H121" t="s">
         <v>34</v>
       </c>
       <c r="I121" t="s">
         <v>25</v>
       </c>
       <c r="J121" t="s">
         <v>26</v>
       </c>
       <c r="K121" t="s">
         <v>759</v>
       </c>
       <c r="L121" t="s">
         <v>760</v>
       </c>
       <c r="M121" s="11">
         <v>33</v>
       </c>
       <c r="N121" t="s">
         <v>761</v>
       </c>
       <c r="O121" t="s">
         <v>19</v>
       </c>
       <c r="P121">
         <v>2022</v>
       </c>
       <c r="Q121" t="s">
         <v>762</v>
       </c>
     </row>
-    <row r="122" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="122" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
         <v>713</v>
       </c>
       <c r="B122" t="s">
         <v>763</v>
       </c>
       <c r="C122" t="s">
         <v>764</v>
       </c>
       <c r="D122" t="s">
         <v>765</v>
       </c>
       <c r="F122" t="s">
         <v>766</v>
       </c>
       <c r="G122">
         <v>2022</v>
       </c>
       <c r="H122" t="s">
         <v>34</v>
       </c>
       <c r="I122" t="s">
         <v>25</v>
       </c>
       <c r="J122" t="s">
         <v>26</v>
       </c>
       <c r="K122" t="s">
         <v>767</v>
       </c>
       <c r="L122" t="s">
         <v>768</v>
       </c>
       <c r="M122" s="11">
         <v>36</v>
       </c>
       <c r="N122" t="s">
         <v>606</v>
       </c>
       <c r="O122" t="s">
         <v>19</v>
       </c>
       <c r="P122">
         <v>2022</v>
       </c>
       <c r="Q122" t="s">
         <v>769</v>
       </c>
     </row>
-    <row r="123" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="123" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
         <v>713</v>
       </c>
       <c r="B123" t="s">
         <v>689</v>
       </c>
       <c r="C123" t="s">
         <v>770</v>
       </c>
       <c r="D123" t="s">
         <v>771</v>
       </c>
       <c r="F123" t="s">
         <v>279</v>
       </c>
       <c r="G123">
         <v>2022</v>
       </c>
       <c r="H123" t="s">
         <v>34</v>
       </c>
       <c r="I123" t="s">
         <v>25</v>
       </c>
       <c r="J123" t="s">
         <v>26</v>
       </c>
       <c r="K123" t="s">
         <v>772</v>
       </c>
       <c r="L123" t="s">
         <v>773</v>
       </c>
       <c r="M123" s="11">
         <v>53</v>
       </c>
       <c r="N123" t="s">
         <v>774</v>
       </c>
       <c r="O123" t="s">
         <v>19</v>
       </c>
       <c r="P123">
         <v>2022</v>
       </c>
       <c r="Q123" t="s">
         <v>775</v>
       </c>
     </row>
-    <row r="124" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="124" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
         <v>713</v>
       </c>
       <c r="B124" t="s">
         <v>743</v>
       </c>
       <c r="C124" t="s">
         <v>776</v>
       </c>
       <c r="D124" t="s">
         <v>777</v>
       </c>
       <c r="F124" t="s">
         <v>778</v>
       </c>
       <c r="G124">
         <v>2022</v>
       </c>
       <c r="H124" t="s">
         <v>34</v>
       </c>
       <c r="I124" t="s">
         <v>25</v>
       </c>
       <c r="J124" t="s">
         <v>26</v>
       </c>
       <c r="K124" t="s">
         <v>779</v>
       </c>
       <c r="L124" t="s">
         <v>780</v>
       </c>
       <c r="M124" s="11">
         <v>23</v>
       </c>
       <c r="N124" t="s">
         <v>122</v>
       </c>
       <c r="O124" t="s">
         <v>19</v>
       </c>
       <c r="P124">
         <v>2022</v>
       </c>
       <c r="Q124" t="s">
         <v>781</v>
       </c>
     </row>
-    <row r="125" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="125" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
         <v>713</v>
       </c>
       <c r="B125" t="s">
         <v>684</v>
       </c>
       <c r="C125" t="s">
         <v>782</v>
       </c>
       <c r="D125" t="s">
         <v>783</v>
       </c>
       <c r="F125" t="s">
         <v>161</v>
       </c>
       <c r="G125">
         <v>2022</v>
       </c>
       <c r="H125" t="s">
         <v>34</v>
       </c>
       <c r="I125" t="s">
         <v>25</v>
       </c>
       <c r="J125" t="s">
         <v>26</v>
       </c>
       <c r="K125" t="s">
         <v>784</v>
       </c>
       <c r="L125" t="s">
         <v>785</v>
       </c>
       <c r="M125" s="11">
         <v>22</v>
       </c>
       <c r="N125" t="s">
         <v>164</v>
       </c>
       <c r="O125" t="s">
         <v>19</v>
       </c>
       <c r="P125">
         <v>2022</v>
       </c>
       <c r="Q125" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="126" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="126" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
         <v>713</v>
       </c>
       <c r="B126" t="s">
         <v>19</v>
       </c>
       <c r="C126" t="s">
         <v>787</v>
       </c>
       <c r="D126" t="s">
         <v>788</v>
       </c>
       <c r="F126" t="s">
         <v>789</v>
       </c>
       <c r="G126">
         <v>2022</v>
       </c>
       <c r="H126" t="s">
         <v>34</v>
       </c>
       <c r="I126" t="s">
         <v>25</v>
       </c>
       <c r="J126" t="s">
         <v>26</v>
       </c>
       <c r="K126" t="s">
         <v>790</v>
       </c>
       <c r="L126" t="s">
         <v>791</v>
       </c>
       <c r="M126" s="11">
         <v>24</v>
       </c>
       <c r="N126" t="s">
         <v>792</v>
       </c>
       <c r="O126" t="s">
         <v>19</v>
       </c>
       <c r="P126">
         <v>2022</v>
       </c>
       <c r="Q126" t="s">
         <v>793</v>
       </c>
     </row>
-    <row r="127" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="127" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
         <v>713</v>
       </c>
       <c r="B127" t="s">
         <v>794</v>
       </c>
       <c r="C127" t="s">
         <v>795</v>
       </c>
       <c r="D127" t="s">
         <v>796</v>
       </c>
       <c r="F127" t="s">
         <v>797</v>
       </c>
       <c r="G127">
         <v>2022</v>
       </c>
       <c r="H127" t="s">
         <v>34</v>
       </c>
       <c r="I127" t="s">
         <v>25</v>
       </c>
       <c r="J127" t="s">
         <v>26</v>
       </c>
       <c r="K127" t="s">
         <v>798</v>
       </c>
       <c r="L127" t="s">
         <v>799</v>
       </c>
       <c r="M127" s="11">
         <v>22</v>
       </c>
       <c r="N127" t="s">
         <v>157</v>
       </c>
       <c r="O127" t="s">
         <v>19</v>
       </c>
       <c r="P127">
         <v>2022</v>
       </c>
       <c r="Q127" t="s">
         <v>800</v>
       </c>
     </row>
-    <row r="128" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="128" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
         <v>713</v>
       </c>
       <c r="B128" t="s">
         <v>19</v>
       </c>
       <c r="C128" t="s">
         <v>801</v>
       </c>
       <c r="D128" t="s">
         <v>802</v>
       </c>
       <c r="F128" t="s">
         <v>168</v>
       </c>
       <c r="G128">
         <v>2022</v>
       </c>
       <c r="H128" t="s">
         <v>34</v>
       </c>
       <c r="I128" t="s">
         <v>25</v>
       </c>
       <c r="J128" t="s">
         <v>26</v>
       </c>
       <c r="K128" t="s">
         <v>803</v>
       </c>
       <c r="L128" t="s">
         <v>804</v>
       </c>
       <c r="M128" s="11">
         <v>100</v>
       </c>
       <c r="N128" t="s">
         <v>719</v>
       </c>
       <c r="O128" t="s">
         <v>19</v>
       </c>
       <c r="P128">
         <v>2022</v>
       </c>
       <c r="Q128" t="s">
         <v>805</v>
       </c>
     </row>
-    <row r="129" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="129" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
         <v>713</v>
       </c>
       <c r="B129" t="s">
         <v>19</v>
       </c>
       <c r="C129" t="s">
         <v>806</v>
       </c>
       <c r="D129" t="s">
         <v>807</v>
       </c>
       <c r="F129" t="s">
         <v>460</v>
       </c>
       <c r="G129">
         <v>2022</v>
       </c>
       <c r="H129" t="s">
         <v>34</v>
       </c>
       <c r="I129" t="s">
         <v>25</v>
       </c>
       <c r="J129" t="s">
         <v>26</v>
       </c>
       <c r="K129" t="s">
         <v>808</v>
       </c>
       <c r="L129" t="s">
         <v>809</v>
       </c>
       <c r="M129" s="11">
         <v>23</v>
       </c>
       <c r="N129" t="s">
         <v>326</v>
       </c>
       <c r="O129" t="s">
         <v>19</v>
       </c>
       <c r="P129">
         <v>2022</v>
       </c>
       <c r="Q129" t="s">
         <v>810</v>
       </c>
     </row>
-    <row r="130" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="130" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
         <v>811</v>
       </c>
       <c r="B130" t="s">
         <v>19</v>
       </c>
       <c r="C130" t="s">
         <v>812</v>
       </c>
       <c r="D130" t="s">
         <v>813</v>
       </c>
       <c r="F130" t="s">
         <v>814</v>
       </c>
       <c r="G130">
         <v>2020</v>
       </c>
       <c r="H130" t="s">
         <v>98</v>
       </c>
       <c r="I130" t="s">
         <v>25</v>
       </c>
       <c r="J130" t="s">
         <v>26</v>
       </c>
       <c r="K130" t="s">
         <v>815</v>
       </c>
       <c r="L130" t="s">
         <v>816</v>
       </c>
       <c r="M130" s="11">
         <v>20</v>
       </c>
       <c r="N130" t="s">
         <v>564</v>
       </c>
       <c r="O130" t="s">
         <v>19</v>
       </c>
       <c r="P130">
         <v>2020</v>
       </c>
       <c r="Q130" t="s">
         <v>817</v>
       </c>
     </row>
-    <row r="131" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="131" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
         <v>811</v>
       </c>
       <c r="B131" t="s">
         <v>19</v>
       </c>
       <c r="C131" t="s">
         <v>818</v>
       </c>
       <c r="D131" t="s">
         <v>819</v>
       </c>
       <c r="F131" t="s">
         <v>61</v>
       </c>
       <c r="G131">
         <v>2021</v>
       </c>
       <c r="H131" t="s">
         <v>34</v>
       </c>
       <c r="I131" t="s">
         <v>25</v>
       </c>
       <c r="J131" t="s">
         <v>26</v>
       </c>
       <c r="K131" t="s">
         <v>820</v>
       </c>
       <c r="L131" t="s">
         <v>821</v>
       </c>
       <c r="M131" s="11">
         <v>24</v>
       </c>
       <c r="N131" t="s">
         <v>64</v>
       </c>
       <c r="O131" t="s">
         <v>19</v>
       </c>
       <c r="P131">
         <v>2021</v>
       </c>
       <c r="Q131" t="s">
         <v>822</v>
       </c>
     </row>
-    <row r="132" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="132" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
         <v>811</v>
       </c>
       <c r="B132" t="s">
         <v>19</v>
       </c>
       <c r="C132" t="s">
         <v>823</v>
       </c>
       <c r="D132" t="s">
         <v>824</v>
       </c>
       <c r="F132" t="s">
         <v>433</v>
       </c>
       <c r="G132">
         <v>2021</v>
       </c>
       <c r="H132" t="s">
         <v>34</v>
       </c>
       <c r="I132" t="s">
         <v>25</v>
       </c>
       <c r="J132" t="s">
         <v>26</v>
       </c>
       <c r="K132" t="s">
         <v>825</v>
       </c>
       <c r="L132" t="s">
         <v>826</v>
       </c>
       <c r="M132" s="11">
         <v>25</v>
       </c>
       <c r="N132" t="s">
         <v>436</v>
       </c>
       <c r="O132" t="s">
         <v>19</v>
       </c>
       <c r="P132">
         <v>2021</v>
       </c>
       <c r="Q132" t="s">
         <v>827</v>
       </c>
     </row>
-    <row r="133" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="133" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
         <v>811</v>
       </c>
       <c r="B133" t="s">
         <v>19</v>
       </c>
       <c r="C133" t="s">
         <v>828</v>
       </c>
       <c r="D133" t="s">
         <v>829</v>
       </c>
       <c r="F133" t="s">
         <v>75</v>
       </c>
       <c r="G133">
         <v>2021</v>
       </c>
       <c r="H133" t="s">
         <v>98</v>
       </c>
       <c r="I133" t="s">
         <v>25</v>
       </c>
       <c r="J133" t="s">
         <v>26</v>
       </c>
       <c r="K133" t="s">
         <v>830</v>
       </c>
       <c r="L133" t="s">
         <v>831</v>
       </c>
       <c r="M133" s="11">
         <v>20</v>
       </c>
       <c r="N133" t="s">
         <v>37</v>
       </c>
       <c r="O133" t="s">
         <v>19</v>
       </c>
       <c r="P133">
         <v>2021</v>
       </c>
       <c r="Q133" t="s">
         <v>832</v>
       </c>
     </row>
-    <row r="134" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="134" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
         <v>811</v>
       </c>
       <c r="B134" t="s">
         <v>19</v>
       </c>
       <c r="C134" t="s">
         <v>833</v>
       </c>
       <c r="D134" t="s">
         <v>834</v>
       </c>
       <c r="F134" t="s">
         <v>835</v>
       </c>
       <c r="G134">
         <v>2019</v>
       </c>
       <c r="H134" t="s">
         <v>34</v>
       </c>
       <c r="I134" t="s">
         <v>25</v>
       </c>
       <c r="J134" t="s">
         <v>26</v>
       </c>
       <c r="K134" t="s">
         <v>836</v>
       </c>
       <c r="L134" t="s">
         <v>837</v>
       </c>
       <c r="M134" s="11">
         <v>20</v>
       </c>
       <c r="N134" t="s">
         <v>838</v>
       </c>
       <c r="O134" t="s">
         <v>19</v>
       </c>
       <c r="P134">
         <v>2019</v>
       </c>
       <c r="Q134" t="s">
         <v>839</v>
       </c>
     </row>
-    <row r="135" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="135" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
         <v>811</v>
       </c>
       <c r="B135" t="s">
         <v>19</v>
       </c>
       <c r="C135" t="s">
         <v>840</v>
       </c>
       <c r="D135" t="s">
         <v>841</v>
       </c>
       <c r="F135" t="s">
         <v>168</v>
       </c>
       <c r="G135">
         <v>2019</v>
       </c>
       <c r="H135" t="s">
         <v>34</v>
       </c>
       <c r="I135" t="s">
         <v>25</v>
       </c>
       <c r="J135" t="s">
         <v>26</v>
       </c>
       <c r="K135" t="s">
         <v>842</v>
       </c>
       <c r="L135" t="s">
         <v>843</v>
       </c>
       <c r="M135" s="11">
         <v>20</v>
       </c>
       <c r="N135" t="s">
         <v>844</v>
       </c>
       <c r="O135" t="s">
         <v>19</v>
       </c>
       <c r="P135">
         <v>2019</v>
       </c>
       <c r="Q135" t="s">
         <v>845</v>
       </c>
     </row>
-    <row r="136" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="136" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
         <v>811</v>
       </c>
       <c r="B136" t="s">
         <v>19</v>
       </c>
       <c r="C136" t="s">
         <v>846</v>
       </c>
       <c r="D136" t="s">
         <v>847</v>
       </c>
       <c r="F136" t="s">
         <v>848</v>
       </c>
       <c r="G136">
         <v>2021</v>
       </c>
       <c r="H136" t="s">
         <v>34</v>
       </c>
       <c r="I136" t="s">
         <v>25</v>
       </c>
       <c r="J136" t="s">
         <v>26</v>
       </c>
       <c r="K136" t="s">
         <v>849</v>
       </c>
       <c r="L136" t="s">
         <v>850</v>
       </c>
       <c r="M136" s="11">
         <v>20</v>
       </c>
       <c r="N136" t="s">
         <v>851</v>
       </c>
       <c r="O136" t="s">
         <v>19</v>
       </c>
       <c r="P136">
         <v>2021</v>
       </c>
       <c r="Q136" t="s">
         <v>852</v>
       </c>
     </row>
-    <row r="137" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="137" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
         <v>811</v>
       </c>
       <c r="B137" t="s">
         <v>19</v>
       </c>
       <c r="C137" t="s">
         <v>853</v>
       </c>
       <c r="D137" t="s">
         <v>854</v>
       </c>
       <c r="F137" t="s">
         <v>446</v>
       </c>
       <c r="G137">
         <v>2022</v>
       </c>
       <c r="H137" t="s">
         <v>98</v>
       </c>
       <c r="I137" t="s">
         <v>25</v>
       </c>
       <c r="J137" t="s">
         <v>26</v>
       </c>
       <c r="K137" t="s">
         <v>855</v>
       </c>
       <c r="L137" t="s">
         <v>856</v>
       </c>
       <c r="M137" s="11">
         <v>25</v>
       </c>
       <c r="N137" t="s">
         <v>318</v>
       </c>
       <c r="O137" t="s">
         <v>19</v>
       </c>
       <c r="P137">
         <v>2022</v>
       </c>
       <c r="Q137" t="s">
         <v>857</v>
       </c>
     </row>
-    <row r="138" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="138" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
         <v>858</v>
       </c>
       <c r="B138" t="s">
         <v>19</v>
       </c>
       <c r="C138" t="s">
         <v>859</v>
       </c>
       <c r="D138" t="s">
         <v>860</v>
       </c>
       <c r="F138" t="s">
         <v>861</v>
       </c>
       <c r="G138">
         <v>2021</v>
       </c>
       <c r="H138" t="s">
         <v>98</v>
       </c>
       <c r="I138" t="s">
         <v>25</v>
       </c>
       <c r="J138" t="s">
         <v>26</v>
       </c>
       <c r="K138" t="s">
         <v>862</v>
       </c>
       <c r="L138" t="s">
         <v>863</v>
       </c>
       <c r="M138" s="11">
         <v>20</v>
       </c>
       <c r="N138" t="s">
         <v>864</v>
       </c>
       <c r="O138" t="s">
         <v>19</v>
       </c>
       <c r="P138">
         <v>2021</v>
       </c>
       <c r="Q138" t="s">
         <v>865</v>
       </c>
     </row>
-    <row r="139" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="139" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
         <v>858</v>
       </c>
       <c r="B139" t="s">
         <v>19</v>
       </c>
       <c r="C139" t="s">
         <v>866</v>
       </c>
       <c r="D139" t="s">
         <v>867</v>
       </c>
       <c r="F139" t="s">
         <v>168</v>
       </c>
       <c r="G139">
         <v>2021</v>
       </c>
       <c r="H139" t="s">
         <v>34</v>
       </c>
       <c r="I139" t="s">
         <v>25</v>
       </c>
       <c r="J139" t="s">
         <v>26</v>
       </c>
       <c r="K139" t="s">
         <v>868</v>
       </c>
       <c r="L139" t="s">
         <v>869</v>
       </c>
       <c r="M139" s="11">
         <v>24</v>
       </c>
       <c r="N139" t="s">
         <v>844</v>
       </c>
       <c r="O139" t="s">
         <v>19</v>
       </c>
       <c r="P139">
         <v>2021</v>
       </c>
       <c r="Q139" t="s">
         <v>870</v>
       </c>
     </row>
-    <row r="140" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="140" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
         <v>858</v>
       </c>
       <c r="B140" t="s">
         <v>19</v>
       </c>
       <c r="C140" t="s">
         <v>871</v>
       </c>
       <c r="D140" t="s">
         <v>872</v>
       </c>
       <c r="F140" t="s">
         <v>119</v>
       </c>
       <c r="G140">
         <v>2021</v>
       </c>
       <c r="H140" t="s">
         <v>34</v>
       </c>
       <c r="I140" t="s">
         <v>25</v>
       </c>
       <c r="J140" t="s">
         <v>26</v>
       </c>
       <c r="K140" t="s">
         <v>873</v>
       </c>
       <c r="L140" t="s">
         <v>874</v>
       </c>
       <c r="M140" s="11">
         <v>20</v>
       </c>
       <c r="N140" t="s">
         <v>792</v>
       </c>
       <c r="O140" t="s">
         <v>19</v>
       </c>
       <c r="P140">
         <v>2021</v>
       </c>
       <c r="Q140" t="s">
         <v>875</v>
       </c>
     </row>
-    <row r="141" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="141" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
         <v>858</v>
       </c>
       <c r="B141" t="s">
         <v>19</v>
       </c>
       <c r="C141" t="s">
         <v>876</v>
       </c>
       <c r="D141" t="s">
         <v>877</v>
       </c>
       <c r="F141" t="s">
         <v>267</v>
       </c>
       <c r="G141">
         <v>2021</v>
       </c>
       <c r="H141" t="s">
         <v>34</v>
       </c>
       <c r="I141" t="s">
         <v>25</v>
       </c>
       <c r="J141" t="s">
         <v>26</v>
       </c>
       <c r="K141" t="s">
         <v>878</v>
       </c>
       <c r="L141" t="s">
         <v>879</v>
       </c>
       <c r="M141" s="11">
         <v>20</v>
       </c>
       <c r="N141" t="s">
         <v>880</v>
       </c>
       <c r="O141" t="s">
         <v>19</v>
       </c>
       <c r="P141">
         <v>2021</v>
       </c>
       <c r="Q141" t="s">
         <v>881</v>
       </c>
     </row>
-    <row r="142" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="142" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
         <v>858</v>
       </c>
       <c r="B142" t="s">
         <v>19</v>
       </c>
       <c r="C142" t="s">
         <v>882</v>
       </c>
       <c r="D142" t="s">
         <v>883</v>
       </c>
       <c r="F142" t="s">
         <v>884</v>
       </c>
       <c r="G142">
         <v>2021</v>
       </c>
       <c r="H142" t="s">
         <v>34</v>
       </c>
       <c r="I142" t="s">
         <v>25</v>
       </c>
       <c r="J142" t="s">
         <v>26</v>
       </c>
       <c r="K142" t="s">
         <v>885</v>
       </c>
       <c r="L142" t="s">
         <v>886</v>
       </c>
       <c r="M142" s="11">
         <v>20</v>
       </c>
       <c r="N142" t="s">
         <v>449</v>
       </c>
       <c r="O142" t="s">
         <v>19</v>
       </c>
       <c r="P142">
         <v>2021</v>
       </c>
       <c r="Q142" t="s">
         <v>887</v>
       </c>
     </row>
-    <row r="143" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="143" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
         <v>858</v>
       </c>
       <c r="B143" t="s">
         <v>794</v>
       </c>
       <c r="C143" t="s">
         <v>888</v>
       </c>
       <c r="D143" t="s">
         <v>889</v>
       </c>
       <c r="F143" t="s">
         <v>287</v>
       </c>
       <c r="G143">
         <v>2021</v>
       </c>
       <c r="H143" t="s">
         <v>34</v>
       </c>
       <c r="I143" t="s">
         <v>25</v>
       </c>
       <c r="J143" t="s">
         <v>26</v>
       </c>
       <c r="K143" t="s">
         <v>890</v>
       </c>
       <c r="L143" t="s">
         <v>891</v>
       </c>
       <c r="M143" s="11">
         <v>20</v>
       </c>
       <c r="N143" t="s">
         <v>290</v>
       </c>
       <c r="O143" t="s">
         <v>19</v>
       </c>
       <c r="P143">
         <v>2021</v>
       </c>
       <c r="Q143" t="s">
         <v>892</v>
       </c>
     </row>
-    <row r="144" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="144" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
         <v>858</v>
       </c>
       <c r="B144" t="s">
         <v>19</v>
       </c>
       <c r="C144" t="s">
         <v>893</v>
       </c>
       <c r="D144" t="s">
         <v>894</v>
       </c>
       <c r="F144" t="s">
         <v>895</v>
       </c>
       <c r="G144">
         <v>2021</v>
       </c>
       <c r="H144" t="s">
         <v>34</v>
       </c>
       <c r="I144" t="s">
         <v>25</v>
       </c>
       <c r="J144" t="s">
         <v>26</v>
       </c>
       <c r="K144" t="s">
         <v>896</v>
       </c>
       <c r="L144" t="s">
         <v>897</v>
       </c>
       <c r="M144" s="11">
         <v>23</v>
       </c>
       <c r="N144" t="s">
         <v>326</v>
       </c>
       <c r="O144" t="s">
         <v>19</v>
       </c>
       <c r="P144">
         <v>2021</v>
       </c>
       <c r="Q144" t="s">
         <v>898</v>
       </c>
     </row>
-    <row r="145" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="145" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
         <v>858</v>
       </c>
       <c r="B145" t="s">
         <v>19</v>
       </c>
       <c r="C145" t="s">
         <v>899</v>
       </c>
       <c r="D145" t="s">
         <v>900</v>
       </c>
       <c r="F145" t="s">
         <v>453</v>
       </c>
       <c r="G145">
         <v>2021</v>
       </c>
       <c r="H145" t="s">
         <v>34</v>
       </c>
       <c r="I145" t="s">
         <v>25</v>
       </c>
       <c r="J145" t="s">
         <v>26</v>
       </c>
       <c r="K145" t="s">
         <v>901</v>
       </c>
       <c r="L145" t="s">
         <v>902</v>
       </c>
       <c r="M145" s="11">
         <v>20</v>
       </c>
       <c r="N145" t="s">
         <v>694</v>
       </c>
       <c r="O145" t="s">
         <v>19</v>
       </c>
       <c r="P145">
         <v>2021</v>
       </c>
       <c r="Q145" t="s">
         <v>903</v>
       </c>
     </row>
-    <row r="146" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="146" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
         <v>858</v>
       </c>
       <c r="B146" t="s">
         <v>19</v>
       </c>
       <c r="C146" t="s">
         <v>904</v>
       </c>
       <c r="D146" t="s">
         <v>905</v>
       </c>
       <c r="F146" t="s">
         <v>906</v>
       </c>
       <c r="G146">
         <v>2021</v>
       </c>
       <c r="H146" t="s">
         <v>34</v>
       </c>
       <c r="I146" t="s">
         <v>25</v>
       </c>
       <c r="J146" t="s">
         <v>26</v>
       </c>
       <c r="K146" t="s">
         <v>907</v>
       </c>
       <c r="L146" t="s">
         <v>908</v>
       </c>
       <c r="M146" s="11">
         <v>20</v>
       </c>
       <c r="N146" t="s">
         <v>909</v>
       </c>
       <c r="O146" t="s">
         <v>19</v>
       </c>
       <c r="P146">
         <v>2021</v>
       </c>
       <c r="Q146" t="s">
         <v>910</v>
       </c>
     </row>
-    <row r="147" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="147" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
         <v>911</v>
       </c>
       <c r="B147" t="s">
         <v>19</v>
       </c>
       <c r="C147" t="s">
         <v>912</v>
       </c>
       <c r="D147" t="s">
         <v>913</v>
       </c>
       <c r="F147" t="s">
         <v>617</v>
       </c>
       <c r="G147">
         <v>2020</v>
       </c>
       <c r="H147" t="s">
         <v>98</v>
       </c>
       <c r="I147" t="s">
         <v>25</v>
       </c>
       <c r="J147" t="s">
         <v>26</v>
       </c>
       <c r="K147" t="s">
         <v>914</v>
       </c>
       <c r="L147" t="s">
         <v>915</v>
       </c>
       <c r="M147" s="11">
         <v>38</v>
       </c>
       <c r="N147" t="s">
         <v>916</v>
       </c>
       <c r="O147" t="s">
         <v>19</v>
       </c>
       <c r="P147">
         <v>2020</v>
       </c>
       <c r="Q147" t="s">
         <v>917</v>
       </c>
     </row>
-    <row r="148" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="148" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
         <v>911</v>
       </c>
       <c r="B148" t="s">
         <v>19</v>
       </c>
       <c r="C148" t="s">
         <v>918</v>
       </c>
       <c r="D148" t="s">
         <v>919</v>
       </c>
       <c r="E148" t="s">
         <v>920</v>
       </c>
       <c r="F148" t="s">
         <v>505</v>
       </c>
       <c r="G148">
         <v>2020</v>
       </c>
       <c r="H148" t="s">
         <v>34</v>
       </c>
       <c r="I148" t="s">
@@ -12255,51 +12228,51 @@
       <c r="J148" t="s">
         <v>26</v>
       </c>
       <c r="K148" t="s">
         <v>921</v>
       </c>
       <c r="L148" t="s">
         <v>922</v>
       </c>
       <c r="M148" s="11">
         <v>34</v>
       </c>
       <c r="N148" t="s">
         <v>923</v>
       </c>
       <c r="O148" t="s">
         <v>19</v>
       </c>
       <c r="P148">
         <v>2020</v>
       </c>
       <c r="Q148" t="s">
         <v>924</v>
       </c>
     </row>
-    <row r="149" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="149" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
         <v>911</v>
       </c>
       <c r="B149" t="s">
         <v>19</v>
       </c>
       <c r="C149" t="s">
         <v>918</v>
       </c>
       <c r="D149" t="s">
         <v>919</v>
       </c>
       <c r="E149" t="s">
         <v>925</v>
       </c>
       <c r="F149" t="s">
         <v>505</v>
       </c>
       <c r="G149">
         <v>2020</v>
       </c>
       <c r="H149" t="s">
         <v>34</v>
       </c>
       <c r="I149" t="s">
@@ -12308,51 +12281,51 @@
       <c r="J149" t="s">
         <v>26</v>
       </c>
       <c r="K149" t="s">
         <v>926</v>
       </c>
       <c r="L149" t="s">
         <v>927</v>
       </c>
       <c r="M149" s="11">
         <v>35</v>
       </c>
       <c r="N149" t="s">
         <v>928</v>
       </c>
       <c r="O149" t="s">
         <v>19</v>
       </c>
       <c r="P149">
         <v>2020</v>
       </c>
       <c r="Q149" t="s">
         <v>929</v>
       </c>
     </row>
-    <row r="150" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="150" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
         <v>911</v>
       </c>
       <c r="B150" t="s">
         <v>19</v>
       </c>
       <c r="C150" t="s">
         <v>918</v>
       </c>
       <c r="D150" t="s">
         <v>919</v>
       </c>
       <c r="E150" t="s">
         <v>930</v>
       </c>
       <c r="F150" t="s">
         <v>505</v>
       </c>
       <c r="G150">
         <v>2020</v>
       </c>
       <c r="H150" t="s">
         <v>34</v>
       </c>
       <c r="I150" t="s">
@@ -12361,51 +12334,51 @@
       <c r="J150" t="s">
         <v>26</v>
       </c>
       <c r="K150" t="s">
         <v>931</v>
       </c>
       <c r="L150" t="s">
         <v>932</v>
       </c>
       <c r="M150" s="11">
         <v>38</v>
       </c>
       <c r="N150" t="s">
         <v>933</v>
       </c>
       <c r="O150" t="s">
         <v>19</v>
       </c>
       <c r="P150">
         <v>2020</v>
       </c>
       <c r="Q150" t="s">
         <v>934</v>
       </c>
     </row>
-    <row r="151" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="151" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
         <v>911</v>
       </c>
       <c r="B151" t="s">
         <v>19</v>
       </c>
       <c r="C151" t="s">
         <v>918</v>
       </c>
       <c r="D151" t="s">
         <v>919</v>
       </c>
       <c r="E151" t="s">
         <v>935</v>
       </c>
       <c r="F151" t="s">
         <v>505</v>
       </c>
       <c r="G151">
         <v>2020</v>
       </c>
       <c r="H151" t="s">
         <v>34</v>
       </c>
       <c r="I151" t="s">
@@ -12414,51 +12387,51 @@
       <c r="J151" t="s">
         <v>26</v>
       </c>
       <c r="K151" t="s">
         <v>936</v>
       </c>
       <c r="L151" t="s">
         <v>937</v>
       </c>
       <c r="M151" s="11">
         <v>36</v>
       </c>
       <c r="N151" t="s">
         <v>938</v>
       </c>
       <c r="O151" t="s">
         <v>19</v>
       </c>
       <c r="P151">
         <v>2020</v>
       </c>
       <c r="Q151" t="s">
         <v>939</v>
       </c>
     </row>
-    <row r="152" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="152" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
         <v>911</v>
       </c>
       <c r="B152" t="s">
         <v>19</v>
       </c>
       <c r="C152" t="s">
         <v>918</v>
       </c>
       <c r="D152" t="s">
         <v>919</v>
       </c>
       <c r="E152" t="s">
         <v>940</v>
       </c>
       <c r="F152" t="s">
         <v>505</v>
       </c>
       <c r="G152">
         <v>2020</v>
       </c>
       <c r="H152" t="s">
         <v>34</v>
       </c>
       <c r="I152" t="s">
@@ -12467,51 +12440,51 @@
       <c r="J152" t="s">
         <v>26</v>
       </c>
       <c r="K152" t="s">
         <v>941</v>
       </c>
       <c r="L152" t="s">
         <v>942</v>
       </c>
       <c r="M152" s="11">
         <v>37</v>
       </c>
       <c r="N152" t="s">
         <v>943</v>
       </c>
       <c r="O152" t="s">
         <v>19</v>
       </c>
       <c r="P152">
         <v>2020</v>
       </c>
       <c r="Q152" t="s">
         <v>944</v>
       </c>
     </row>
-    <row r="153" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="153" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
         <v>911</v>
       </c>
       <c r="B153" t="s">
         <v>19</v>
       </c>
       <c r="C153" t="s">
         <v>918</v>
       </c>
       <c r="D153" t="s">
         <v>919</v>
       </c>
       <c r="E153" t="s">
         <v>945</v>
       </c>
       <c r="F153" t="s">
         <v>505</v>
       </c>
       <c r="G153">
         <v>2020</v>
       </c>
       <c r="H153" t="s">
         <v>34</v>
       </c>
       <c r="I153" t="s">
@@ -12520,51 +12493,51 @@
       <c r="J153" t="s">
         <v>26</v>
       </c>
       <c r="K153" t="s">
         <v>946</v>
       </c>
       <c r="L153" t="s">
         <v>947</v>
       </c>
       <c r="M153" s="11">
         <v>37</v>
       </c>
       <c r="N153" t="s">
         <v>543</v>
       </c>
       <c r="O153" t="s">
         <v>19</v>
       </c>
       <c r="P153">
         <v>2020</v>
       </c>
       <c r="Q153" t="s">
         <v>948</v>
       </c>
     </row>
-    <row r="154" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="154" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
         <v>911</v>
       </c>
       <c r="B154" t="s">
         <v>19</v>
       </c>
       <c r="C154" t="s">
         <v>918</v>
       </c>
       <c r="D154" t="s">
         <v>919</v>
       </c>
       <c r="E154" t="s">
         <v>949</v>
       </c>
       <c r="F154" t="s">
         <v>505</v>
       </c>
       <c r="G154">
         <v>2020</v>
       </c>
       <c r="H154" t="s">
         <v>34</v>
       </c>
       <c r="I154" t="s">
@@ -12573,51 +12546,51 @@
       <c r="J154" t="s">
         <v>26</v>
       </c>
       <c r="K154" t="s">
         <v>950</v>
       </c>
       <c r="L154" t="s">
         <v>951</v>
       </c>
       <c r="M154" s="11">
         <v>37</v>
       </c>
       <c r="N154" t="s">
         <v>952</v>
       </c>
       <c r="O154" t="s">
         <v>19</v>
       </c>
       <c r="P154">
         <v>2020</v>
       </c>
       <c r="Q154" t="s">
         <v>953</v>
       </c>
     </row>
-    <row r="155" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="155" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
         <v>911</v>
       </c>
       <c r="B155" t="s">
         <v>19</v>
       </c>
       <c r="C155" t="s">
         <v>522</v>
       </c>
       <c r="D155" t="s">
         <v>523</v>
       </c>
       <c r="E155" t="s">
         <v>954</v>
       </c>
       <c r="F155" t="s">
         <v>223</v>
       </c>
       <c r="G155">
         <v>2020</v>
       </c>
       <c r="H155" t="s">
         <v>34</v>
       </c>
       <c r="I155" t="s">
@@ -12626,51 +12599,51 @@
       <c r="J155" t="s">
         <v>26</v>
       </c>
       <c r="K155" t="s">
         <v>955</v>
       </c>
       <c r="L155" t="s">
         <v>956</v>
       </c>
       <c r="M155" s="11">
         <v>20</v>
       </c>
       <c r="N155" t="s">
         <v>129</v>
       </c>
       <c r="O155" t="s">
         <v>19</v>
       </c>
       <c r="P155">
         <v>2020</v>
       </c>
       <c r="Q155" t="s">
         <v>957</v>
       </c>
     </row>
-    <row r="156" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="156" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
         <v>911</v>
       </c>
       <c r="B156" t="s">
         <v>19</v>
       </c>
       <c r="C156" t="s">
         <v>958</v>
       </c>
       <c r="D156" t="s">
         <v>959</v>
       </c>
       <c r="E156" t="s">
         <v>960</v>
       </c>
       <c r="F156" t="s">
         <v>189</v>
       </c>
       <c r="G156">
         <v>2020</v>
       </c>
       <c r="H156" t="s">
         <v>34</v>
       </c>
       <c r="I156" t="s">
@@ -12679,651 +12652,651 @@
       <c r="J156" t="s">
         <v>26</v>
       </c>
       <c r="K156" t="s">
         <v>961</v>
       </c>
       <c r="L156" t="s">
         <v>962</v>
       </c>
       <c r="M156" s="11">
         <v>23</v>
       </c>
       <c r="N156" t="s">
         <v>449</v>
       </c>
       <c r="O156" t="s">
         <v>19</v>
       </c>
       <c r="P156">
         <v>2020</v>
       </c>
       <c r="Q156" t="s">
         <v>963</v>
       </c>
     </row>
-    <row r="157" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="157" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
         <v>911</v>
       </c>
       <c r="B157" t="s">
         <v>19</v>
       </c>
       <c r="C157" t="s">
         <v>964</v>
       </c>
       <c r="D157" t="s">
         <v>965</v>
       </c>
       <c r="F157" t="s">
         <v>966</v>
       </c>
       <c r="G157">
         <v>2020</v>
       </c>
       <c r="H157" t="s">
         <v>34</v>
       </c>
       <c r="I157" t="s">
         <v>25</v>
       </c>
       <c r="J157" t="s">
         <v>26</v>
       </c>
       <c r="K157" t="s">
         <v>967</v>
       </c>
       <c r="L157" t="s">
         <v>968</v>
       </c>
       <c r="M157" s="11">
         <v>33</v>
       </c>
       <c r="N157" t="s">
         <v>185</v>
       </c>
       <c r="O157" t="s">
         <v>19</v>
       </c>
       <c r="P157">
         <v>2020</v>
       </c>
       <c r="Q157" t="s">
         <v>969</v>
       </c>
     </row>
-    <row r="158" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="158" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
         <v>911</v>
       </c>
       <c r="B158" t="s">
         <v>19</v>
       </c>
       <c r="C158" t="s">
         <v>970</v>
       </c>
       <c r="D158" t="s">
         <v>971</v>
       </c>
       <c r="F158" t="s">
         <v>972</v>
       </c>
       <c r="G158">
         <v>2020</v>
       </c>
       <c r="H158" t="s">
         <v>34</v>
       </c>
       <c r="I158" t="s">
         <v>25</v>
       </c>
       <c r="J158" t="s">
         <v>26</v>
       </c>
       <c r="K158" t="s">
         <v>973</v>
       </c>
       <c r="L158" t="s">
         <v>974</v>
       </c>
       <c r="M158" s="11">
         <v>20</v>
       </c>
       <c r="N158" t="s">
         <v>975</v>
       </c>
       <c r="O158" t="s">
         <v>19</v>
       </c>
       <c r="P158">
         <v>2020</v>
       </c>
       <c r="Q158" t="s">
         <v>976</v>
       </c>
     </row>
-    <row r="159" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="159" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
         <v>911</v>
       </c>
       <c r="B159" t="s">
         <v>19</v>
       </c>
       <c r="C159" t="s">
         <v>977</v>
       </c>
       <c r="D159" t="s">
         <v>978</v>
       </c>
       <c r="F159" t="s">
         <v>979</v>
       </c>
       <c r="G159">
         <v>2020</v>
       </c>
       <c r="H159" t="s">
         <v>34</v>
       </c>
       <c r="I159" t="s">
         <v>25</v>
       </c>
       <c r="J159" t="s">
         <v>26</v>
       </c>
       <c r="K159" t="s">
         <v>980</v>
       </c>
       <c r="L159" t="s">
         <v>981</v>
       </c>
       <c r="M159" s="11">
         <v>20</v>
       </c>
       <c r="N159" t="s">
         <v>151</v>
       </c>
       <c r="O159" t="s">
         <v>19</v>
       </c>
       <c r="P159">
         <v>2020</v>
       </c>
       <c r="Q159" t="s">
         <v>982</v>
       </c>
     </row>
-    <row r="160" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="160" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
         <v>911</v>
       </c>
       <c r="B160" t="s">
         <v>19</v>
       </c>
       <c r="C160" t="s">
         <v>983</v>
       </c>
       <c r="D160" t="s">
         <v>984</v>
       </c>
       <c r="F160" t="s">
         <v>466</v>
       </c>
       <c r="G160">
         <v>2021</v>
       </c>
       <c r="H160" t="s">
         <v>34</v>
       </c>
       <c r="I160" t="s">
         <v>25</v>
       </c>
       <c r="J160" t="s">
         <v>26</v>
       </c>
       <c r="K160" t="s">
         <v>985</v>
       </c>
       <c r="L160" t="s">
         <v>986</v>
       </c>
       <c r="M160" s="11">
         <v>26</v>
       </c>
       <c r="N160" t="s">
         <v>185</v>
       </c>
       <c r="O160" t="s">
         <v>19</v>
       </c>
       <c r="P160">
         <v>2021</v>
       </c>
       <c r="Q160" t="s">
         <v>987</v>
       </c>
     </row>
-    <row r="161" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="161" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
         <v>911</v>
       </c>
       <c r="B161" t="s">
         <v>19</v>
       </c>
       <c r="C161" t="s">
         <v>988</v>
       </c>
       <c r="D161" t="s">
         <v>989</v>
       </c>
       <c r="F161" t="s">
         <v>990</v>
       </c>
       <c r="G161">
         <v>2021</v>
       </c>
       <c r="H161" t="s">
         <v>34</v>
       </c>
       <c r="I161" t="s">
         <v>25</v>
       </c>
       <c r="J161" t="s">
         <v>26</v>
       </c>
       <c r="K161" t="s">
         <v>991</v>
       </c>
       <c r="L161" t="s">
         <v>992</v>
       </c>
       <c r="M161" s="11">
         <v>20</v>
       </c>
       <c r="N161" t="s">
         <v>606</v>
       </c>
       <c r="O161" t="s">
         <v>19</v>
       </c>
       <c r="P161">
         <v>2021</v>
       </c>
       <c r="Q161" t="s">
         <v>993</v>
       </c>
     </row>
-    <row r="162" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="162" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
         <v>911</v>
       </c>
       <c r="B162" t="s">
         <v>19</v>
       </c>
       <c r="C162" t="s">
         <v>994</v>
       </c>
       <c r="D162" t="s">
         <v>995</v>
       </c>
       <c r="F162" t="s">
         <v>746</v>
       </c>
       <c r="G162">
         <v>2020</v>
       </c>
       <c r="H162" t="s">
         <v>34</v>
       </c>
       <c r="I162" t="s">
         <v>25</v>
       </c>
       <c r="J162" t="s">
         <v>26</v>
       </c>
       <c r="K162" t="s">
         <v>996</v>
       </c>
       <c r="L162" t="s">
         <v>997</v>
       </c>
       <c r="M162" s="11">
         <v>20</v>
       </c>
       <c r="N162" t="s">
         <v>998</v>
       </c>
       <c r="O162" t="s">
         <v>19</v>
       </c>
       <c r="P162">
         <v>2021</v>
       </c>
       <c r="Q162" t="s">
         <v>999</v>
       </c>
     </row>
-    <row r="163" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="163" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
         <v>911</v>
       </c>
       <c r="B163" t="s">
         <v>19</v>
       </c>
       <c r="C163" t="s">
         <v>1000</v>
       </c>
       <c r="D163" t="s">
         <v>1001</v>
       </c>
       <c r="F163" t="s">
         <v>1002</v>
       </c>
       <c r="G163">
         <v>2021</v>
       </c>
       <c r="H163" t="s">
         <v>34</v>
       </c>
       <c r="I163" t="s">
         <v>25</v>
       </c>
       <c r="J163" t="s">
         <v>26</v>
       </c>
       <c r="K163" t="s">
         <v>1003</v>
       </c>
       <c r="L163" t="s">
         <v>1004</v>
       </c>
       <c r="M163" s="11">
         <v>20</v>
       </c>
       <c r="N163" t="s">
         <v>1005</v>
       </c>
       <c r="O163" t="s">
         <v>19</v>
       </c>
       <c r="P163">
         <v>2021</v>
       </c>
       <c r="Q163" t="s">
         <v>1006</v>
       </c>
     </row>
-    <row r="164" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="164" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
         <v>911</v>
       </c>
       <c r="B164" t="s">
         <v>19</v>
       </c>
       <c r="C164" t="s">
         <v>1007</v>
       </c>
       <c r="D164" t="s">
         <v>1008</v>
       </c>
       <c r="F164" t="s">
         <v>1009</v>
       </c>
       <c r="G164">
         <v>2021</v>
       </c>
       <c r="H164" t="s">
         <v>83</v>
       </c>
       <c r="I164" t="s">
         <v>25</v>
       </c>
       <c r="J164" t="s">
         <v>26</v>
       </c>
       <c r="K164" t="s">
         <v>1010</v>
       </c>
       <c r="L164" t="s">
         <v>1011</v>
       </c>
       <c r="M164" s="11">
         <v>20</v>
       </c>
       <c r="N164" t="s">
         <v>1012</v>
       </c>
       <c r="O164" t="s">
         <v>19</v>
       </c>
       <c r="P164">
         <v>2021</v>
       </c>
       <c r="Q164" t="s">
         <v>1013</v>
       </c>
     </row>
-    <row r="165" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="165" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
         <v>911</v>
       </c>
       <c r="B165" t="s">
         <v>19</v>
       </c>
       <c r="C165" t="s">
         <v>1014</v>
       </c>
       <c r="D165" t="s">
         <v>1015</v>
       </c>
       <c r="F165" t="s">
         <v>1016</v>
       </c>
       <c r="G165">
         <v>2021</v>
       </c>
       <c r="H165" t="s">
         <v>34</v>
       </c>
       <c r="I165" t="s">
         <v>25</v>
       </c>
       <c r="J165" t="s">
         <v>26</v>
       </c>
       <c r="K165" t="s">
         <v>1017</v>
       </c>
       <c r="L165" t="s">
         <v>1018</v>
       </c>
       <c r="M165" s="11">
         <v>20</v>
       </c>
       <c r="N165" t="s">
         <v>1019</v>
       </c>
       <c r="O165" t="s">
         <v>19</v>
       </c>
       <c r="P165">
         <v>2021</v>
       </c>
       <c r="Q165" t="s">
         <v>1020</v>
       </c>
     </row>
-    <row r="166" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="166" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
         <v>911</v>
       </c>
       <c r="B166" t="s">
         <v>19</v>
       </c>
       <c r="C166" t="s">
         <v>1021</v>
       </c>
       <c r="D166" t="s">
         <v>1022</v>
       </c>
       <c r="F166" t="s">
         <v>472</v>
       </c>
       <c r="G166">
         <v>2021</v>
       </c>
       <c r="H166" t="s">
         <v>34</v>
       </c>
       <c r="I166" t="s">
         <v>25</v>
       </c>
       <c r="J166" t="s">
         <v>26</v>
       </c>
       <c r="K166" t="s">
         <v>1023</v>
       </c>
       <c r="L166" t="s">
         <v>1024</v>
       </c>
       <c r="M166" s="11">
         <v>20</v>
       </c>
       <c r="N166" t="s">
         <v>606</v>
       </c>
       <c r="O166" t="s">
         <v>19</v>
       </c>
       <c r="P166">
         <v>2021</v>
       </c>
       <c r="Q166" t="s">
         <v>1025</v>
       </c>
     </row>
-    <row r="167" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="167" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
         <v>911</v>
       </c>
       <c r="B167" t="s">
         <v>1026</v>
       </c>
       <c r="C167" t="s">
         <v>1027</v>
       </c>
       <c r="D167" t="s">
         <v>1028</v>
       </c>
       <c r="F167" t="s">
         <v>1029</v>
       </c>
       <c r="G167">
         <v>2021</v>
       </c>
       <c r="H167" t="s">
         <v>34</v>
       </c>
       <c r="I167" t="s">
         <v>25</v>
       </c>
       <c r="J167" t="s">
         <v>26</v>
       </c>
       <c r="K167" t="s">
         <v>1030</v>
       </c>
       <c r="L167" t="s">
         <v>1031</v>
       </c>
       <c r="M167" s="11">
         <v>20</v>
       </c>
       <c r="N167" t="s">
         <v>1032</v>
       </c>
       <c r="O167" t="s">
         <v>19</v>
       </c>
       <c r="P167">
         <v>2021</v>
       </c>
       <c r="Q167" t="s">
         <v>1033</v>
       </c>
     </row>
-    <row r="168" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="168" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
         <v>911</v>
       </c>
       <c r="B168" t="s">
         <v>19</v>
       </c>
       <c r="C168" t="s">
         <v>1034</v>
       </c>
       <c r="D168" t="s">
         <v>1035</v>
       </c>
       <c r="F168" t="s">
         <v>1036</v>
       </c>
       <c r="G168">
         <v>2021</v>
       </c>
       <c r="H168" t="s">
         <v>98</v>
       </c>
       <c r="I168" t="s">
         <v>25</v>
       </c>
       <c r="J168" t="s">
         <v>26</v>
       </c>
       <c r="K168" t="s">
         <v>1037</v>
       </c>
       <c r="L168" t="s">
         <v>1038</v>
       </c>
       <c r="M168" s="11">
         <v>20</v>
       </c>
       <c r="N168" t="s">
         <v>1039</v>
       </c>
       <c r="O168" t="s">
         <v>19</v>
       </c>
       <c r="P168">
         <v>2021</v>
       </c>
       <c r="Q168" t="s">
         <v>1040</v>
       </c>
     </row>
-    <row r="169" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="169" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
         <v>1041</v>
       </c>
       <c r="B169" t="s">
         <v>19</v>
       </c>
       <c r="C169" t="s">
         <v>1042</v>
       </c>
       <c r="D169" t="s">
         <v>1043</v>
       </c>
       <c r="E169" t="s">
         <v>1044</v>
       </c>
       <c r="F169" t="s">
         <v>617</v>
       </c>
       <c r="G169">
         <v>2020</v>
       </c>
       <c r="H169" t="s">
         <v>98</v>
       </c>
       <c r="I169" t="s">
@@ -13332,601 +13305,601 @@
       <c r="J169" t="s">
         <v>26</v>
       </c>
       <c r="K169" t="s">
         <v>1045</v>
       </c>
       <c r="L169" t="s">
         <v>1046</v>
       </c>
       <c r="M169" s="11">
         <v>38</v>
       </c>
       <c r="N169" t="s">
         <v>129</v>
       </c>
       <c r="O169" t="s">
         <v>19</v>
       </c>
       <c r="P169">
         <v>2020</v>
       </c>
       <c r="Q169" t="s">
         <v>1047</v>
       </c>
     </row>
-    <row r="170" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="170" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
         <v>1041</v>
       </c>
       <c r="B170" t="s">
         <v>19</v>
       </c>
       <c r="C170" t="s">
         <v>1048</v>
       </c>
       <c r="D170" t="s">
         <v>1049</v>
       </c>
       <c r="F170" t="s">
         <v>1050</v>
       </c>
       <c r="G170">
         <v>2020</v>
       </c>
       <c r="H170" t="s">
         <v>98</v>
       </c>
       <c r="I170" t="s">
         <v>25</v>
       </c>
       <c r="J170" t="s">
         <v>26</v>
       </c>
       <c r="K170" t="s">
         <v>1051</v>
       </c>
       <c r="L170" t="s">
         <v>1052</v>
       </c>
       <c r="M170" s="11">
         <v>20</v>
       </c>
       <c r="N170" t="s">
         <v>706</v>
       </c>
       <c r="O170" t="s">
         <v>19</v>
       </c>
       <c r="P170">
         <v>2020</v>
       </c>
       <c r="Q170" t="s">
         <v>1053</v>
       </c>
     </row>
-    <row r="171" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="171" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
         <v>1041</v>
       </c>
       <c r="B171" t="s">
         <v>19</v>
       </c>
       <c r="C171" t="s">
         <v>1054</v>
       </c>
       <c r="D171" t="s">
         <v>1055</v>
       </c>
       <c r="F171" t="s">
         <v>453</v>
       </c>
       <c r="G171">
         <v>2020</v>
       </c>
       <c r="H171" t="s">
         <v>34</v>
       </c>
       <c r="I171" t="s">
         <v>25</v>
       </c>
       <c r="J171" t="s">
         <v>26</v>
       </c>
       <c r="K171" t="s">
         <v>1056</v>
       </c>
       <c r="L171" t="s">
         <v>1057</v>
       </c>
       <c r="M171" s="11">
         <v>20</v>
       </c>
       <c r="N171" t="s">
         <v>1058</v>
       </c>
       <c r="O171" t="s">
         <v>19</v>
       </c>
       <c r="P171">
         <v>2020</v>
       </c>
       <c r="Q171" t="s">
         <v>1059</v>
       </c>
     </row>
-    <row r="172" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="172" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
         <v>1041</v>
       </c>
       <c r="B172" t="s">
         <v>19</v>
       </c>
       <c r="C172" t="s">
         <v>1060</v>
       </c>
       <c r="D172" t="s">
         <v>1061</v>
       </c>
       <c r="F172" t="s">
         <v>646</v>
       </c>
       <c r="G172">
         <v>2020</v>
       </c>
       <c r="H172" t="s">
         <v>34</v>
       </c>
       <c r="I172" t="s">
         <v>25</v>
       </c>
       <c r="J172" t="s">
         <v>26</v>
       </c>
       <c r="K172" t="s">
         <v>1062</v>
       </c>
       <c r="L172" t="s">
         <v>1063</v>
       </c>
       <c r="M172" s="11">
         <v>33</v>
       </c>
       <c r="N172" t="s">
         <v>649</v>
       </c>
       <c r="O172" t="s">
         <v>19</v>
       </c>
       <c r="P172">
         <v>2020</v>
       </c>
       <c r="Q172" t="s">
         <v>1064</v>
       </c>
     </row>
-    <row r="173" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="173" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
         <v>1041</v>
       </c>
       <c r="B173" t="s">
         <v>19</v>
       </c>
       <c r="C173" t="s">
         <v>1065</v>
       </c>
       <c r="D173" t="s">
         <v>1066</v>
       </c>
       <c r="F173" t="s">
         <v>112</v>
       </c>
       <c r="G173">
         <v>2020</v>
       </c>
       <c r="H173" t="s">
         <v>83</v>
       </c>
       <c r="I173" t="s">
         <v>25</v>
       </c>
       <c r="J173" t="s">
         <v>26</v>
       </c>
       <c r="K173" t="s">
         <v>1067</v>
       </c>
       <c r="L173" t="s">
         <v>1068</v>
       </c>
       <c r="M173" s="11">
         <v>20</v>
       </c>
       <c r="N173" t="s">
         <v>449</v>
       </c>
       <c r="O173" t="s">
         <v>19</v>
       </c>
       <c r="P173">
         <v>2020</v>
       </c>
       <c r="Q173" t="s">
         <v>1069</v>
       </c>
     </row>
-    <row r="174" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="174" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
         <v>1041</v>
       </c>
       <c r="B174" t="s">
         <v>19</v>
       </c>
       <c r="C174" t="s">
         <v>1070</v>
       </c>
       <c r="D174" t="s">
         <v>1071</v>
       </c>
       <c r="F174" t="s">
         <v>1072</v>
       </c>
       <c r="G174">
         <v>2020</v>
       </c>
       <c r="H174" t="s">
         <v>98</v>
       </c>
       <c r="I174" t="s">
         <v>25</v>
       </c>
       <c r="J174" t="s">
         <v>26</v>
       </c>
       <c r="K174" t="s">
         <v>1073</v>
       </c>
       <c r="L174" t="s">
         <v>1074</v>
       </c>
       <c r="M174" s="11">
         <v>20</v>
       </c>
       <c r="N174" t="s">
         <v>37</v>
       </c>
       <c r="O174" t="s">
         <v>19</v>
       </c>
       <c r="P174">
         <v>2020</v>
       </c>
       <c r="Q174" t="s">
         <v>1075</v>
       </c>
     </row>
-    <row r="175" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="175" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
         <v>1041</v>
       </c>
       <c r="B175" t="s">
         <v>19</v>
       </c>
       <c r="C175" t="s">
         <v>1076</v>
       </c>
       <c r="D175" t="s">
         <v>1077</v>
       </c>
       <c r="F175" t="s">
         <v>1078</v>
       </c>
       <c r="G175">
         <v>2020</v>
       </c>
       <c r="H175" t="s">
         <v>34</v>
       </c>
       <c r="I175" t="s">
         <v>25</v>
       </c>
       <c r="J175" t="s">
         <v>26</v>
       </c>
       <c r="K175" t="s">
         <v>1079</v>
       </c>
       <c r="L175" t="s">
         <v>1080</v>
       </c>
       <c r="M175" s="11">
         <v>20</v>
       </c>
       <c r="N175" t="s">
         <v>185</v>
       </c>
       <c r="O175" t="s">
         <v>19</v>
       </c>
       <c r="P175">
         <v>2020</v>
       </c>
       <c r="Q175" t="s">
         <v>1081</v>
       </c>
     </row>
-    <row r="176" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="176" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
         <v>1041</v>
       </c>
       <c r="B176" t="s">
         <v>19</v>
       </c>
       <c r="C176" t="s">
         <v>1082</v>
       </c>
       <c r="D176" t="s">
         <v>1083</v>
       </c>
       <c r="F176" t="s">
         <v>168</v>
       </c>
       <c r="G176">
         <v>2020</v>
       </c>
       <c r="H176" t="s">
         <v>83</v>
       </c>
       <c r="I176" t="s">
         <v>25</v>
       </c>
       <c r="J176" t="s">
         <v>26</v>
       </c>
       <c r="K176" t="s">
         <v>1084</v>
       </c>
       <c r="L176" t="s">
         <v>1085</v>
       </c>
       <c r="M176" s="11">
         <v>27</v>
       </c>
       <c r="N176" t="s">
         <v>844</v>
       </c>
       <c r="O176" t="s">
         <v>19</v>
       </c>
       <c r="P176">
         <v>2020</v>
       </c>
       <c r="Q176" t="s">
         <v>1086</v>
       </c>
     </row>
-    <row r="177" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="177" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
         <v>1041</v>
       </c>
       <c r="B177" t="s">
         <v>19</v>
       </c>
       <c r="C177" t="s">
         <v>265</v>
       </c>
       <c r="D177" t="s">
         <v>266</v>
       </c>
       <c r="F177" t="s">
         <v>267</v>
       </c>
       <c r="G177">
         <v>2020</v>
       </c>
       <c r="H177" t="s">
         <v>34</v>
       </c>
       <c r="I177" t="s">
         <v>25</v>
       </c>
       <c r="J177" t="s">
         <v>26</v>
       </c>
       <c r="K177" t="s">
         <v>1087</v>
       </c>
       <c r="L177" t="s">
         <v>1088</v>
       </c>
       <c r="M177" s="11">
         <v>20</v>
       </c>
       <c r="N177" t="s">
         <v>1089</v>
       </c>
       <c r="O177" t="s">
         <v>19</v>
       </c>
       <c r="P177">
         <v>2020</v>
       </c>
       <c r="Q177" t="s">
         <v>1090</v>
       </c>
     </row>
-    <row r="178" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="178" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
         <v>1041</v>
       </c>
       <c r="B178" t="s">
         <v>19</v>
       </c>
       <c r="C178" t="s">
         <v>1091</v>
       </c>
       <c r="D178" t="s">
         <v>1092</v>
       </c>
       <c r="F178" t="s">
         <v>466</v>
       </c>
       <c r="G178">
         <v>2020</v>
       </c>
       <c r="H178" t="s">
         <v>34</v>
       </c>
       <c r="I178" t="s">
         <v>25</v>
       </c>
       <c r="J178" t="s">
         <v>26</v>
       </c>
       <c r="K178" t="s">
         <v>1093</v>
       </c>
       <c r="L178" t="s">
         <v>1094</v>
       </c>
       <c r="M178" s="11">
         <v>20</v>
       </c>
       <c r="N178" t="s">
         <v>185</v>
       </c>
       <c r="O178" t="s">
         <v>19</v>
       </c>
       <c r="P178">
         <v>2020</v>
       </c>
       <c r="Q178" t="s">
         <v>1095</v>
       </c>
     </row>
-    <row r="179" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="179" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
         <v>1041</v>
       </c>
       <c r="B179" t="s">
         <v>19</v>
       </c>
       <c r="C179" t="s">
         <v>1096</v>
       </c>
       <c r="D179" t="s">
         <v>1097</v>
       </c>
       <c r="F179" t="s">
         <v>1098</v>
       </c>
       <c r="G179">
         <v>2020</v>
       </c>
       <c r="H179" t="s">
         <v>98</v>
       </c>
       <c r="I179" t="s">
         <v>25</v>
       </c>
       <c r="J179" t="s">
         <v>26</v>
       </c>
       <c r="K179" t="s">
         <v>1099</v>
       </c>
       <c r="L179" t="s">
         <v>1100</v>
       </c>
       <c r="M179" s="11">
         <v>20</v>
       </c>
       <c r="N179" t="s">
         <v>185</v>
       </c>
       <c r="O179" t="s">
         <v>19</v>
       </c>
       <c r="P179">
         <v>2020</v>
       </c>
       <c r="Q179" t="s">
         <v>1101</v>
       </c>
     </row>
-    <row r="180" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="180" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
         <v>1041</v>
       </c>
       <c r="B180" t="s">
         <v>19</v>
       </c>
       <c r="C180" t="s">
         <v>1102</v>
       </c>
       <c r="D180" t="s">
         <v>1103</v>
       </c>
       <c r="F180" t="s">
         <v>1104</v>
       </c>
       <c r="G180">
         <v>2020</v>
       </c>
       <c r="H180" t="s">
         <v>34</v>
       </c>
       <c r="I180" t="s">
         <v>25</v>
       </c>
       <c r="J180" t="s">
         <v>26</v>
       </c>
       <c r="K180" t="s">
         <v>1105</v>
       </c>
       <c r="L180" t="s">
         <v>1106</v>
       </c>
       <c r="M180" s="11">
         <v>20</v>
       </c>
       <c r="N180" t="s">
         <v>401</v>
       </c>
       <c r="O180" t="s">
         <v>19</v>
       </c>
       <c r="P180">
         <v>2020</v>
       </c>
       <c r="Q180" t="s">
         <v>1107</v>
       </c>
     </row>
-    <row r="181" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="181" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
         <v>1041</v>
       </c>
       <c r="B181" t="s">
         <v>1108</v>
       </c>
       <c r="C181" t="s">
         <v>1109</v>
       </c>
       <c r="D181" t="s">
         <v>1110</v>
       </c>
       <c r="E181" t="s">
         <v>1111</v>
       </c>
       <c r="F181" t="s">
         <v>1112</v>
       </c>
       <c r="G181">
         <v>2020</v>
       </c>
       <c r="H181" t="s">
         <v>34</v>
       </c>
       <c r="I181" t="s">
@@ -13935,251 +13908,251 @@
       <c r="J181" t="s">
         <v>26</v>
       </c>
       <c r="K181" t="s">
         <v>1113</v>
       </c>
       <c r="L181" t="s">
         <v>1114</v>
       </c>
       <c r="M181" s="11">
         <v>26</v>
       </c>
       <c r="N181" t="s">
         <v>1012</v>
       </c>
       <c r="O181" t="s">
         <v>19</v>
       </c>
       <c r="P181">
         <v>2020</v>
       </c>
       <c r="Q181" t="s">
         <v>1115</v>
       </c>
     </row>
-    <row r="182" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="182" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
         <v>1041</v>
       </c>
       <c r="B182" t="s">
         <v>19</v>
       </c>
       <c r="C182" t="s">
         <v>1116</v>
       </c>
       <c r="D182" t="s">
         <v>1117</v>
       </c>
       <c r="F182" t="s">
         <v>1118</v>
       </c>
       <c r="G182">
         <v>2020</v>
       </c>
       <c r="H182" t="s">
         <v>34</v>
       </c>
       <c r="I182" t="s">
         <v>25</v>
       </c>
       <c r="J182" t="s">
         <v>26</v>
       </c>
       <c r="K182" t="s">
         <v>1119</v>
       </c>
       <c r="L182" t="s">
         <v>1120</v>
       </c>
       <c r="M182" s="11">
         <v>20</v>
       </c>
       <c r="N182" t="s">
         <v>1121</v>
       </c>
       <c r="O182" t="s">
         <v>19</v>
       </c>
       <c r="P182">
         <v>2020</v>
       </c>
       <c r="Q182" t="s">
         <v>1122</v>
       </c>
     </row>
-    <row r="183" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="183" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
         <v>1041</v>
       </c>
       <c r="B183" t="s">
         <v>19</v>
       </c>
       <c r="C183" t="s">
         <v>1123</v>
       </c>
       <c r="D183" t="s">
         <v>1124</v>
       </c>
       <c r="F183" t="s">
         <v>189</v>
       </c>
       <c r="G183">
         <v>2020</v>
       </c>
       <c r="H183" t="s">
         <v>34</v>
       </c>
       <c r="I183" t="s">
         <v>25</v>
       </c>
       <c r="J183" t="s">
         <v>26</v>
       </c>
       <c r="K183" t="s">
         <v>1125</v>
       </c>
       <c r="L183" t="s">
         <v>1126</v>
       </c>
       <c r="M183" s="11">
         <v>20</v>
       </c>
       <c r="N183" t="s">
         <v>449</v>
       </c>
       <c r="O183" t="s">
         <v>19</v>
       </c>
       <c r="P183">
         <v>2020</v>
       </c>
       <c r="Q183" t="s">
         <v>1127</v>
       </c>
     </row>
-    <row r="184" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="184" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
         <v>1041</v>
       </c>
       <c r="B184" t="s">
         <v>19</v>
       </c>
       <c r="C184" t="s">
         <v>1128</v>
       </c>
       <c r="D184" t="s">
         <v>1129</v>
       </c>
       <c r="F184" t="s">
         <v>1130</v>
       </c>
       <c r="G184">
         <v>2020</v>
       </c>
       <c r="H184" t="s">
         <v>83</v>
       </c>
       <c r="I184" t="s">
         <v>25</v>
       </c>
       <c r="J184" t="s">
         <v>26</v>
       </c>
       <c r="K184" t="s">
         <v>1131</v>
       </c>
       <c r="L184" t="s">
         <v>1132</v>
       </c>
       <c r="M184" s="11">
         <v>20</v>
       </c>
       <c r="N184" t="s">
         <v>1133</v>
       </c>
       <c r="O184" t="s">
         <v>19</v>
       </c>
       <c r="P184">
         <v>2020</v>
       </c>
       <c r="Q184" t="s">
         <v>1134</v>
       </c>
     </row>
-    <row r="185" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="185" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
         <v>1041</v>
       </c>
       <c r="B185" t="s">
         <v>19</v>
       </c>
       <c r="C185" t="s">
         <v>1135</v>
       </c>
       <c r="D185" t="s">
         <v>1136</v>
       </c>
       <c r="F185" t="s">
         <v>1130</v>
       </c>
       <c r="G185">
         <v>2020</v>
       </c>
       <c r="H185" t="s">
         <v>83</v>
       </c>
       <c r="I185" t="s">
         <v>25</v>
       </c>
       <c r="J185" t="s">
         <v>26</v>
       </c>
       <c r="K185" t="s">
         <v>1137</v>
       </c>
       <c r="L185" t="s">
         <v>1138</v>
       </c>
       <c r="M185" s="11">
         <v>20</v>
       </c>
       <c r="N185" t="s">
         <v>1133</v>
       </c>
       <c r="O185" t="s">
         <v>19</v>
       </c>
       <c r="P185">
         <v>2020</v>
       </c>
       <c r="Q185" t="s">
         <v>1139</v>
       </c>
     </row>
-    <row r="186" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="186" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
         <v>1140</v>
       </c>
       <c r="B186" t="s">
         <v>19</v>
       </c>
       <c r="C186" t="s">
         <v>958</v>
       </c>
       <c r="D186" t="s">
         <v>959</v>
       </c>
       <c r="E186" t="s">
         <v>1141</v>
       </c>
       <c r="F186" t="s">
         <v>189</v>
       </c>
       <c r="G186">
         <v>2019</v>
       </c>
       <c r="H186" t="s">
         <v>34</v>
       </c>
       <c r="I186" t="s">
@@ -14188,451 +14161,451 @@
       <c r="J186" t="s">
         <v>26</v>
       </c>
       <c r="K186" t="s">
         <v>1142</v>
       </c>
       <c r="L186" t="s">
         <v>1143</v>
       </c>
       <c r="M186" s="11">
         <v>30</v>
       </c>
       <c r="N186" t="s">
         <v>449</v>
       </c>
       <c r="O186" t="s">
         <v>19</v>
       </c>
       <c r="P186">
         <v>2019</v>
       </c>
       <c r="Q186" t="s">
         <v>1144</v>
       </c>
     </row>
-    <row r="187" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="187" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
         <v>1140</v>
       </c>
       <c r="B187" t="s">
         <v>19</v>
       </c>
       <c r="C187" t="s">
         <v>1145</v>
       </c>
       <c r="D187" t="s">
         <v>1146</v>
       </c>
       <c r="F187" t="s">
         <v>453</v>
       </c>
       <c r="G187">
         <v>2019</v>
       </c>
       <c r="H187" t="s">
         <v>34</v>
       </c>
       <c r="I187" t="s">
         <v>25</v>
       </c>
       <c r="J187" t="s">
         <v>26</v>
       </c>
       <c r="K187" t="s">
         <v>1147</v>
       </c>
       <c r="L187" t="s">
         <v>1148</v>
       </c>
       <c r="M187" s="11">
         <v>20</v>
       </c>
       <c r="N187" t="s">
         <v>694</v>
       </c>
       <c r="O187" t="s">
         <v>19</v>
       </c>
       <c r="P187">
         <v>2019</v>
       </c>
       <c r="Q187" t="s">
         <v>1149</v>
       </c>
     </row>
-    <row r="188" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="188" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
         <v>1140</v>
       </c>
       <c r="B188" t="s">
         <v>1150</v>
       </c>
       <c r="C188" t="s">
         <v>1151</v>
       </c>
       <c r="D188" t="s">
         <v>1152</v>
       </c>
       <c r="F188" t="s">
         <v>248</v>
       </c>
       <c r="G188">
         <v>2019</v>
       </c>
       <c r="H188" t="s">
         <v>34</v>
       </c>
       <c r="I188" t="s">
         <v>25</v>
       </c>
       <c r="J188" t="s">
         <v>26</v>
       </c>
       <c r="K188" t="s">
         <v>1153</v>
       </c>
       <c r="L188" t="s">
         <v>1154</v>
       </c>
       <c r="M188" s="11">
         <v>20</v>
       </c>
       <c r="N188" t="s">
         <v>1155</v>
       </c>
       <c r="O188" t="s">
         <v>19</v>
       </c>
       <c r="P188">
         <v>2019</v>
       </c>
       <c r="Q188" t="s">
         <v>1156</v>
       </c>
     </row>
-    <row r="189" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="189" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
         <v>1140</v>
       </c>
       <c r="B189" t="s">
         <v>19</v>
       </c>
       <c r="C189" t="s">
         <v>1157</v>
       </c>
       <c r="D189" t="s">
         <v>1158</v>
       </c>
       <c r="F189" t="s">
         <v>1159</v>
       </c>
       <c r="G189">
         <v>2019</v>
       </c>
       <c r="H189" t="s">
         <v>34</v>
       </c>
       <c r="I189" t="s">
         <v>25</v>
       </c>
       <c r="J189" t="s">
         <v>26</v>
       </c>
       <c r="K189" t="s">
         <v>1160</v>
       </c>
       <c r="L189" t="s">
         <v>1161</v>
       </c>
       <c r="M189" s="11">
         <v>43</v>
       </c>
       <c r="N189" t="s">
         <v>1162</v>
       </c>
       <c r="O189" t="s">
         <v>19</v>
       </c>
       <c r="P189">
         <v>2019</v>
       </c>
       <c r="Q189" t="s">
         <v>1163</v>
       </c>
     </row>
-    <row r="190" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="190" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
         <v>1140</v>
       </c>
       <c r="B190" t="s">
         <v>19</v>
       </c>
       <c r="C190" t="s">
         <v>1164</v>
       </c>
       <c r="D190" t="s">
         <v>1165</v>
       </c>
       <c r="F190" t="s">
         <v>466</v>
       </c>
       <c r="G190">
         <v>2019</v>
       </c>
       <c r="H190" t="s">
         <v>34</v>
       </c>
       <c r="I190" t="s">
         <v>25</v>
       </c>
       <c r="J190" t="s">
         <v>26</v>
       </c>
       <c r="K190" t="s">
         <v>1166</v>
       </c>
       <c r="L190" t="s">
         <v>1167</v>
       </c>
       <c r="M190" s="11">
         <v>20</v>
       </c>
       <c r="N190" t="s">
         <v>185</v>
       </c>
       <c r="O190" t="s">
         <v>19</v>
       </c>
       <c r="P190">
         <v>2019</v>
       </c>
       <c r="Q190" t="s">
         <v>1168</v>
       </c>
     </row>
-    <row r="191" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="191" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
         <v>1140</v>
       </c>
       <c r="B191" t="s">
         <v>19</v>
       </c>
       <c r="C191" t="s">
         <v>1169</v>
       </c>
       <c r="D191" t="s">
         <v>1170</v>
       </c>
       <c r="F191" t="s">
         <v>1171</v>
       </c>
       <c r="G191">
         <v>2019</v>
       </c>
       <c r="H191" t="s">
         <v>34</v>
       </c>
       <c r="I191" t="s">
         <v>25</v>
       </c>
       <c r="J191" t="s">
         <v>26</v>
       </c>
       <c r="K191" t="s">
         <v>1172</v>
       </c>
       <c r="L191" t="s">
         <v>1173</v>
       </c>
       <c r="M191" s="11">
         <v>26</v>
       </c>
       <c r="N191" t="s">
         <v>1174</v>
       </c>
       <c r="O191" t="s">
         <v>19</v>
       </c>
       <c r="P191">
         <v>2019</v>
       </c>
       <c r="Q191" t="s">
         <v>1175</v>
       </c>
     </row>
-    <row r="192" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="192" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
         <v>1140</v>
       </c>
       <c r="B192" t="s">
         <v>19</v>
       </c>
       <c r="C192" t="s">
         <v>1176</v>
       </c>
       <c r="D192" t="s">
         <v>1177</v>
       </c>
       <c r="F192" t="s">
         <v>1178</v>
       </c>
       <c r="G192">
         <v>2019</v>
       </c>
       <c r="H192" t="s">
         <v>34</v>
       </c>
       <c r="I192" t="s">
         <v>25</v>
       </c>
       <c r="J192" t="s">
         <v>26</v>
       </c>
       <c r="K192" t="s">
         <v>1179</v>
       </c>
       <c r="L192" t="s">
         <v>1180</v>
       </c>
       <c r="M192" s="11">
         <v>20</v>
       </c>
       <c r="N192" t="s">
         <v>719</v>
       </c>
       <c r="O192" t="s">
         <v>19</v>
       </c>
       <c r="P192">
         <v>2019</v>
       </c>
       <c r="Q192" t="s">
         <v>1181</v>
       </c>
     </row>
-    <row r="193" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="193" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
         <v>1182</v>
       </c>
       <c r="B193" t="s">
         <v>19</v>
       </c>
       <c r="C193" t="s">
         <v>1183</v>
       </c>
       <c r="D193" t="s">
         <v>1184</v>
       </c>
       <c r="F193" t="s">
         <v>646</v>
       </c>
       <c r="G193">
         <v>2016</v>
       </c>
       <c r="H193" t="s">
         <v>34</v>
       </c>
       <c r="I193" t="s">
         <v>25</v>
       </c>
       <c r="J193" t="s">
         <v>26</v>
       </c>
       <c r="K193" t="s">
         <v>1185</v>
       </c>
       <c r="L193" t="s">
         <v>1186</v>
       </c>
       <c r="M193" s="11">
         <v>35</v>
       </c>
       <c r="N193" t="s">
         <v>383</v>
       </c>
       <c r="O193" t="s">
         <v>19</v>
       </c>
       <c r="P193">
         <v>2019</v>
       </c>
       <c r="Q193" t="s">
         <v>1187</v>
       </c>
     </row>
-    <row r="194" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="194" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
         <v>1182</v>
       </c>
       <c r="B194" t="s">
         <v>19</v>
       </c>
       <c r="C194" t="s">
         <v>1188</v>
       </c>
       <c r="D194" t="s">
         <v>1189</v>
       </c>
       <c r="F194" t="s">
         <v>1002</v>
       </c>
       <c r="G194">
         <v>2016</v>
       </c>
       <c r="H194" t="s">
         <v>34</v>
       </c>
       <c r="I194" t="s">
         <v>25</v>
       </c>
       <c r="J194" t="s">
         <v>26</v>
       </c>
       <c r="K194" t="s">
         <v>1190</v>
       </c>
       <c r="L194" t="s">
         <v>1191</v>
       </c>
       <c r="M194" s="11">
         <v>18</v>
       </c>
       <c r="N194" t="s">
         <v>1192</v>
       </c>
       <c r="O194" t="s">
         <v>19</v>
       </c>
       <c r="P194">
         <v>2019</v>
       </c>
       <c r="Q194" t="s">
         <v>1193</v>
       </c>
     </row>
-    <row r="195" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="195" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
         <v>1182</v>
       </c>
       <c r="B195" t="s">
         <v>19</v>
       </c>
       <c r="C195" t="s">
         <v>1194</v>
       </c>
       <c r="D195" t="s">
         <v>1195</v>
       </c>
       <c r="E195" t="s">
         <v>1196</v>
       </c>
       <c r="F195" t="s">
         <v>617</v>
       </c>
       <c r="G195">
         <v>2016</v>
       </c>
       <c r="H195" t="s">
         <v>98</v>
       </c>
       <c r="I195" t="s">
@@ -14641,51 +14614,51 @@
       <c r="J195" t="s">
         <v>26</v>
       </c>
       <c r="K195" t="s">
         <v>1197</v>
       </c>
       <c r="L195" t="s">
         <v>1198</v>
       </c>
       <c r="M195" s="11">
         <v>34</v>
       </c>
       <c r="N195" t="s">
         <v>129</v>
       </c>
       <c r="O195" t="s">
         <v>19</v>
       </c>
       <c r="P195">
         <v>2019</v>
       </c>
       <c r="Q195" t="s">
         <v>1199</v>
       </c>
     </row>
-    <row r="196" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="196" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
         <v>1182</v>
       </c>
       <c r="B196" t="s">
         <v>19</v>
       </c>
       <c r="C196" t="s">
         <v>1200</v>
       </c>
       <c r="D196" t="s">
         <v>1201</v>
       </c>
       <c r="E196" t="s">
         <v>1202</v>
       </c>
       <c r="F196" t="s">
         <v>814</v>
       </c>
       <c r="G196">
         <v>2016</v>
       </c>
       <c r="H196" t="s">
         <v>34</v>
       </c>
       <c r="I196" t="s">
@@ -14694,51 +14667,51 @@
       <c r="J196" t="s">
         <v>26</v>
       </c>
       <c r="K196" t="s">
         <v>1203</v>
       </c>
       <c r="L196" t="s">
         <v>1204</v>
       </c>
       <c r="M196" s="11">
         <v>24.4</v>
       </c>
       <c r="N196" t="s">
         <v>564</v>
       </c>
       <c r="O196" t="s">
         <v>19</v>
       </c>
       <c r="P196">
         <v>2019</v>
       </c>
       <c r="Q196" t="s">
         <v>1205</v>
       </c>
     </row>
-    <row r="197" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="197" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
         <v>1182</v>
       </c>
       <c r="B197" t="s">
         <v>19</v>
       </c>
       <c r="C197" t="s">
         <v>1200</v>
       </c>
       <c r="D197" t="s">
         <v>1201</v>
       </c>
       <c r="E197" t="s">
         <v>1206</v>
       </c>
       <c r="F197" t="s">
         <v>814</v>
       </c>
       <c r="G197">
         <v>2016</v>
       </c>
       <c r="H197" t="s">
         <v>34</v>
       </c>
       <c r="I197" t="s">
@@ -14747,51 +14720,51 @@
       <c r="J197" t="s">
         <v>26</v>
       </c>
       <c r="K197" t="s">
         <v>1207</v>
       </c>
       <c r="L197" t="s">
         <v>1208</v>
       </c>
       <c r="M197" s="11">
         <v>21</v>
       </c>
       <c r="N197" t="s">
         <v>564</v>
       </c>
       <c r="O197" t="s">
         <v>19</v>
       </c>
       <c r="P197">
         <v>2019</v>
       </c>
       <c r="Q197" t="s">
         <v>1209</v>
       </c>
     </row>
-    <row r="198" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="198" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
         <v>1182</v>
       </c>
       <c r="B198" t="s">
         <v>19</v>
       </c>
       <c r="C198" t="s">
         <v>1210</v>
       </c>
       <c r="D198" t="s">
         <v>1211</v>
       </c>
       <c r="E198" t="s">
         <v>1212</v>
       </c>
       <c r="F198" t="s">
         <v>279</v>
       </c>
       <c r="G198">
         <v>2016</v>
       </c>
       <c r="H198" t="s">
         <v>34</v>
       </c>
       <c r="I198" t="s">
@@ -14800,51 +14773,51 @@
       <c r="J198" t="s">
         <v>26</v>
       </c>
       <c r="K198" t="s">
         <v>1213</v>
       </c>
       <c r="L198" t="s">
         <v>1214</v>
       </c>
       <c r="M198" s="11">
         <v>25</v>
       </c>
       <c r="N198" t="s">
         <v>449</v>
       </c>
       <c r="O198" t="s">
         <v>19</v>
       </c>
       <c r="P198">
         <v>2019</v>
       </c>
       <c r="Q198" t="s">
         <v>1215</v>
       </c>
     </row>
-    <row r="199" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="199" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
         <v>1182</v>
       </c>
       <c r="B199" t="s">
         <v>19</v>
       </c>
       <c r="C199" t="s">
         <v>1210</v>
       </c>
       <c r="D199" t="s">
         <v>1211</v>
       </c>
       <c r="E199" t="s">
         <v>1216</v>
       </c>
       <c r="F199" t="s">
         <v>279</v>
       </c>
       <c r="G199">
         <v>2016</v>
       </c>
       <c r="H199" t="s">
         <v>34</v>
       </c>
       <c r="I199" t="s">
@@ -14853,51 +14826,51 @@
       <c r="J199" t="s">
         <v>26</v>
       </c>
       <c r="K199" t="s">
         <v>1217</v>
       </c>
       <c r="L199" t="s">
         <v>1218</v>
       </c>
       <c r="M199" s="11">
         <v>17</v>
       </c>
       <c r="N199" t="s">
         <v>449</v>
       </c>
       <c r="O199" t="s">
         <v>19</v>
       </c>
       <c r="P199">
         <v>2019</v>
       </c>
       <c r="Q199" t="s">
         <v>1219</v>
       </c>
     </row>
-    <row r="200" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="200" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
         <v>1182</v>
       </c>
       <c r="B200" t="s">
         <v>19</v>
       </c>
       <c r="C200" t="s">
         <v>1194</v>
       </c>
       <c r="D200" t="s">
         <v>1195</v>
       </c>
       <c r="E200" t="s">
         <v>1220</v>
       </c>
       <c r="F200" t="s">
         <v>617</v>
       </c>
       <c r="G200">
         <v>2016</v>
       </c>
       <c r="H200" t="s">
         <v>98</v>
       </c>
       <c r="I200" t="s">
@@ -14906,51 +14879,51 @@
       <c r="J200" t="s">
         <v>26</v>
       </c>
       <c r="K200" t="s">
         <v>1221</v>
       </c>
       <c r="L200" t="s">
         <v>1222</v>
       </c>
       <c r="M200" s="11">
         <v>36</v>
       </c>
       <c r="N200" t="s">
         <v>129</v>
       </c>
       <c r="O200" t="s">
         <v>19</v>
       </c>
       <c r="P200">
         <v>2019</v>
       </c>
       <c r="Q200" t="s">
         <v>1223</v>
       </c>
     </row>
-    <row r="201" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="201" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
         <v>1182</v>
       </c>
       <c r="B201" t="s">
         <v>19</v>
       </c>
       <c r="C201" t="s">
         <v>1224</v>
       </c>
       <c r="D201" t="s">
         <v>1225</v>
       </c>
       <c r="E201" t="s">
         <v>1226</v>
       </c>
       <c r="F201" t="s">
         <v>617</v>
       </c>
       <c r="G201">
         <v>2016</v>
       </c>
       <c r="H201" t="s">
         <v>34</v>
       </c>
       <c r="I201" t="s">
@@ -14959,101 +14932,101 @@
       <c r="J201" t="s">
         <v>26</v>
       </c>
       <c r="K201" t="s">
         <v>1227</v>
       </c>
       <c r="L201" t="s">
         <v>1228</v>
       </c>
       <c r="M201" s="11">
         <v>31</v>
       </c>
       <c r="N201" t="s">
         <v>129</v>
       </c>
       <c r="O201" t="s">
         <v>19</v>
       </c>
       <c r="P201">
         <v>2019</v>
       </c>
       <c r="Q201" t="s">
         <v>1229</v>
       </c>
     </row>
-    <row r="202" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="202" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
         <v>1182</v>
       </c>
       <c r="B202" t="s">
         <v>19</v>
       </c>
       <c r="C202" t="s">
         <v>1230</v>
       </c>
       <c r="D202" t="s">
         <v>1231</v>
       </c>
       <c r="F202" t="s">
         <v>75</v>
       </c>
       <c r="G202">
         <v>2017</v>
       </c>
       <c r="H202" t="s">
         <v>98</v>
       </c>
       <c r="I202" t="s">
         <v>25</v>
       </c>
       <c r="J202" t="s">
         <v>26</v>
       </c>
       <c r="K202" t="s">
         <v>1232</v>
       </c>
       <c r="L202" t="s">
         <v>1233</v>
       </c>
       <c r="M202" s="11">
         <v>18</v>
       </c>
       <c r="N202" t="s">
         <v>37</v>
       </c>
       <c r="O202" t="s">
         <v>19</v>
       </c>
       <c r="P202">
         <v>2019</v>
       </c>
       <c r="Q202" t="s">
         <v>1234</v>
       </c>
     </row>
-    <row r="203" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="203" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
         <v>1182</v>
       </c>
       <c r="B203" t="s">
         <v>19</v>
       </c>
       <c r="C203" t="s">
         <v>1235</v>
       </c>
       <c r="D203" t="s">
         <v>1236</v>
       </c>
       <c r="E203" t="s">
         <v>1237</v>
       </c>
       <c r="F203" t="s">
         <v>617</v>
       </c>
       <c r="G203">
         <v>2017</v>
       </c>
       <c r="H203" t="s">
         <v>98</v>
       </c>
       <c r="I203" t="s">
@@ -15062,551 +15035,551 @@
       <c r="J203" t="s">
         <v>26</v>
       </c>
       <c r="K203" t="s">
         <v>1238</v>
       </c>
       <c r="L203" t="s">
         <v>1239</v>
       </c>
       <c r="M203" s="11">
         <v>45</v>
       </c>
       <c r="N203" t="s">
         <v>129</v>
       </c>
       <c r="O203" t="s">
         <v>19</v>
       </c>
       <c r="P203">
         <v>2019</v>
       </c>
       <c r="Q203" t="s">
         <v>1240</v>
       </c>
     </row>
-    <row r="204" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="204" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
         <v>1182</v>
       </c>
       <c r="B204" t="s">
         <v>19</v>
       </c>
       <c r="C204" t="s">
         <v>1241</v>
       </c>
       <c r="D204" t="s">
         <v>1242</v>
       </c>
       <c r="F204" t="s">
         <v>1243</v>
       </c>
       <c r="G204">
         <v>2017</v>
       </c>
       <c r="H204" t="s">
         <v>34</v>
       </c>
       <c r="I204" t="s">
         <v>25</v>
       </c>
       <c r="J204" t="s">
         <v>26</v>
       </c>
       <c r="K204" t="s">
         <v>1244</v>
       </c>
       <c r="L204" t="s">
         <v>1245</v>
       </c>
       <c r="M204" s="11">
         <v>21</v>
       </c>
       <c r="N204" t="s">
         <v>1246</v>
       </c>
       <c r="O204" t="s">
         <v>19</v>
       </c>
       <c r="P204">
         <v>2019</v>
       </c>
       <c r="Q204" t="s">
         <v>1247</v>
       </c>
     </row>
-    <row r="205" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="205" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
         <v>1182</v>
       </c>
       <c r="B205" t="s">
         <v>19</v>
       </c>
       <c r="C205" t="s">
         <v>1248</v>
       </c>
       <c r="D205" t="s">
         <v>1249</v>
       </c>
       <c r="F205" t="s">
         <v>1250</v>
       </c>
       <c r="G205">
         <v>2017</v>
       </c>
       <c r="H205" t="s">
         <v>34</v>
       </c>
       <c r="I205" t="s">
         <v>25</v>
       </c>
       <c r="J205" t="s">
         <v>26</v>
       </c>
       <c r="K205" t="s">
         <v>1251</v>
       </c>
       <c r="L205" t="s">
         <v>1252</v>
       </c>
       <c r="M205" s="11">
         <v>21</v>
       </c>
       <c r="N205" t="s">
         <v>631</v>
       </c>
       <c r="O205" t="s">
         <v>19</v>
       </c>
       <c r="P205">
         <v>2019</v>
       </c>
       <c r="Q205" t="s">
         <v>1253</v>
       </c>
     </row>
-    <row r="206" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="206" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
         <v>1182</v>
       </c>
       <c r="B206" t="s">
         <v>19</v>
       </c>
       <c r="C206" t="s">
         <v>1254</v>
       </c>
       <c r="D206" t="s">
         <v>1255</v>
       </c>
       <c r="F206" t="s">
         <v>267</v>
       </c>
       <c r="G206">
         <v>2017</v>
       </c>
       <c r="H206" t="s">
         <v>34</v>
       </c>
       <c r="I206" t="s">
         <v>25</v>
       </c>
       <c r="J206" t="s">
         <v>26</v>
       </c>
       <c r="K206" t="s">
         <v>1256</v>
       </c>
       <c r="L206" t="s">
         <v>1257</v>
       </c>
       <c r="M206" s="11">
         <v>18</v>
       </c>
       <c r="N206" t="s">
         <v>1089</v>
       </c>
       <c r="O206" t="s">
         <v>19</v>
       </c>
       <c r="P206">
         <v>2019</v>
       </c>
       <c r="Q206" t="s">
         <v>1258</v>
       </c>
     </row>
-    <row r="207" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="207" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
         <v>1182</v>
       </c>
       <c r="B207" t="s">
         <v>19</v>
       </c>
       <c r="C207" t="s">
         <v>1259</v>
       </c>
       <c r="D207" t="s">
         <v>1260</v>
       </c>
       <c r="F207" t="s">
         <v>1261</v>
       </c>
       <c r="G207">
         <v>2017</v>
       </c>
       <c r="H207" t="s">
         <v>34</v>
       </c>
       <c r="I207" t="s">
         <v>25</v>
       </c>
       <c r="J207" t="s">
         <v>26</v>
       </c>
       <c r="K207" t="s">
         <v>1262</v>
       </c>
       <c r="L207" t="s">
         <v>1263</v>
       </c>
       <c r="M207" s="11">
         <v>22</v>
       </c>
       <c r="N207" t="s">
         <v>401</v>
       </c>
       <c r="O207" t="s">
         <v>19</v>
       </c>
       <c r="P207">
         <v>2019</v>
       </c>
       <c r="Q207" t="s">
         <v>1264</v>
       </c>
     </row>
-    <row r="208" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="208" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
         <v>1182</v>
       </c>
       <c r="B208" t="s">
         <v>19</v>
       </c>
       <c r="C208" t="s">
         <v>1265</v>
       </c>
       <c r="D208" t="s">
         <v>1266</v>
       </c>
       <c r="F208" t="s">
         <v>1267</v>
       </c>
       <c r="G208">
         <v>2017</v>
       </c>
       <c r="H208" t="s">
         <v>34</v>
       </c>
       <c r="I208" t="s">
         <v>25</v>
       </c>
       <c r="J208" t="s">
         <v>26</v>
       </c>
       <c r="K208" t="s">
         <v>1268</v>
       </c>
       <c r="L208" t="s">
         <v>1269</v>
       </c>
       <c r="M208" s="11">
         <v>18</v>
       </c>
       <c r="N208" t="s">
         <v>1270</v>
       </c>
       <c r="O208" t="s">
         <v>19</v>
       </c>
       <c r="P208">
         <v>2019</v>
       </c>
       <c r="Q208" t="s">
         <v>1271</v>
       </c>
     </row>
-    <row r="209" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="209" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
         <v>1182</v>
       </c>
       <c r="B209" t="s">
         <v>19</v>
       </c>
       <c r="C209" t="s">
         <v>1272</v>
       </c>
       <c r="D209" t="s">
         <v>1273</v>
       </c>
       <c r="F209" t="s">
         <v>223</v>
       </c>
       <c r="G209">
         <v>2017</v>
       </c>
       <c r="H209" t="s">
         <v>34</v>
       </c>
       <c r="I209" t="s">
         <v>25</v>
       </c>
       <c r="J209" t="s">
         <v>26</v>
       </c>
       <c r="K209" t="s">
         <v>1274</v>
       </c>
       <c r="L209" t="s">
         <v>1275</v>
       </c>
       <c r="M209" s="11">
         <v>19</v>
       </c>
       <c r="N209" t="s">
         <v>129</v>
       </c>
       <c r="O209" t="s">
         <v>19</v>
       </c>
       <c r="P209">
         <v>2019</v>
       </c>
       <c r="Q209" t="s">
         <v>1276</v>
       </c>
     </row>
-    <row r="210" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="210" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
         <v>1182</v>
       </c>
       <c r="B210" t="s">
         <v>19</v>
       </c>
       <c r="C210" t="s">
         <v>1277</v>
       </c>
       <c r="D210" t="s">
         <v>1278</v>
       </c>
       <c r="F210" t="s">
         <v>1279</v>
       </c>
       <c r="G210">
         <v>2017</v>
       </c>
       <c r="H210" t="s">
         <v>34</v>
       </c>
       <c r="I210" t="s">
         <v>25</v>
       </c>
       <c r="J210" t="s">
         <v>26</v>
       </c>
       <c r="K210" t="s">
         <v>1280</v>
       </c>
       <c r="L210" t="s">
         <v>1281</v>
       </c>
       <c r="M210" s="11">
         <v>38</v>
       </c>
       <c r="N210" t="s">
         <v>37</v>
       </c>
       <c r="O210" t="s">
         <v>19</v>
       </c>
       <c r="P210">
         <v>2019</v>
       </c>
       <c r="Q210" t="s">
         <v>1282</v>
       </c>
     </row>
-    <row r="211" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="211" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
         <v>1182</v>
       </c>
       <c r="B211" t="s">
         <v>19</v>
       </c>
       <c r="C211" t="s">
         <v>1283</v>
       </c>
       <c r="D211" t="s">
         <v>1284</v>
       </c>
       <c r="F211" t="s">
         <v>398</v>
       </c>
       <c r="G211">
         <v>2017</v>
       </c>
       <c r="H211" t="s">
         <v>34</v>
       </c>
       <c r="I211" t="s">
         <v>25</v>
       </c>
       <c r="J211" t="s">
         <v>26</v>
       </c>
       <c r="K211" t="s">
         <v>1285</v>
       </c>
       <c r="L211" t="s">
         <v>1286</v>
       </c>
       <c r="M211" s="11">
         <v>31</v>
       </c>
       <c r="N211" t="s">
         <v>663</v>
       </c>
       <c r="O211" t="s">
         <v>19</v>
       </c>
       <c r="P211">
         <v>2019</v>
       </c>
       <c r="Q211" t="s">
         <v>1287</v>
       </c>
     </row>
-    <row r="212" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="212" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
         <v>1182</v>
       </c>
       <c r="B212" t="s">
         <v>19</v>
       </c>
       <c r="C212" t="s">
         <v>1288</v>
       </c>
       <c r="D212" t="s">
         <v>1289</v>
       </c>
       <c r="F212" t="s">
         <v>1290</v>
       </c>
       <c r="G212">
         <v>2017</v>
       </c>
       <c r="H212" t="s">
         <v>34</v>
       </c>
       <c r="I212" t="s">
         <v>25</v>
       </c>
       <c r="J212" t="s">
         <v>26</v>
       </c>
       <c r="K212" t="s">
         <v>1291</v>
       </c>
       <c r="L212" t="s">
         <v>1292</v>
       </c>
       <c r="M212" s="11">
         <v>29</v>
       </c>
       <c r="N212" t="s">
         <v>383</v>
       </c>
       <c r="O212" t="s">
         <v>19</v>
       </c>
       <c r="P212">
         <v>2019</v>
       </c>
       <c r="Q212" t="s">
         <v>1293</v>
       </c>
     </row>
-    <row r="213" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="213" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
         <v>1182</v>
       </c>
       <c r="B213" t="s">
         <v>19</v>
       </c>
       <c r="C213" t="s">
         <v>1294</v>
       </c>
       <c r="D213" t="s">
         <v>1295</v>
       </c>
       <c r="F213" t="s">
         <v>1296</v>
       </c>
       <c r="G213">
         <v>2017</v>
       </c>
       <c r="H213" t="s">
         <v>34</v>
       </c>
       <c r="I213" t="s">
         <v>25</v>
       </c>
       <c r="J213" t="s">
         <v>26</v>
       </c>
       <c r="K213" t="s">
         <v>1297</v>
       </c>
       <c r="L213" t="s">
         <v>1298</v>
       </c>
       <c r="M213" s="11">
         <v>18</v>
       </c>
       <c r="N213" t="s">
         <v>1299</v>
       </c>
       <c r="O213" t="s">
         <v>19</v>
       </c>
       <c r="P213">
         <v>2019</v>
       </c>
       <c r="Q213" t="s">
         <v>1300</v>
       </c>
     </row>
-    <row r="214" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="214" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
         <v>1182</v>
       </c>
       <c r="B214" t="s">
         <v>19</v>
       </c>
       <c r="C214" t="s">
         <v>1224</v>
       </c>
       <c r="D214" t="s">
         <v>1225</v>
       </c>
       <c r="E214" t="s">
         <v>1301</v>
       </c>
       <c r="F214" t="s">
         <v>617</v>
       </c>
       <c r="G214">
         <v>2017</v>
       </c>
       <c r="H214" t="s">
         <v>34</v>
       </c>
       <c r="I214" t="s">
@@ -15615,51 +15588,51 @@
       <c r="J214" t="s">
         <v>26</v>
       </c>
       <c r="K214" t="s">
         <v>1302</v>
       </c>
       <c r="L214" t="s">
         <v>1303</v>
       </c>
       <c r="M214" s="11">
         <v>33</v>
       </c>
       <c r="N214" t="s">
         <v>1304</v>
       </c>
       <c r="O214" t="s">
         <v>19</v>
       </c>
       <c r="P214">
         <v>2019</v>
       </c>
       <c r="Q214" t="s">
         <v>1305</v>
       </c>
     </row>
-    <row r="215" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="215" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
         <v>1182</v>
       </c>
       <c r="B215" t="s">
         <v>19</v>
       </c>
       <c r="C215" t="s">
         <v>1235</v>
       </c>
       <c r="D215" t="s">
         <v>1236</v>
       </c>
       <c r="E215" t="s">
         <v>1306</v>
       </c>
       <c r="F215" t="s">
         <v>617</v>
       </c>
       <c r="G215">
         <v>2017</v>
       </c>
       <c r="H215" t="s">
         <v>98</v>
       </c>
       <c r="I215" t="s">
@@ -15668,151 +15641,151 @@
       <c r="J215" t="s">
         <v>26</v>
       </c>
       <c r="K215" t="s">
         <v>1307</v>
       </c>
       <c r="L215" t="s">
         <v>1308</v>
       </c>
       <c r="M215" s="11">
         <v>28</v>
       </c>
       <c r="N215" t="s">
         <v>129</v>
       </c>
       <c r="O215" t="s">
         <v>19</v>
       </c>
       <c r="P215">
         <v>2019</v>
       </c>
       <c r="Q215" t="s">
         <v>1309</v>
       </c>
     </row>
-    <row r="216" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="216" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
         <v>1182</v>
       </c>
       <c r="B216" t="s">
         <v>19</v>
       </c>
       <c r="C216" t="s">
         <v>1310</v>
       </c>
       <c r="D216" t="s">
         <v>1311</v>
       </c>
       <c r="F216" t="s">
         <v>1312</v>
       </c>
       <c r="G216">
         <v>2017</v>
       </c>
       <c r="H216" t="s">
         <v>34</v>
       </c>
       <c r="I216" t="s">
         <v>25</v>
       </c>
       <c r="J216" t="s">
         <v>26</v>
       </c>
       <c r="K216" t="s">
         <v>1313</v>
       </c>
       <c r="L216" t="s">
         <v>1314</v>
       </c>
       <c r="M216" s="11">
         <v>18</v>
       </c>
       <c r="N216" t="s">
         <v>37</v>
       </c>
       <c r="O216" t="s">
         <v>19</v>
       </c>
       <c r="P216">
         <v>2019</v>
       </c>
       <c r="Q216" t="s">
         <v>1315</v>
       </c>
     </row>
-    <row r="217" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="217" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
         <v>1182</v>
       </c>
       <c r="B217" t="s">
         <v>19</v>
       </c>
       <c r="C217" t="s">
         <v>1316</v>
       </c>
       <c r="D217" t="s">
         <v>1317</v>
       </c>
       <c r="F217" t="s">
         <v>1318</v>
       </c>
       <c r="G217">
         <v>2017</v>
       </c>
       <c r="H217" t="s">
         <v>34</v>
       </c>
       <c r="I217" t="s">
         <v>25</v>
       </c>
       <c r="J217" t="s">
         <v>26</v>
       </c>
       <c r="K217" t="s">
         <v>1319</v>
       </c>
       <c r="L217" t="s">
         <v>1320</v>
       </c>
       <c r="M217" s="11">
         <v>18</v>
       </c>
       <c r="N217" t="s">
         <v>1321</v>
       </c>
       <c r="O217" t="s">
         <v>19</v>
       </c>
       <c r="P217">
         <v>2019</v>
       </c>
       <c r="Q217" t="s">
         <v>1322</v>
       </c>
     </row>
-    <row r="218" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="218" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
         <v>1182</v>
       </c>
       <c r="B218" t="s">
         <v>19</v>
       </c>
       <c r="C218" t="s">
         <v>1235</v>
       </c>
       <c r="D218" t="s">
         <v>1236</v>
       </c>
       <c r="E218" t="s">
         <v>1323</v>
       </c>
       <c r="F218" t="s">
         <v>617</v>
       </c>
       <c r="G218">
         <v>2018</v>
       </c>
       <c r="H218" t="s">
         <v>98</v>
       </c>
       <c r="I218" t="s">
@@ -15821,751 +15794,751 @@
       <c r="J218" t="s">
         <v>26</v>
       </c>
       <c r="K218" t="s">
         <v>1324</v>
       </c>
       <c r="L218" t="s">
         <v>1325</v>
       </c>
       <c r="M218" s="11">
         <v>33</v>
       </c>
       <c r="N218" t="s">
         <v>129</v>
       </c>
       <c r="O218" t="s">
         <v>19</v>
       </c>
       <c r="P218">
         <v>2019</v>
       </c>
       <c r="Q218" t="s">
         <v>1326</v>
       </c>
     </row>
-    <row r="219" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="219" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
         <v>1182</v>
       </c>
       <c r="B219" t="s">
         <v>19</v>
       </c>
       <c r="C219" t="s">
         <v>1327</v>
       </c>
       <c r="D219" t="s">
         <v>1328</v>
       </c>
       <c r="F219" t="s">
         <v>112</v>
       </c>
       <c r="G219">
         <v>2018</v>
       </c>
       <c r="H219" t="s">
         <v>34</v>
       </c>
       <c r="I219" t="s">
         <v>25</v>
       </c>
       <c r="J219" t="s">
         <v>26</v>
       </c>
       <c r="K219" t="s">
         <v>1329</v>
       </c>
       <c r="L219" t="s">
         <v>1330</v>
       </c>
       <c r="M219" s="11">
         <v>18</v>
       </c>
       <c r="N219" t="s">
         <v>550</v>
       </c>
       <c r="O219" t="s">
         <v>19</v>
       </c>
       <c r="P219">
         <v>2019</v>
       </c>
       <c r="Q219" t="s">
         <v>1331</v>
       </c>
     </row>
-    <row r="220" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="220" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
         <v>1182</v>
       </c>
       <c r="B220" t="s">
         <v>19</v>
       </c>
       <c r="C220" t="s">
         <v>1332</v>
       </c>
       <c r="D220" t="s">
         <v>1332</v>
       </c>
       <c r="F220" t="s">
         <v>1333</v>
       </c>
       <c r="G220">
         <v>2018</v>
       </c>
       <c r="H220" t="s">
         <v>1334</v>
       </c>
       <c r="I220" t="s">
         <v>25</v>
       </c>
       <c r="J220" t="s">
         <v>26</v>
       </c>
       <c r="K220" t="s">
         <v>1335</v>
       </c>
       <c r="L220" t="s">
         <v>1336</v>
       </c>
       <c r="M220" s="11">
         <v>28</v>
       </c>
       <c r="N220" t="s">
         <v>550</v>
       </c>
       <c r="O220" t="s">
         <v>19</v>
       </c>
       <c r="P220">
         <v>2019</v>
       </c>
       <c r="Q220" t="s">
         <v>1337</v>
       </c>
     </row>
-    <row r="221" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="221" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
         <v>1182</v>
       </c>
       <c r="B221" t="s">
         <v>19</v>
       </c>
       <c r="C221" t="s">
         <v>1338</v>
       </c>
       <c r="D221" t="s">
         <v>1339</v>
       </c>
       <c r="F221" t="s">
         <v>235</v>
       </c>
       <c r="G221">
         <v>2018</v>
       </c>
       <c r="H221" t="s">
         <v>34</v>
       </c>
       <c r="I221" t="s">
         <v>25</v>
       </c>
       <c r="J221" t="s">
         <v>26</v>
       </c>
       <c r="K221" t="s">
         <v>1340</v>
       </c>
       <c r="L221" t="s">
         <v>1341</v>
       </c>
       <c r="M221" s="11">
         <v>18</v>
       </c>
       <c r="N221" t="s">
         <v>199</v>
       </c>
       <c r="O221" t="s">
         <v>19</v>
       </c>
       <c r="P221">
         <v>2019</v>
       </c>
       <c r="Q221" t="s">
         <v>1342</v>
       </c>
     </row>
-    <row r="222" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="222" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
         <v>1182</v>
       </c>
       <c r="B222" t="s">
         <v>19</v>
       </c>
       <c r="C222" t="s">
         <v>1343</v>
       </c>
       <c r="D222" t="s">
         <v>1344</v>
       </c>
       <c r="F222" t="s">
         <v>446</v>
       </c>
       <c r="G222">
         <v>2018</v>
       </c>
       <c r="H222" t="s">
         <v>34</v>
       </c>
       <c r="I222" t="s">
         <v>25</v>
       </c>
       <c r="J222" t="s">
         <v>26</v>
       </c>
       <c r="K222" t="s">
         <v>1345</v>
       </c>
       <c r="L222" t="s">
         <v>1346</v>
       </c>
       <c r="M222" s="11">
         <v>30</v>
       </c>
       <c r="N222" t="s">
         <v>550</v>
       </c>
       <c r="O222" t="s">
         <v>19</v>
       </c>
       <c r="P222">
         <v>2019</v>
       </c>
       <c r="Q222" t="s">
         <v>1347</v>
       </c>
     </row>
-    <row r="223" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="223" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
         <v>1182</v>
       </c>
       <c r="B223" t="s">
         <v>19</v>
       </c>
       <c r="C223" t="s">
         <v>1348</v>
       </c>
       <c r="D223" t="s">
         <v>1349</v>
       </c>
       <c r="F223" t="s">
         <v>1350</v>
       </c>
       <c r="G223">
         <v>2018</v>
       </c>
       <c r="H223" t="s">
         <v>34</v>
       </c>
       <c r="I223" t="s">
         <v>25</v>
       </c>
       <c r="J223" t="s">
         <v>26</v>
       </c>
       <c r="K223" t="s">
         <v>1351</v>
       </c>
       <c r="L223" t="s">
         <v>1352</v>
       </c>
       <c r="M223" s="11">
         <v>18</v>
       </c>
       <c r="N223" t="s">
         <v>1353</v>
       </c>
       <c r="O223" t="s">
         <v>19</v>
       </c>
       <c r="P223">
         <v>2019</v>
       </c>
       <c r="Q223" t="s">
         <v>1354</v>
       </c>
     </row>
-    <row r="224" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="224" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
         <v>1182</v>
       </c>
       <c r="B224" t="s">
         <v>19</v>
       </c>
       <c r="C224" t="s">
         <v>1355</v>
       </c>
       <c r="D224" t="s">
         <v>1356</v>
       </c>
       <c r="F224" t="s">
         <v>884</v>
       </c>
       <c r="G224">
         <v>2018</v>
       </c>
       <c r="H224" t="s">
         <v>34</v>
       </c>
       <c r="I224" t="s">
         <v>25</v>
       </c>
       <c r="J224" t="s">
         <v>26</v>
       </c>
       <c r="K224" t="s">
         <v>1357</v>
       </c>
       <c r="L224" t="s">
         <v>1358</v>
       </c>
       <c r="M224" s="11">
         <v>31</v>
       </c>
       <c r="N224" t="s">
         <v>1359</v>
       </c>
       <c r="O224" t="s">
         <v>19</v>
       </c>
       <c r="P224">
         <v>2019</v>
       </c>
       <c r="Q224" t="s">
         <v>1360</v>
       </c>
     </row>
-    <row r="225" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="225" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
         <v>1182</v>
       </c>
       <c r="B225" t="s">
         <v>19</v>
       </c>
       <c r="C225" t="s">
         <v>1361</v>
       </c>
       <c r="D225" t="s">
         <v>1362</v>
       </c>
       <c r="F225" t="s">
         <v>1072</v>
       </c>
       <c r="G225">
         <v>2018</v>
       </c>
       <c r="H225" t="s">
         <v>34</v>
       </c>
       <c r="I225" t="s">
         <v>25</v>
       </c>
       <c r="J225" t="s">
         <v>26</v>
       </c>
       <c r="K225" t="s">
         <v>1363</v>
       </c>
       <c r="L225" t="s">
         <v>1364</v>
       </c>
       <c r="M225" s="11">
         <v>22</v>
       </c>
       <c r="N225" t="s">
         <v>1365</v>
       </c>
       <c r="O225" t="s">
         <v>19</v>
       </c>
       <c r="P225">
         <v>2019</v>
       </c>
       <c r="Q225" t="s">
         <v>1366</v>
       </c>
     </row>
-    <row r="226" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="226" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
         <v>1182</v>
       </c>
       <c r="B226" t="s">
         <v>19</v>
       </c>
       <c r="C226" t="s">
         <v>1367</v>
       </c>
       <c r="D226" t="s">
         <v>1368</v>
       </c>
       <c r="F226" t="s">
         <v>75</v>
       </c>
       <c r="G226">
         <v>2018</v>
       </c>
       <c r="H226" t="s">
         <v>34</v>
       </c>
       <c r="I226" t="s">
         <v>25</v>
       </c>
       <c r="J226" t="s">
         <v>26</v>
       </c>
       <c r="K226" t="s">
         <v>1369</v>
       </c>
       <c r="L226" t="s">
         <v>1370</v>
       </c>
       <c r="M226" s="11">
         <v>28</v>
       </c>
       <c r="N226" t="s">
         <v>1371</v>
       </c>
       <c r="O226" t="s">
         <v>19</v>
       </c>
       <c r="P226">
         <v>2019</v>
       </c>
       <c r="Q226" t="s">
         <v>1372</v>
       </c>
     </row>
-    <row r="227" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="227" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
         <v>1182</v>
       </c>
       <c r="B227" t="s">
         <v>19</v>
       </c>
       <c r="C227" t="s">
         <v>1373</v>
       </c>
       <c r="D227" t="s">
         <v>1374</v>
       </c>
       <c r="F227" t="s">
         <v>1375</v>
       </c>
       <c r="G227">
         <v>2018</v>
       </c>
       <c r="H227" t="s">
         <v>83</v>
       </c>
       <c r="I227" t="s">
         <v>25</v>
       </c>
       <c r="J227" t="s">
         <v>26</v>
       </c>
       <c r="K227" t="s">
         <v>1376</v>
       </c>
       <c r="L227" t="s">
         <v>1377</v>
       </c>
       <c r="M227" s="11">
         <v>36</v>
       </c>
       <c r="N227" t="s">
         <v>45</v>
       </c>
       <c r="O227" t="s">
         <v>19</v>
       </c>
       <c r="P227">
         <v>2019</v>
       </c>
       <c r="Q227" t="s">
         <v>1378</v>
       </c>
     </row>
-    <row r="228" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="228" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
         <v>1182</v>
       </c>
       <c r="B228" t="s">
         <v>19</v>
       </c>
       <c r="C228" t="s">
         <v>1379</v>
       </c>
       <c r="D228" t="s">
         <v>1380</v>
       </c>
       <c r="F228" t="s">
         <v>966</v>
       </c>
       <c r="G228">
         <v>2018</v>
       </c>
       <c r="H228" t="s">
         <v>34</v>
       </c>
       <c r="I228" t="s">
         <v>25</v>
       </c>
       <c r="J228" t="s">
         <v>26</v>
       </c>
       <c r="K228" t="s">
         <v>1381</v>
       </c>
       <c r="L228" t="s">
         <v>1382</v>
       </c>
       <c r="M228" s="11">
         <v>18</v>
       </c>
       <c r="N228" t="s">
         <v>185</v>
       </c>
       <c r="O228" t="s">
         <v>19</v>
       </c>
       <c r="P228">
         <v>2019</v>
       </c>
       <c r="Q228" t="s">
         <v>1383</v>
       </c>
     </row>
-    <row r="229" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="229" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
         <v>1182</v>
       </c>
       <c r="B229" t="s">
         <v>19</v>
       </c>
       <c r="C229" t="s">
         <v>1384</v>
       </c>
       <c r="D229" t="s">
         <v>1385</v>
       </c>
       <c r="F229" t="s">
         <v>1386</v>
       </c>
       <c r="G229">
         <v>2018</v>
       </c>
       <c r="H229" t="s">
         <v>34</v>
       </c>
       <c r="I229" t="s">
         <v>25</v>
       </c>
       <c r="J229" t="s">
         <v>26</v>
       </c>
       <c r="K229" t="s">
         <v>1387</v>
       </c>
       <c r="L229" t="s">
         <v>1388</v>
       </c>
       <c r="M229" s="11">
         <v>22</v>
       </c>
       <c r="N229" t="s">
         <v>1389</v>
       </c>
       <c r="O229" t="s">
         <v>19</v>
       </c>
       <c r="P229">
         <v>2019</v>
       </c>
       <c r="Q229" t="s">
         <v>1390</v>
       </c>
     </row>
-    <row r="230" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="230" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
         <v>1182</v>
       </c>
       <c r="B230" t="s">
         <v>19</v>
       </c>
       <c r="C230" t="s">
         <v>1391</v>
       </c>
       <c r="D230" t="s">
         <v>1392</v>
       </c>
       <c r="F230" t="s">
         <v>315</v>
       </c>
       <c r="G230">
         <v>2018</v>
       </c>
       <c r="H230" t="s">
         <v>34</v>
       </c>
       <c r="I230" t="s">
         <v>25</v>
       </c>
       <c r="J230" t="s">
         <v>26</v>
       </c>
       <c r="K230" t="s">
         <v>1393</v>
       </c>
       <c r="L230" t="s">
         <v>1394</v>
       </c>
       <c r="M230" s="11">
         <v>20</v>
       </c>
       <c r="N230" t="s">
         <v>449</v>
       </c>
       <c r="O230" t="s">
         <v>19</v>
       </c>
       <c r="P230">
         <v>2019</v>
       </c>
       <c r="Q230" t="s">
         <v>1395</v>
       </c>
     </row>
-    <row r="231" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="231" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
         <v>1182</v>
       </c>
       <c r="B231" t="s">
         <v>19</v>
       </c>
       <c r="C231" t="s">
         <v>1396</v>
       </c>
       <c r="D231" t="s">
         <v>1397</v>
       </c>
       <c r="F231" t="s">
         <v>1398</v>
       </c>
       <c r="G231">
         <v>2018</v>
       </c>
       <c r="H231" t="s">
         <v>34</v>
       </c>
       <c r="I231" t="s">
         <v>25</v>
       </c>
       <c r="J231" t="s">
         <v>26</v>
       </c>
       <c r="K231" t="s">
         <v>1399</v>
       </c>
       <c r="L231" t="s">
         <v>1400</v>
       </c>
       <c r="M231" s="11">
         <v>18</v>
       </c>
       <c r="N231" t="s">
         <v>101</v>
       </c>
       <c r="O231" t="s">
         <v>19</v>
       </c>
       <c r="P231">
         <v>2019</v>
       </c>
       <c r="Q231" t="s">
         <v>1401</v>
       </c>
     </row>
-    <row r="232" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="232" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
         <v>1182</v>
       </c>
       <c r="B232" t="s">
         <v>19</v>
       </c>
       <c r="C232" t="s">
         <v>1402</v>
       </c>
       <c r="D232" t="s">
         <v>1403</v>
       </c>
       <c r="F232" t="s">
         <v>1404</v>
       </c>
       <c r="G232">
         <v>2018</v>
       </c>
       <c r="H232" t="s">
         <v>34</v>
       </c>
       <c r="I232" t="s">
         <v>25</v>
       </c>
       <c r="J232" t="s">
         <v>26</v>
       </c>
       <c r="K232" t="s">
         <v>1405</v>
       </c>
       <c r="L232" t="s">
         <v>1406</v>
       </c>
       <c r="M232" s="11">
         <v>18</v>
       </c>
       <c r="N232" t="s">
         <v>682</v>
       </c>
       <c r="O232" t="s">
         <v>19</v>
       </c>
       <c r="P232">
         <v>2019</v>
       </c>
       <c r="Q232" t="s">
         <v>1407</v>
       </c>
     </row>
-    <row r="233" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="233" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
         <v>1182</v>
       </c>
       <c r="B233" t="s">
         <v>19</v>
       </c>
       <c r="C233" t="s">
         <v>1042</v>
       </c>
       <c r="D233" t="s">
         <v>1043</v>
       </c>
       <c r="E233" t="s">
         <v>1408</v>
       </c>
       <c r="F233" t="s">
         <v>617</v>
       </c>
       <c r="G233">
         <v>2018</v>
       </c>
       <c r="H233" t="s">
         <v>98</v>
       </c>
       <c r="I233" t="s">
@@ -16574,51 +16547,51 @@
       <c r="J233" t="s">
         <v>26</v>
       </c>
       <c r="K233" t="s">
         <v>1409</v>
       </c>
       <c r="L233" t="s">
         <v>1410</v>
       </c>
       <c r="M233" s="11">
         <v>44</v>
       </c>
       <c r="N233" t="s">
         <v>129</v>
       </c>
       <c r="O233" t="s">
         <v>19</v>
       </c>
       <c r="P233">
         <v>2019</v>
       </c>
       <c r="Q233" t="s">
         <v>1411</v>
       </c>
     </row>
-    <row r="234" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="234" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
         <v>1182</v>
       </c>
       <c r="B234" t="s">
         <v>19</v>
       </c>
       <c r="C234" t="s">
         <v>1412</v>
       </c>
       <c r="D234" t="s">
         <v>1413</v>
       </c>
       <c r="E234" t="s">
         <v>1414</v>
       </c>
       <c r="F234" t="s">
         <v>1415</v>
       </c>
       <c r="G234">
         <v>2018</v>
       </c>
       <c r="H234" t="s">
         <v>83</v>
       </c>
       <c r="I234" t="s">
@@ -16627,51 +16600,51 @@
       <c r="J234" t="s">
         <v>26</v>
       </c>
       <c r="K234" t="s">
         <v>1416</v>
       </c>
       <c r="L234" t="s">
         <v>1417</v>
       </c>
       <c r="M234" s="11">
         <v>22</v>
       </c>
       <c r="N234" t="s">
         <v>115</v>
       </c>
       <c r="O234" t="s">
         <v>19</v>
       </c>
       <c r="P234">
         <v>2019</v>
       </c>
       <c r="Q234" t="s">
         <v>1418</v>
       </c>
     </row>
-    <row r="235" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="235" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
         <v>1182</v>
       </c>
       <c r="B235" t="s">
         <v>19</v>
       </c>
       <c r="C235" t="s">
         <v>958</v>
       </c>
       <c r="D235" t="s">
         <v>959</v>
       </c>
       <c r="E235" t="s">
         <v>1419</v>
       </c>
       <c r="F235" t="s">
         <v>189</v>
       </c>
       <c r="G235">
         <v>2018</v>
       </c>
       <c r="H235" t="s">
         <v>34</v>
       </c>
       <c r="I235" t="s">
@@ -16680,51 +16653,51 @@
       <c r="J235" t="s">
         <v>26</v>
       </c>
       <c r="K235" t="s">
         <v>1420</v>
       </c>
       <c r="L235" t="s">
         <v>1421</v>
       </c>
       <c r="M235" s="11">
         <v>43</v>
       </c>
       <c r="N235" t="s">
         <v>326</v>
       </c>
       <c r="O235" t="s">
         <v>19</v>
       </c>
       <c r="P235">
         <v>2019</v>
       </c>
       <c r="Q235" t="s">
         <v>1422</v>
       </c>
     </row>
-    <row r="236" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="236" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
         <v>1182</v>
       </c>
       <c r="B236" t="s">
         <v>19</v>
       </c>
       <c r="C236" t="s">
         <v>958</v>
       </c>
       <c r="D236" t="s">
         <v>959</v>
       </c>
       <c r="E236" t="s">
         <v>1423</v>
       </c>
       <c r="F236" t="s">
         <v>189</v>
       </c>
       <c r="G236">
         <v>2019</v>
       </c>
       <c r="H236" t="s">
         <v>34</v>
       </c>
       <c r="I236" t="s">
@@ -16733,151 +16706,151 @@
       <c r="J236" t="s">
         <v>26</v>
       </c>
       <c r="K236" t="s">
         <v>1424</v>
       </c>
       <c r="L236" t="s">
         <v>1425</v>
       </c>
       <c r="M236" s="11">
         <v>35</v>
       </c>
       <c r="N236" t="s">
         <v>550</v>
       </c>
       <c r="O236" t="s">
         <v>19</v>
       </c>
       <c r="P236">
         <v>2019</v>
       </c>
       <c r="Q236" t="s">
         <v>1426</v>
       </c>
     </row>
-    <row r="237" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="237" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
         <v>1182</v>
       </c>
       <c r="B237" t="s">
         <v>19</v>
       </c>
       <c r="C237" t="s">
         <v>1427</v>
       </c>
       <c r="D237" t="s">
         <v>1428</v>
       </c>
       <c r="F237" t="s">
         <v>1072</v>
       </c>
       <c r="G237">
         <v>2019</v>
       </c>
       <c r="H237" t="s">
         <v>34</v>
       </c>
       <c r="I237" t="s">
         <v>25</v>
       </c>
       <c r="J237" t="s">
         <v>26</v>
       </c>
       <c r="K237" t="s">
         <v>1429</v>
       </c>
       <c r="L237" t="s">
         <v>1430</v>
       </c>
       <c r="M237" s="11">
         <v>18</v>
       </c>
       <c r="N237" t="s">
         <v>37</v>
       </c>
       <c r="O237" t="s">
         <v>19</v>
       </c>
       <c r="P237">
         <v>2019</v>
       </c>
       <c r="Q237" t="s">
         <v>1431</v>
       </c>
     </row>
-    <row r="238" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="238" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
         <v>1182</v>
       </c>
       <c r="B238" t="s">
         <v>19</v>
       </c>
       <c r="C238" t="s">
         <v>1432</v>
       </c>
       <c r="D238" t="s">
         <v>1433</v>
       </c>
       <c r="F238" t="s">
         <v>1434</v>
       </c>
       <c r="G238">
         <v>2019</v>
       </c>
       <c r="H238" t="s">
         <v>34</v>
       </c>
       <c r="I238" t="s">
         <v>25</v>
       </c>
       <c r="J238" t="s">
         <v>26</v>
       </c>
       <c r="K238" t="s">
         <v>1435</v>
       </c>
       <c r="L238" t="s">
         <v>1436</v>
       </c>
       <c r="M238" s="11">
         <v>18</v>
       </c>
       <c r="N238" t="s">
         <v>449</v>
       </c>
       <c r="O238" t="s">
         <v>19</v>
       </c>
       <c r="P238">
         <v>2019</v>
       </c>
       <c r="Q238" t="s">
         <v>1437</v>
       </c>
     </row>
-    <row r="239" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="239" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
         <v>1182</v>
       </c>
       <c r="B239" t="s">
         <v>19</v>
       </c>
       <c r="C239" t="s">
         <v>1042</v>
       </c>
       <c r="D239" t="s">
         <v>1043</v>
       </c>
       <c r="E239" t="s">
         <v>1438</v>
       </c>
       <c r="F239" t="s">
         <v>617</v>
       </c>
       <c r="G239">
         <v>2019</v>
       </c>
       <c r="H239" t="s">
         <v>98</v>
       </c>
       <c r="I239" t="s">
@@ -16886,51 +16859,51 @@
       <c r="J239" t="s">
         <v>26</v>
       </c>
       <c r="K239" t="s">
         <v>1439</v>
       </c>
       <c r="L239" t="s">
         <v>1440</v>
       </c>
       <c r="M239" s="11">
         <v>41</v>
       </c>
       <c r="N239" t="s">
         <v>129</v>
       </c>
       <c r="O239" t="s">
         <v>19</v>
       </c>
       <c r="P239">
         <v>2019</v>
       </c>
       <c r="Q239" t="s">
         <v>1441</v>
       </c>
     </row>
-    <row r="240" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="240" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
         <v>1182</v>
       </c>
       <c r="B240" t="s">
         <v>19</v>
       </c>
       <c r="C240" t="s">
         <v>958</v>
       </c>
       <c r="D240" t="s">
         <v>959</v>
       </c>
       <c r="E240" t="s">
         <v>1442</v>
       </c>
       <c r="F240" t="s">
         <v>189</v>
       </c>
       <c r="G240">
         <v>2019</v>
       </c>
       <c r="H240" t="s">
         <v>34</v>
       </c>
       <c r="I240" t="s">
@@ -16939,51 +16912,51 @@
       <c r="J240" t="s">
         <v>26</v>
       </c>
       <c r="K240" t="s">
         <v>1443</v>
       </c>
       <c r="L240" t="s">
         <v>1444</v>
       </c>
       <c r="M240" s="11">
         <v>35</v>
       </c>
       <c r="N240" t="s">
         <v>449</v>
       </c>
       <c r="O240" t="s">
         <v>19</v>
       </c>
       <c r="P240">
         <v>2019</v>
       </c>
       <c r="Q240" t="s">
         <v>1445</v>
       </c>
     </row>
-    <row r="241" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="241" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
         <v>1182</v>
       </c>
       <c r="B241" t="s">
         <v>19</v>
       </c>
       <c r="C241" t="s">
         <v>522</v>
       </c>
       <c r="D241" t="s">
         <v>523</v>
       </c>
       <c r="E241" t="s">
         <v>1446</v>
       </c>
       <c r="F241" t="s">
         <v>223</v>
       </c>
       <c r="G241">
         <v>2019</v>
       </c>
       <c r="H241" t="s">
         <v>34</v>
       </c>
       <c r="I241" t="s">
@@ -16992,248 +16965,198 @@
       <c r="J241" t="s">
         <v>26</v>
       </c>
       <c r="K241" t="s">
         <v>1447</v>
       </c>
       <c r="L241" t="s">
         <v>1448</v>
       </c>
       <c r="M241" s="11">
         <v>27</v>
       </c>
       <c r="N241" t="s">
         <v>129</v>
       </c>
       <c r="O241" t="s">
         <v>19</v>
       </c>
       <c r="P241">
         <v>2019</v>
       </c>
       <c r="Q241" t="s">
         <v>1449</v>
       </c>
     </row>
-    <row r="242" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="242" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
         <v>1182</v>
       </c>
       <c r="B242" t="s">
         <v>19</v>
       </c>
       <c r="C242" t="s">
         <v>1450</v>
       </c>
       <c r="D242" t="s">
         <v>1451</v>
       </c>
       <c r="F242" t="s">
         <v>1452</v>
       </c>
       <c r="G242">
         <v>2019</v>
       </c>
       <c r="H242" t="s">
         <v>34</v>
       </c>
       <c r="I242" t="s">
         <v>25</v>
       </c>
       <c r="J242" t="s">
         <v>26</v>
       </c>
       <c r="K242" t="s">
         <v>1453</v>
       </c>
       <c r="L242" t="s">
         <v>1454</v>
       </c>
       <c r="M242" s="11">
         <v>31</v>
       </c>
       <c r="N242" t="s">
         <v>401</v>
       </c>
       <c r="O242" t="s">
         <v>19</v>
       </c>
       <c r="P242">
         <v>2019</v>
       </c>
       <c r="Q242" t="s">
         <v>1455</v>
       </c>
     </row>
-    <row r="243" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="243" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
         <v>1182</v>
       </c>
       <c r="B243" t="s">
         <v>19</v>
       </c>
       <c r="C243" t="s">
         <v>1456</v>
       </c>
       <c r="D243" t="s">
         <v>1457</v>
       </c>
       <c r="F243" t="s">
         <v>1458</v>
       </c>
       <c r="G243">
         <v>2019</v>
       </c>
       <c r="H243" t="s">
         <v>34</v>
       </c>
       <c r="I243" t="s">
         <v>25</v>
       </c>
       <c r="J243" t="s">
         <v>26</v>
       </c>
       <c r="K243" t="s">
         <v>1459</v>
       </c>
       <c r="L243" t="s">
         <v>1460</v>
       </c>
       <c r="M243" s="11">
         <v>22</v>
       </c>
       <c r="N243" t="s">
         <v>37</v>
       </c>
       <c r="O243" t="s">
         <v>19</v>
       </c>
       <c r="P243">
         <v>2019</v>
       </c>
       <c r="Q243" t="s">
         <v>1461</v>
       </c>
     </row>
-    <row r="244" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="244" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
         <v>1182</v>
       </c>
       <c r="B244" t="s">
         <v>19</v>
       </c>
       <c r="C244" t="s">
         <v>1462</v>
       </c>
       <c r="D244" t="s">
         <v>1463</v>
       </c>
       <c r="F244" t="s">
         <v>380</v>
       </c>
       <c r="G244">
         <v>2019</v>
       </c>
       <c r="H244" t="s">
         <v>34</v>
       </c>
       <c r="I244" t="s">
         <v>25</v>
       </c>
       <c r="J244" t="s">
         <v>26</v>
       </c>
       <c r="K244" t="s">
         <v>1464</v>
       </c>
       <c r="L244" t="s">
         <v>1465</v>
       </c>
       <c r="M244" s="11">
         <v>24</v>
       </c>
       <c r="N244" t="s">
         <v>1466</v>
       </c>
       <c r="O244" t="s">
         <v>19</v>
       </c>
       <c r="P244">
         <v>2019</v>
       </c>
       <c r="Q244" t="s">
         <v>1467</v>
-      </c>
-[...48 lines deleted...]
-        <v>1476</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>