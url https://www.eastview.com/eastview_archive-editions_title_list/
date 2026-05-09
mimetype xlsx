--- v0 (2026-04-19)
+++ v1 (2026-05-09)
@@ -6,60 +6,60 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Marketing.Dep\Website\eastview.com\Products\8_Product Title Lists\Ebook title lists\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Websites\eastview.com\Products\8_Product Title Lists\Ebook title lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{FB58276E-B6CA-4151-95A4-957C2104F989}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{660F473D-5B65-4839-A2E9-7AEA0CB08EA2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-98" yWindow="-98" windowWidth="21376" windowHeight="14595" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="AE Online" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'AE Online'!$A$7:$Q$148</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1920,61 +1920,61 @@
   <si>
     <t>https://dlib.eastview.com/browse/books/1670?set=68</t>
   </si>
   <si>
     <t>https://dlib.eastview.com/browse/books/1670?set=290</t>
   </si>
   <si>
     <t>https://dlib.eastview.com/browse/books/1670?set=104</t>
   </si>
   <si>
     <t>https://dlib.eastview.com/browse/books/1670?set=200</t>
   </si>
   <si>
     <t>https://dlib.eastview.com/browse/books/1670?set=179</t>
   </si>
   <si>
     <t xml:space="preserve">https://dlib.eastview.com/browse/books/1670?set=324 </t>
   </si>
   <si>
     <t>https://dlib.eastview.com/browse/books/1670?set=205</t>
   </si>
   <si>
     <t>https://dlib.eastview.com/browse/books/1670?set=207</t>
   </si>
   <si>
-    <t>As at May 2024</t>
+    <t>E-Book Collections (As at May 2024)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
@@ -2008,50 +2008,56 @@
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="27"/>
         <bgColor indexed="41"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -2107,51 +2113,51 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -2196,50 +2202,53 @@
     </xf>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="21">
     <cellStyle name="20% - Accent5 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Accent5 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Hyperlink 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 2 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal 2 4" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Normal 2 4 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Normal 2 5" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Normal 2 6" xfId="10" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Normal 3" xfId="11" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Normal 4" xfId="12" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Normal 4 2" xfId="13" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Normal 5" xfId="14" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Normal 5 2" xfId="15" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Normal 5 3" xfId="16" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Normal 6" xfId="17" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Normal 7" xfId="18" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Normal 8" xfId="19" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Обычный_Лист1" xfId="20" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
   </cellStyles>
   <dxfs count="0"/>
@@ -2254,51 +2263,51 @@
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2209800</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>57150</xdr:rowOff>
+      <xdr:rowOff>33337</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3FF4346-3A6F-4743-9A01-854F8516E343}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
@@ -2618,90 +2627,91 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:AB179"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="13.59765625" defaultRowHeight="13.15" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="38.140625" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="15.140625" style="5" customWidth="1"/>
+    <col min="1" max="1" width="38.1328125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="26.3984375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="83.59765625" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="20.86328125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="12.3984375" style="5" customWidth="1"/>
+    <col min="6" max="6" width="13.86328125" style="5" customWidth="1"/>
+    <col min="7" max="7" width="15.1328125" style="5" customWidth="1"/>
     <col min="8" max="8" width="9" style="5" customWidth="1"/>
-    <col min="9" max="10" width="14.140625" style="4" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="18" max="16384" width="13.5703125" style="1"/>
+    <col min="9" max="10" width="14.1328125" style="4" customWidth="1"/>
+    <col min="11" max="11" width="15.86328125" style="3" customWidth="1"/>
+    <col min="12" max="12" width="10.59765625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="26.59765625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="12.265625" style="5" customWidth="1"/>
+    <col min="15" max="15" width="17.59765625" style="12" customWidth="1"/>
+    <col min="16" max="16" width="52.59765625" style="6" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="11.3984375" style="2" bestFit="1" customWidth="1"/>
+    <col min="18" max="16384" width="13.59765625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28" ht="23.25" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:28" ht="22.5" x14ac:dyDescent="0.35">
       <c r="B2" s="13" t="s">
         <v>478</v>
       </c>
     </row>
-    <row r="3" spans="1:28" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="14" t="s">
+    <row r="3" spans="1:28" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="30" t="s">
         <v>622</v>
       </c>
       <c r="D3" s="1"/>
     </row>
-    <row r="4" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:28" ht="15" x14ac:dyDescent="0.35">
+      <c r="B4" s="14"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
     </row>
-    <row r="5" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:28" x14ac:dyDescent="0.35">
       <c r="C5" s="1"/>
     </row>
-    <row r="7" spans="1:28" s="7" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:28" s="7" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="15" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="16" t="s">
         <v>3</v>
       </c>
       <c r="F7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>5</v>
       </c>
       <c r="H7" s="16" t="s">
         <v>411</v>
       </c>
       <c r="I7" s="17" t="s">
@@ -2710,357 +2720,357 @@
       <c r="J7" s="17" t="s">
         <v>11</v>
       </c>
       <c r="K7" s="18" t="s">
         <v>12</v>
       </c>
       <c r="L7" s="15" t="s">
         <v>6</v>
       </c>
       <c r="M7" s="15" t="s">
         <v>7</v>
       </c>
       <c r="N7" s="16" t="s">
         <v>8</v>
       </c>
       <c r="O7" s="16" t="s">
         <v>0</v>
       </c>
       <c r="P7" s="15" t="s">
         <v>14</v>
       </c>
       <c r="Q7" s="15" t="s">
         <v>437</v>
       </c>
     </row>
-    <row r="8" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="19" t="s">
         <v>479</v>
       </c>
       <c r="B8" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="19" t="s">
         <v>130</v>
       </c>
       <c r="E8" s="21">
         <v>1998</v>
       </c>
       <c r="F8" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H8" s="21">
         <v>12</v>
       </c>
       <c r="I8" s="22" t="s">
         <v>172</v>
       </c>
       <c r="J8" s="22">
         <v>9781852079406</v>
       </c>
       <c r="K8" s="23">
         <v>1852079401</v>
       </c>
       <c r="L8" s="19" t="s">
         <v>280</v>
       </c>
       <c r="M8" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N8" s="21">
         <v>2014</v>
       </c>
       <c r="O8" s="24">
         <v>41884</v>
       </c>
       <c r="P8" s="19" t="s">
         <v>486</v>
       </c>
       <c r="Q8" s="19"/>
     </row>
-    <row r="9" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="19" t="s">
         <v>479</v>
       </c>
       <c r="B9" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C9" s="19" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="19" t="s">
         <v>130</v>
       </c>
       <c r="E9" s="21">
         <v>2001</v>
       </c>
       <c r="F9" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G9" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H9" s="21">
         <v>11</v>
       </c>
       <c r="I9" s="22" t="s">
         <v>184</v>
       </c>
       <c r="J9" s="22">
         <v>9781852079307</v>
       </c>
       <c r="K9" s="23">
         <v>1852079304</v>
       </c>
       <c r="L9" s="19" t="s">
         <v>292</v>
       </c>
       <c r="M9" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N9" s="21">
         <v>2014</v>
       </c>
       <c r="O9" s="24">
         <v>41884</v>
       </c>
       <c r="P9" s="19" t="s">
         <v>487</v>
       </c>
       <c r="Q9" s="19"/>
     </row>
-    <row r="10" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="19" t="s">
         <v>479</v>
       </c>
       <c r="B10" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C10" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="19" t="s">
         <v>130</v>
       </c>
       <c r="E10" s="21">
         <v>2003</v>
       </c>
       <c r="F10" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G10" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H10" s="21">
         <v>3</v>
       </c>
       <c r="I10" s="22" t="s">
         <v>185</v>
       </c>
       <c r="J10" s="22">
         <v>9781840970203</v>
       </c>
       <c r="K10" s="23">
         <v>1840970200</v>
       </c>
       <c r="L10" s="19" t="s">
         <v>293</v>
       </c>
       <c r="M10" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N10" s="21">
         <v>2014</v>
       </c>
       <c r="O10" s="24">
         <v>41884</v>
       </c>
       <c r="P10" s="19" t="s">
         <v>488</v>
       </c>
       <c r="Q10" s="19"/>
     </row>
-    <row r="11" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="19" t="s">
         <v>479</v>
       </c>
       <c r="B11" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C11" s="19" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="19" t="s">
         <v>130</v>
       </c>
       <c r="E11" s="21">
         <v>1996</v>
       </c>
       <c r="F11" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G11" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H11" s="21">
         <v>6</v>
       </c>
       <c r="I11" s="22" t="s">
         <v>192</v>
       </c>
       <c r="J11" s="22">
         <v>9781852079703</v>
       </c>
       <c r="K11" s="23">
         <v>1852079703</v>
       </c>
       <c r="L11" s="19" t="s">
         <v>300</v>
       </c>
       <c r="M11" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N11" s="21">
         <v>2014</v>
       </c>
       <c r="O11" s="24">
         <v>41884</v>
       </c>
       <c r="P11" s="19" t="s">
         <v>489</v>
       </c>
       <c r="Q11" s="19"/>
     </row>
-    <row r="12" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="19" t="s">
         <v>479</v>
       </c>
       <c r="B12" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C12" s="19" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="19" t="s">
         <v>130</v>
       </c>
       <c r="E12" s="21">
         <v>2002</v>
       </c>
       <c r="F12" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G12" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H12" s="21">
         <v>14</v>
       </c>
       <c r="I12" s="22" t="s">
         <v>204</v>
       </c>
       <c r="J12" s="22">
         <v>9781852079000</v>
       </c>
       <c r="K12" s="23">
         <v>1852079002</v>
       </c>
       <c r="L12" s="19" t="s">
         <v>312</v>
       </c>
       <c r="M12" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N12" s="21">
         <v>2014</v>
       </c>
       <c r="O12" s="24">
         <v>41884</v>
       </c>
       <c r="P12" s="19" t="s">
         <v>490</v>
       </c>
       <c r="Q12" s="19"/>
     </row>
-    <row r="13" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="19" t="s">
         <v>479</v>
       </c>
       <c r="B13" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C13" s="19" t="s">
         <v>54</v>
       </c>
       <c r="D13" s="19" t="s">
         <v>130</v>
       </c>
       <c r="E13" s="21">
         <v>2005</v>
       </c>
       <c r="F13" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G13" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H13" s="21">
         <v>14</v>
       </c>
       <c r="I13" s="22" t="s">
         <v>207</v>
       </c>
       <c r="J13" s="22">
         <v>9781840971101</v>
       </c>
       <c r="K13" s="23" t="s">
         <v>390</v>
       </c>
       <c r="L13" s="19" t="s">
         <v>315</v>
       </c>
       <c r="M13" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N13" s="21">
         <v>2014</v>
       </c>
       <c r="O13" s="24">
         <v>41884</v>
       </c>
       <c r="P13" s="19" t="s">
         <v>491</v>
       </c>
       <c r="Q13" s="19"/>
     </row>
-    <row r="14" spans="1:28" s="25" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:28" s="25" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="19" t="s">
         <v>479</v>
       </c>
       <c r="B14" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>101</v>
       </c>
       <c r="D14" s="19" t="s">
         <v>130</v>
       </c>
       <c r="E14" s="21">
         <v>2008</v>
       </c>
       <c r="F14" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G14" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H14" s="21">
         <v>18</v>
       </c>
       <c r="I14" s="22" t="s">
@@ -3069,51 +3079,51 @@
       <c r="J14" s="22">
         <v>9781840972108</v>
       </c>
       <c r="K14" s="23">
         <v>1840972106</v>
       </c>
       <c r="L14" s="19" t="s">
         <v>359</v>
       </c>
       <c r="M14" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N14" s="21">
         <v>2014</v>
       </c>
       <c r="O14" s="24">
         <v>41884</v>
       </c>
       <c r="P14" s="19" t="s">
         <v>492</v>
       </c>
       <c r="Q14" s="19"/>
       <c r="AA14" s="26"/>
       <c r="AB14" s="26"/>
     </row>
-    <row r="15" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="19" t="s">
         <v>479</v>
       </c>
       <c r="B15" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C15" s="19" t="s">
         <v>104</v>
       </c>
       <c r="D15" s="19" t="s">
         <v>130</v>
       </c>
       <c r="E15" s="21">
         <v>1997</v>
       </c>
       <c r="F15" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G15" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H15" s="21">
         <v>10</v>
       </c>
       <c r="I15" s="22" t="s">
@@ -3122,808 +3132,808 @@
       <c r="J15" s="22">
         <v>9781852079451</v>
       </c>
       <c r="K15" s="23">
         <v>1852079452</v>
       </c>
       <c r="L15" s="19" t="s">
         <v>362</v>
       </c>
       <c r="M15" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N15" s="21">
         <v>2014</v>
       </c>
       <c r="O15" s="24">
         <v>41884</v>
       </c>
       <c r="P15" s="19" t="s">
         <v>493</v>
       </c>
       <c r="Q15" s="19"/>
       <c r="AA15" s="26"/>
       <c r="AB15" s="26"/>
     </row>
-    <row r="16" spans="1:28" s="25" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:28" s="25" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="19" t="s">
         <v>479</v>
       </c>
       <c r="B16" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>470</v>
       </c>
       <c r="D16" s="19" t="s">
         <v>471</v>
       </c>
       <c r="E16" s="21"/>
       <c r="F16" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G16" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H16" s="21">
         <v>4</v>
       </c>
       <c r="I16" s="22">
         <v>9781840973907</v>
       </c>
       <c r="J16" s="22"/>
       <c r="K16" s="23"/>
       <c r="L16" s="19" t="s">
         <v>472</v>
       </c>
       <c r="M16" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N16" s="21">
         <v>2017</v>
       </c>
       <c r="O16" s="24">
         <v>43152</v>
       </c>
       <c r="P16" s="19" t="s">
         <v>473</v>
       </c>
       <c r="Q16" s="19"/>
     </row>
-    <row r="17" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B17" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C17" s="19" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="19"/>
       <c r="E17" s="21">
         <v>1998</v>
       </c>
       <c r="F17" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G17" s="21" t="s">
         <v>165</v>
       </c>
       <c r="H17" s="21">
         <v>10</v>
       </c>
       <c r="I17" s="22" t="s">
         <v>169</v>
       </c>
       <c r="J17" s="22">
         <v>9781852070809</v>
       </c>
       <c r="K17" s="23">
         <v>1852070803</v>
       </c>
       <c r="L17" s="19" t="s">
         <v>277</v>
       </c>
       <c r="M17" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N17" s="21">
         <v>2014</v>
       </c>
       <c r="O17" s="24">
         <v>41983</v>
       </c>
       <c r="P17" s="19" t="s">
         <v>494</v>
       </c>
       <c r="Q17" s="19" t="s">
         <v>438</v>
       </c>
     </row>
-    <row r="18" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B18" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C18" s="19" t="s">
         <v>17</v>
       </c>
       <c r="D18" s="19" t="s">
         <v>128</v>
       </c>
       <c r="E18" s="21">
         <v>2002</v>
       </c>
       <c r="F18" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G18" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H18" s="21">
         <v>4</v>
       </c>
       <c r="I18" s="22" t="s">
         <v>170</v>
       </c>
       <c r="J18" s="22">
         <v>9781852078553</v>
       </c>
       <c r="K18" s="23">
         <v>1852078553</v>
       </c>
       <c r="L18" s="19" t="s">
         <v>278</v>
       </c>
       <c r="M18" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N18" s="21">
         <v>2014</v>
       </c>
       <c r="O18" s="24">
         <v>41884</v>
       </c>
       <c r="P18" s="19" t="s">
         <v>495</v>
       </c>
       <c r="Q18" s="19"/>
     </row>
-    <row r="19" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B19" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C19" s="19" t="s">
         <v>20</v>
       </c>
       <c r="D19" s="19" t="s">
         <v>128</v>
       </c>
       <c r="E19" s="21">
         <v>1996</v>
       </c>
       <c r="F19" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G19" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H19" s="21">
         <v>4</v>
       </c>
       <c r="I19" s="22" t="s">
         <v>173</v>
       </c>
       <c r="J19" s="22">
         <v>9781852076801</v>
       </c>
       <c r="K19" s="23">
         <v>1852076801</v>
       </c>
       <c r="L19" s="19" t="s">
         <v>281</v>
       </c>
       <c r="M19" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N19" s="21">
         <v>2014</v>
       </c>
       <c r="O19" s="24">
         <v>41884</v>
       </c>
       <c r="P19" s="19" t="s">
         <v>496</v>
       </c>
       <c r="Q19" s="19"/>
     </row>
-    <row r="20" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C20" s="19" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="19" t="s">
         <v>131</v>
       </c>
       <c r="E20" s="21">
         <v>1994</v>
       </c>
       <c r="F20" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G20" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H20" s="21">
         <v>4</v>
       </c>
       <c r="I20" s="22" t="s">
         <v>174</v>
       </c>
       <c r="J20" s="22">
         <v>9781852075408</v>
       </c>
       <c r="K20" s="23">
         <v>1852075406</v>
       </c>
       <c r="L20" s="19" t="s">
         <v>282</v>
       </c>
       <c r="M20" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N20" s="21">
         <v>2014</v>
       </c>
       <c r="O20" s="24">
         <v>41884</v>
       </c>
       <c r="P20" s="19" t="s">
         <v>497</v>
       </c>
       <c r="Q20" s="19"/>
     </row>
-    <row r="21" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B21" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C21" s="19" t="s">
         <v>22</v>
       </c>
       <c r="D21" s="19" t="s">
         <v>132</v>
       </c>
       <c r="E21" s="21">
         <v>1993</v>
       </c>
       <c r="F21" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G21" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H21" s="21">
         <v>10</v>
       </c>
       <c r="I21" s="22" t="s">
         <v>175</v>
       </c>
       <c r="J21" s="22">
         <v>9781840972375</v>
       </c>
       <c r="K21" s="23">
         <v>1840972378</v>
       </c>
       <c r="L21" s="19" t="s">
         <v>283</v>
       </c>
       <c r="M21" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N21" s="21">
         <v>2014</v>
       </c>
       <c r="O21" s="24">
         <v>41884</v>
       </c>
       <c r="P21" s="19" t="s">
         <v>498</v>
       </c>
       <c r="Q21" s="19"/>
     </row>
-    <row r="22" spans="1:17" s="25" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:17" s="25" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B22" s="19" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D22" s="19" t="s">
         <v>133</v>
       </c>
       <c r="E22" s="21">
         <v>2009</v>
       </c>
       <c r="F22" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G22" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H22" s="21">
         <v>18</v>
       </c>
       <c r="I22" s="22" t="s">
         <v>176</v>
       </c>
       <c r="J22" s="22">
         <v>9781840972405</v>
       </c>
       <c r="K22" s="23">
         <v>1840972408</v>
       </c>
       <c r="L22" s="19" t="s">
         <v>284</v>
       </c>
       <c r="M22" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N22" s="21">
         <v>2014</v>
       </c>
       <c r="O22" s="24">
         <v>41884</v>
       </c>
       <c r="P22" s="19" t="s">
         <v>499</v>
       </c>
       <c r="Q22" s="19"/>
     </row>
-    <row r="23" spans="1:17" s="25" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:17" s="25" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B23" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C23" s="19" t="s">
         <v>24</v>
       </c>
       <c r="D23" s="19" t="s">
         <v>134</v>
       </c>
       <c r="E23" s="21">
         <v>1988</v>
       </c>
       <c r="F23" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G23" s="21" t="s">
         <v>165</v>
       </c>
       <c r="H23" s="21">
         <v>30</v>
       </c>
       <c r="I23" s="22" t="s">
         <v>177</v>
       </c>
       <c r="J23" s="22">
         <v>9781852071301</v>
       </c>
       <c r="K23" s="23">
         <v>1852071303</v>
       </c>
       <c r="L23" s="19" t="s">
         <v>285</v>
       </c>
       <c r="M23" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N23" s="21">
         <v>2014</v>
       </c>
       <c r="O23" s="24">
         <v>41884</v>
       </c>
       <c r="P23" s="19" t="s">
         <v>500</v>
       </c>
       <c r="Q23" s="19"/>
     </row>
-    <row r="24" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B24" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C24" s="19" t="s">
         <v>25</v>
       </c>
       <c r="D24" s="19" t="s">
         <v>132</v>
       </c>
       <c r="E24" s="21">
         <v>1992</v>
       </c>
       <c r="F24" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G24" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H24" s="21">
         <v>20</v>
       </c>
       <c r="I24" s="22" t="s">
         <v>178</v>
       </c>
       <c r="J24" s="22">
         <v>9781852074005</v>
       </c>
       <c r="K24" s="23">
         <v>1852074000</v>
       </c>
       <c r="L24" s="19" t="s">
         <v>286</v>
       </c>
       <c r="M24" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N24" s="21">
         <v>2014</v>
       </c>
       <c r="O24" s="24">
         <v>41884</v>
       </c>
       <c r="P24" s="19" t="s">
         <v>501</v>
       </c>
       <c r="Q24" s="19"/>
     </row>
-    <row r="25" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B25" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C25" s="19" t="s">
         <v>448</v>
       </c>
       <c r="D25" s="19" t="s">
         <v>132</v>
       </c>
       <c r="E25" s="21">
         <v>1993</v>
       </c>
       <c r="F25" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G25" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H25" s="21">
         <v>6</v>
       </c>
       <c r="I25" s="22">
         <v>9781139964463</v>
       </c>
       <c r="J25" s="22">
         <v>9781852074807</v>
       </c>
       <c r="K25" s="23">
         <v>1852074809</v>
       </c>
       <c r="L25" s="19" t="s">
         <v>397</v>
       </c>
       <c r="M25" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N25" s="21">
         <v>2014</v>
       </c>
       <c r="O25" s="24">
         <v>41983</v>
       </c>
       <c r="P25" s="19" t="s">
         <v>483</v>
       </c>
       <c r="Q25" s="19"/>
     </row>
-    <row r="26" spans="1:17" s="25" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:17" s="25" customFormat="1" ht="25.5" x14ac:dyDescent="0.35">
       <c r="A26" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B26" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C26" s="19" t="s">
         <v>451</v>
       </c>
       <c r="D26" s="19" t="s">
         <v>147</v>
       </c>
       <c r="E26" s="21">
         <v>1993</v>
       </c>
       <c r="F26" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G26" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H26" s="21">
         <v>6</v>
       </c>
       <c r="I26" s="22" t="s">
         <v>264</v>
       </c>
       <c r="J26" s="22">
         <v>9781852074906</v>
       </c>
       <c r="K26" s="23">
         <v>1852074906</v>
       </c>
       <c r="L26" s="19" t="s">
         <v>410</v>
       </c>
       <c r="M26" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N26" s="21">
         <v>2014</v>
       </c>
       <c r="O26" s="24">
         <v>41884</v>
       </c>
       <c r="P26" s="19" t="s">
         <v>485</v>
       </c>
       <c r="Q26" s="19"/>
     </row>
-    <row r="27" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B27" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C27" s="19" t="s">
         <v>452</v>
       </c>
       <c r="D27" s="19" t="s">
         <v>132</v>
       </c>
       <c r="E27" s="21">
         <v>1994</v>
       </c>
       <c r="F27" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G27" s="21" t="s">
         <v>165</v>
       </c>
       <c r="H27" s="21">
         <v>7</v>
       </c>
       <c r="I27" s="22" t="s">
         <v>263</v>
       </c>
       <c r="J27" s="22">
         <v>9781852075859</v>
       </c>
       <c r="K27" s="23">
         <v>1852075856</v>
       </c>
       <c r="L27" s="19" t="s">
         <v>409</v>
       </c>
       <c r="M27" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N27" s="21">
         <v>2014</v>
       </c>
       <c r="O27" s="24">
         <v>41884</v>
       </c>
       <c r="P27" s="19" t="s">
         <v>502</v>
       </c>
       <c r="Q27" s="19"/>
     </row>
-    <row r="28" spans="1:17" s="25" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:17" s="25" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B28" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C28" s="19" t="s">
         <v>26</v>
       </c>
       <c r="D28" s="19" t="s">
         <v>135</v>
       </c>
       <c r="E28" s="21">
         <v>1994</v>
       </c>
       <c r="F28" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G28" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H28" s="21">
         <v>8</v>
       </c>
       <c r="I28" s="22" t="s">
         <v>179</v>
       </c>
       <c r="J28" s="22">
         <v>9781852075750</v>
       </c>
       <c r="K28" s="23">
         <v>1852075759</v>
       </c>
       <c r="L28" s="19" t="s">
         <v>287</v>
       </c>
       <c r="M28" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N28" s="21">
         <v>2014</v>
       </c>
       <c r="O28" s="24">
         <v>41884</v>
       </c>
       <c r="P28" s="19" t="s">
         <v>503</v>
       </c>
       <c r="Q28" s="19"/>
     </row>
-    <row r="29" spans="1:17" s="25" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:17" s="25" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B29" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C29" s="19" t="s">
         <v>27</v>
       </c>
       <c r="D29" s="19"/>
       <c r="E29" s="21">
         <v>1989</v>
       </c>
       <c r="F29" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G29" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H29" s="21">
         <v>12</v>
       </c>
       <c r="I29" s="22" t="s">
         <v>180</v>
       </c>
       <c r="J29" s="22">
         <v>9781852072100</v>
       </c>
       <c r="K29" s="23">
         <v>1852072105</v>
       </c>
       <c r="L29" s="19" t="s">
         <v>288</v>
       </c>
       <c r="M29" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N29" s="21">
         <v>2014</v>
       </c>
       <c r="O29" s="24">
         <v>41884</v>
       </c>
       <c r="P29" s="19" t="s">
         <v>504</v>
       </c>
       <c r="Q29" s="19"/>
     </row>
-    <row r="30" spans="1:17" s="25" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:17" s="25" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B30" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C30" s="19" t="s">
         <v>28</v>
       </c>
       <c r="D30" s="19" t="s">
         <v>136</v>
       </c>
       <c r="E30" s="21">
         <v>1992</v>
       </c>
       <c r="F30" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G30" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H30" s="21">
         <v>4</v>
       </c>
       <c r="I30" s="22" t="s">
         <v>181</v>
       </c>
       <c r="J30" s="22">
         <v>9781852073404</v>
       </c>
       <c r="K30" s="23">
         <v>1852073403</v>
       </c>
       <c r="L30" s="19" t="s">
         <v>289</v>
       </c>
       <c r="M30" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N30" s="21">
         <v>2014</v>
       </c>
       <c r="O30" s="24">
         <v>41884</v>
       </c>
       <c r="P30" s="19" t="s">
         <v>505</v>
       </c>
       <c r="Q30" s="19"/>
     </row>
-    <row r="31" spans="1:17" s="25" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:17" s="25" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B31" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C31" s="19" t="s">
         <v>426</v>
       </c>
       <c r="D31" s="19" t="s">
         <v>427</v>
       </c>
       <c r="E31" s="21">
         <v>1998</v>
       </c>
       <c r="F31" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G31" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H31" s="21">
         <v>1</v>
       </c>
       <c r="I31" s="22">
@@ -3932,296 +3942,296 @@
       <c r="J31" s="22">
         <v>9781852078409</v>
       </c>
       <c r="K31" s="23">
         <v>1852078405</v>
       </c>
       <c r="L31" s="19" t="s">
         <v>428</v>
       </c>
       <c r="M31" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N31" s="21">
         <v>2014</v>
       </c>
       <c r="O31" s="24">
         <v>41948</v>
       </c>
       <c r="P31" s="19" t="s">
         <v>506</v>
       </c>
       <c r="Q31" s="19" t="s">
         <v>438</v>
       </c>
     </row>
-    <row r="32" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B32" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C32" s="19" t="s">
         <v>459</v>
       </c>
       <c r="D32" s="19"/>
       <c r="E32" s="21">
         <v>1994</v>
       </c>
       <c r="F32" s="21" t="s">
         <v>460</v>
       </c>
       <c r="G32" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H32" s="21">
         <v>1</v>
       </c>
       <c r="I32" s="22">
         <v>9781316026595</v>
       </c>
       <c r="J32" s="22">
         <v>9781852075378</v>
       </c>
       <c r="K32" s="23">
         <v>1852075376</v>
       </c>
       <c r="L32" s="19" t="s">
         <v>462</v>
       </c>
       <c r="M32" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N32" s="21">
         <v>2014</v>
       </c>
       <c r="O32" s="24">
         <v>42037</v>
       </c>
       <c r="P32" s="19" t="s">
         <v>507</v>
       </c>
       <c r="Q32" s="19"/>
     </row>
-    <row r="33" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B33" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C33" s="19" t="s">
         <v>455</v>
       </c>
       <c r="D33" s="19"/>
       <c r="E33" s="21">
         <v>1994</v>
       </c>
       <c r="F33" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G33" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H33" s="21">
         <v>5</v>
       </c>
       <c r="I33" s="22">
         <v>9781139971737</v>
       </c>
       <c r="J33" s="22">
         <v>9781840972344</v>
       </c>
       <c r="K33" s="23">
         <v>1852075139</v>
       </c>
       <c r="L33" s="19" t="s">
         <v>408</v>
       </c>
       <c r="M33" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N33" s="21">
         <v>2014</v>
       </c>
       <c r="O33" s="24">
         <v>42037</v>
       </c>
       <c r="P33" s="19" t="s">
         <v>508</v>
       </c>
       <c r="Q33" s="19"/>
     </row>
-    <row r="34" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B34" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C34" s="19" t="s">
         <v>456</v>
       </c>
       <c r="D34" s="19"/>
       <c r="E34" s="21">
         <v>1994</v>
       </c>
       <c r="F34" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G34" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H34" s="21">
         <v>14</v>
       </c>
       <c r="I34" s="22">
         <v>9781139971751</v>
       </c>
       <c r="J34" s="22">
         <v>9781840972368</v>
       </c>
       <c r="K34" s="23">
         <v>1852075139</v>
       </c>
       <c r="L34" s="19" t="s">
         <v>407</v>
       </c>
       <c r="M34" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N34" s="21">
         <v>2014</v>
       </c>
       <c r="O34" s="24">
         <v>42037</v>
       </c>
       <c r="P34" s="19" t="s">
         <v>509</v>
       </c>
       <c r="Q34" s="19"/>
     </row>
-    <row r="35" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B35" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C35" s="19" t="s">
         <v>457</v>
       </c>
       <c r="D35" s="19"/>
       <c r="E35" s="21">
         <v>1994</v>
       </c>
       <c r="F35" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G35" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H35" s="21">
         <v>4</v>
       </c>
       <c r="I35" s="22">
         <v>9781139971744</v>
       </c>
       <c r="J35" s="22">
         <v>9781840972351</v>
       </c>
       <c r="K35" s="23">
         <v>1852075139</v>
       </c>
       <c r="L35" s="19" t="s">
         <v>406</v>
       </c>
       <c r="M35" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N35" s="21">
         <v>2014</v>
       </c>
       <c r="O35" s="24">
         <v>42037</v>
       </c>
       <c r="P35" s="19" t="s">
         <v>510</v>
       </c>
       <c r="Q35" s="19"/>
     </row>
-    <row r="36" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B36" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C36" s="19" t="s">
         <v>458</v>
       </c>
       <c r="D36" s="19"/>
       <c r="E36" s="21">
         <v>1994</v>
       </c>
       <c r="F36" s="21" t="s">
         <v>460</v>
       </c>
       <c r="G36" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H36" s="21">
         <v>2</v>
       </c>
       <c r="I36" s="22">
         <v>9781316026588</v>
       </c>
       <c r="J36" s="22">
         <v>9781840973242</v>
       </c>
       <c r="K36" s="23">
         <v>1852075139</v>
       </c>
       <c r="L36" s="19" t="s">
         <v>461</v>
       </c>
       <c r="M36" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N36" s="21">
         <v>2014</v>
       </c>
       <c r="O36" s="24">
         <v>42037</v>
       </c>
       <c r="P36" s="19" t="s">
         <v>511</v>
       </c>
       <c r="Q36" s="19"/>
     </row>
-    <row r="37" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B37" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C37" s="19" t="s">
         <v>439</v>
       </c>
       <c r="D37" s="19" t="s">
         <v>415</v>
       </c>
       <c r="E37" s="21">
         <v>1987</v>
       </c>
       <c r="F37" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G37" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H37" s="21">
         <v>1</v>
       </c>
       <c r="I37" s="22">
@@ -4230,153 +4240,153 @@
       <c r="J37" s="22">
         <v>9781852070779</v>
       </c>
       <c r="K37" s="23">
         <v>1852070773</v>
       </c>
       <c r="L37" s="19" t="s">
         <v>416</v>
       </c>
       <c r="M37" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N37" s="21">
         <v>2014</v>
       </c>
       <c r="O37" s="24">
         <v>41884</v>
       </c>
       <c r="P37" s="25" t="s">
         <v>512</v>
       </c>
       <c r="Q37" s="19" t="s">
         <v>438</v>
       </c>
     </row>
-    <row r="38" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B38" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C38" s="19" t="s">
         <v>34</v>
       </c>
       <c r="D38" s="19" t="s">
         <v>130</v>
       </c>
       <c r="E38" s="21">
         <v>1993</v>
       </c>
       <c r="F38" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G38" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H38" s="21">
         <v>4</v>
       </c>
       <c r="I38" s="22" t="s">
         <v>187</v>
       </c>
       <c r="J38" s="22">
         <v>9781852073459</v>
       </c>
       <c r="K38" s="23">
         <v>1852073454</v>
       </c>
       <c r="L38" s="19" t="s">
         <v>295</v>
       </c>
       <c r="M38" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N38" s="21">
         <v>2014</v>
       </c>
       <c r="O38" s="24">
         <v>41884</v>
       </c>
       <c r="P38" s="19" t="s">
         <v>513</v>
       </c>
       <c r="Q38" s="19"/>
     </row>
-    <row r="39" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B39" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C39" s="19" t="s">
         <v>35</v>
       </c>
       <c r="D39" s="19" t="s">
         <v>131</v>
       </c>
       <c r="E39" s="21">
         <v>1996</v>
       </c>
       <c r="F39" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G39" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H39" s="21">
         <v>18</v>
       </c>
       <c r="I39" s="22" t="s">
         <v>188</v>
       </c>
       <c r="J39" s="22">
         <v>9781852077006</v>
       </c>
       <c r="K39" s="23" t="s">
         <v>388</v>
       </c>
       <c r="L39" s="19" t="s">
         <v>296</v>
       </c>
       <c r="M39" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N39" s="21">
         <v>2014</v>
       </c>
       <c r="O39" s="24">
         <v>41884</v>
       </c>
       <c r="P39" s="19" t="s">
         <v>514</v>
       </c>
       <c r="Q39" s="19"/>
     </row>
-    <row r="40" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B40" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C40" s="19" t="s">
         <v>440</v>
       </c>
       <c r="D40" s="19" t="s">
         <v>441</v>
       </c>
       <c r="E40" s="21">
         <v>2003</v>
       </c>
       <c r="F40" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G40" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H40" s="21">
         <v>6</v>
       </c>
       <c r="I40" s="22">
@@ -4385,102 +4395,102 @@
       <c r="J40" s="22">
         <v>9781852070304</v>
       </c>
       <c r="K40" s="23">
         <v>1852070307</v>
       </c>
       <c r="L40" s="19" t="s">
         <v>442</v>
       </c>
       <c r="M40" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N40" s="21">
         <v>2014</v>
       </c>
       <c r="O40" s="24">
         <v>41983</v>
       </c>
       <c r="P40" s="19" t="s">
         <v>515</v>
       </c>
       <c r="Q40" s="19" t="s">
         <v>438</v>
       </c>
     </row>
-    <row r="41" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B41" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C41" s="19" t="s">
         <v>36</v>
       </c>
       <c r="D41" s="19" t="s">
         <v>130</v>
       </c>
       <c r="E41" s="21">
         <v>1996</v>
       </c>
       <c r="F41" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G41" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H41" s="21">
         <v>3</v>
       </c>
       <c r="I41" s="22" t="s">
         <v>189</v>
       </c>
       <c r="J41" s="22">
         <v>9781852076757</v>
       </c>
       <c r="K41" s="23">
         <v>1852076755</v>
       </c>
       <c r="L41" s="19" t="s">
         <v>297</v>
       </c>
       <c r="M41" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N41" s="21">
         <v>2014</v>
       </c>
       <c r="O41" s="24">
         <v>41884</v>
       </c>
       <c r="P41" s="19" t="s">
         <v>516</v>
       </c>
       <c r="Q41" s="19"/>
     </row>
-    <row r="42" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B42" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C42" s="19" t="s">
         <v>38</v>
       </c>
       <c r="D42" s="19" t="s">
         <v>138</v>
       </c>
       <c r="E42" s="21">
         <v>1992</v>
       </c>
       <c r="F42" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G42" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H42" s="21">
         <v>2</v>
       </c>
       <c r="I42" s="22" t="s">
@@ -4489,3254 +4499,3254 @@
       <c r="J42" s="22">
         <v>9781852073367</v>
       </c>
       <c r="K42" s="23">
         <v>1852073365</v>
       </c>
       <c r="L42" s="19" t="s">
         <v>299</v>
       </c>
       <c r="M42" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N42" s="21">
         <v>2014</v>
       </c>
       <c r="O42" s="24">
         <v>41948</v>
       </c>
       <c r="P42" s="19" t="s">
         <v>517</v>
       </c>
       <c r="Q42" s="19" t="s">
         <v>438</v>
       </c>
     </row>
-    <row r="43" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B43" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C43" s="19" t="s">
         <v>40</v>
       </c>
       <c r="D43" s="19" t="s">
         <v>128</v>
       </c>
       <c r="E43" s="21">
         <v>2008</v>
       </c>
       <c r="F43" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G43" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H43" s="21">
         <v>13</v>
       </c>
       <c r="I43" s="22" t="s">
         <v>193</v>
       </c>
       <c r="J43" s="22">
         <v>9781840971958</v>
       </c>
       <c r="K43" s="23">
         <v>1840971959</v>
       </c>
       <c r="L43" s="19" t="s">
         <v>301</v>
       </c>
       <c r="M43" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N43" s="21">
         <v>2014</v>
       </c>
       <c r="O43" s="24">
         <v>41884</v>
       </c>
       <c r="P43" s="19" t="s">
         <v>518</v>
       </c>
       <c r="Q43" s="19"/>
     </row>
-    <row r="44" spans="1:17" s="25" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:17" s="25" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B44" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C44" s="19" t="s">
         <v>41</v>
       </c>
       <c r="D44" s="19" t="s">
         <v>139</v>
       </c>
       <c r="E44" s="21">
         <v>2000</v>
       </c>
       <c r="F44" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G44" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H44" s="21">
         <v>6</v>
       </c>
       <c r="I44" s="22" t="s">
         <v>194</v>
       </c>
       <c r="J44" s="22">
         <v>9781852078102</v>
       </c>
       <c r="K44" s="23">
         <v>1852078103</v>
       </c>
       <c r="L44" s="19" t="s">
         <v>302</v>
       </c>
       <c r="M44" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N44" s="21">
         <v>2014</v>
       </c>
       <c r="O44" s="24">
         <v>41884</v>
       </c>
       <c r="P44" s="19" t="s">
         <v>519</v>
       </c>
       <c r="Q44" s="19"/>
     </row>
-    <row r="45" spans="1:17" s="25" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:17" s="25" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="20" t="s">
         <v>480</v>
       </c>
       <c r="B45" s="20" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="20" t="s">
         <v>474</v>
       </c>
       <c r="D45" s="20" t="s">
         <v>128</v>
       </c>
       <c r="E45" s="21" t="s">
         <v>468</v>
       </c>
       <c r="F45" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G45" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H45" s="21">
         <v>7</v>
       </c>
       <c r="I45" s="29">
         <v>9781139976008</v>
       </c>
       <c r="J45" s="29">
         <v>9781840973501</v>
       </c>
       <c r="K45" s="23"/>
       <c r="L45" s="20" t="s">
         <v>475</v>
       </c>
       <c r="M45" s="20" t="s">
         <v>385</v>
       </c>
       <c r="N45" s="21">
         <v>2021</v>
       </c>
       <c r="O45" s="24">
         <v>44305</v>
       </c>
       <c r="P45" s="20" t="s">
         <v>476</v>
       </c>
       <c r="Q45" s="19"/>
     </row>
-    <row r="46" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B46" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C46" s="19" t="s">
         <v>42</v>
       </c>
       <c r="D46" s="19" t="s">
         <v>140</v>
       </c>
       <c r="E46" s="21">
         <v>1997</v>
       </c>
       <c r="F46" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G46" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H46" s="21">
         <v>14</v>
       </c>
       <c r="I46" s="22" t="s">
         <v>195</v>
       </c>
       <c r="J46" s="22">
         <v>9781852077105</v>
       </c>
       <c r="K46" s="23">
         <v>1852077107</v>
       </c>
       <c r="L46" s="19" t="s">
         <v>303</v>
       </c>
       <c r="M46" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N46" s="21">
         <v>2014</v>
       </c>
       <c r="O46" s="24">
         <v>41884</v>
       </c>
       <c r="P46" s="19" t="s">
         <v>520</v>
       </c>
       <c r="Q46" s="19"/>
     </row>
-    <row r="47" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B47" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C47" s="19" t="s">
         <v>43</v>
       </c>
       <c r="D47" s="19" t="s">
         <v>130</v>
       </c>
       <c r="E47" s="21">
         <v>1992</v>
       </c>
       <c r="F47" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G47" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H47" s="21">
         <v>10</v>
       </c>
       <c r="I47" s="22" t="s">
         <v>196</v>
       </c>
       <c r="J47" s="22">
         <v>9781852073602</v>
       </c>
       <c r="K47" s="23">
         <v>1852073608</v>
       </c>
       <c r="L47" s="19" t="s">
         <v>304</v>
       </c>
       <c r="M47" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N47" s="21">
         <v>2014</v>
       </c>
       <c r="O47" s="24">
         <v>41884</v>
       </c>
       <c r="P47" s="19" t="s">
         <v>521</v>
       </c>
       <c r="Q47" s="19"/>
     </row>
-    <row r="48" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B48" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C48" s="19" t="s">
         <v>44</v>
       </c>
       <c r="D48" s="19" t="s">
         <v>137</v>
       </c>
       <c r="E48" s="21">
         <v>2005</v>
       </c>
       <c r="F48" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G48" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H48" s="21">
         <v>6</v>
       </c>
       <c r="I48" s="22" t="s">
         <v>197</v>
       </c>
       <c r="J48" s="22">
         <v>9781840971002</v>
       </c>
       <c r="K48" s="23">
         <v>1840971002</v>
       </c>
       <c r="L48" s="19" t="s">
         <v>305</v>
       </c>
       <c r="M48" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N48" s="21">
         <v>2014</v>
       </c>
       <c r="O48" s="24">
         <v>41884</v>
       </c>
       <c r="P48" s="25" t="s">
         <v>522</v>
       </c>
       <c r="Q48" s="19"/>
     </row>
-    <row r="49" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B49" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C49" s="19" t="s">
         <v>45</v>
       </c>
       <c r="D49" s="19" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="21">
         <v>2004</v>
       </c>
       <c r="F49" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G49" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H49" s="21">
         <v>12</v>
       </c>
       <c r="I49" s="22" t="s">
         <v>198</v>
       </c>
       <c r="J49" s="22">
         <v>9781840970708</v>
       </c>
       <c r="K49" s="23">
         <v>1840970707</v>
       </c>
       <c r="L49" s="19" t="s">
         <v>306</v>
       </c>
       <c r="M49" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N49" s="21">
         <v>2014</v>
       </c>
       <c r="O49" s="24">
         <v>41884</v>
       </c>
       <c r="P49" s="19" t="s">
         <v>523</v>
       </c>
       <c r="Q49" s="19"/>
     </row>
-    <row r="50" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B50" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C50" s="19" t="s">
         <v>46</v>
       </c>
       <c r="D50" s="19" t="s">
         <v>128</v>
       </c>
       <c r="E50" s="21">
         <v>1998</v>
       </c>
       <c r="F50" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G50" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H50" s="21">
         <v>4</v>
       </c>
       <c r="I50" s="22" t="s">
         <v>199</v>
       </c>
       <c r="J50" s="22">
         <v>9781852078003</v>
       </c>
       <c r="K50" s="23">
         <v>1852078006</v>
       </c>
       <c r="L50" s="19" t="s">
         <v>307</v>
       </c>
       <c r="M50" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N50" s="21">
         <v>2014</v>
       </c>
       <c r="O50" s="24">
         <v>41884</v>
       </c>
       <c r="P50" s="19" t="s">
         <v>524</v>
       </c>
       <c r="Q50" s="19"/>
     </row>
-    <row r="51" spans="1:17" s="25" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:17" s="25" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B51" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C51" s="19" t="s">
         <v>47</v>
       </c>
       <c r="D51" s="19" t="s">
         <v>132</v>
       </c>
       <c r="E51" s="21">
         <v>1990</v>
       </c>
       <c r="F51" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G51" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H51" s="21">
         <v>20</v>
       </c>
       <c r="I51" s="22" t="s">
         <v>200</v>
       </c>
       <c r="J51" s="22">
         <v>9781852072759</v>
       </c>
       <c r="K51" s="23" t="s">
         <v>389</v>
       </c>
       <c r="L51" s="19" t="s">
         <v>308</v>
       </c>
       <c r="M51" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N51" s="21">
         <v>2014</v>
       </c>
       <c r="O51" s="24">
         <v>41884</v>
       </c>
       <c r="P51" s="19" t="s">
         <v>525</v>
       </c>
       <c r="Q51" s="19"/>
     </row>
-    <row r="52" spans="1:17" s="25" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:17" s="25" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B52" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C52" s="19" t="s">
         <v>48</v>
       </c>
       <c r="D52" s="19" t="s">
         <v>142</v>
       </c>
       <c r="E52" s="21">
         <v>1995</v>
       </c>
       <c r="F52" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G52" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H52" s="21">
         <v>10</v>
       </c>
       <c r="I52" s="22" t="s">
         <v>201</v>
       </c>
       <c r="J52" s="22">
         <v>9781852076306</v>
       </c>
       <c r="K52" s="23">
         <v>1852076305</v>
       </c>
       <c r="L52" s="19" t="s">
         <v>309</v>
       </c>
       <c r="M52" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N52" s="21">
         <v>2014</v>
       </c>
       <c r="O52" s="24">
         <v>41884</v>
       </c>
       <c r="P52" s="19" t="s">
         <v>526</v>
       </c>
       <c r="Q52" s="19"/>
     </row>
-    <row r="53" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B53" s="19" t="s">
         <v>15</v>
       </c>
       <c r="C53" s="19" t="s">
         <v>49</v>
       </c>
       <c r="D53" s="19" t="s">
         <v>130</v>
       </c>
       <c r="E53" s="21">
         <v>2010</v>
       </c>
       <c r="F53" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G53" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H53" s="21">
         <v>7</v>
       </c>
       <c r="I53" s="22" t="s">
         <v>202</v>
       </c>
       <c r="J53" s="22">
         <v>9781840973105</v>
       </c>
       <c r="K53" s="23">
         <v>1840973102</v>
       </c>
       <c r="L53" s="19" t="s">
         <v>310</v>
       </c>
       <c r="M53" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N53" s="21">
         <v>2014</v>
       </c>
       <c r="O53" s="24">
         <v>41884</v>
       </c>
       <c r="P53" s="19" t="s">
         <v>527</v>
       </c>
       <c r="Q53" s="19"/>
     </row>
-    <row r="54" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B54" s="19" t="s">
         <v>15</v>
       </c>
       <c r="C54" s="19" t="s">
         <v>50</v>
       </c>
       <c r="D54" s="19" t="s">
         <v>130</v>
       </c>
       <c r="E54" s="21">
         <v>2011</v>
       </c>
       <c r="F54" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G54" s="21" t="s">
         <v>165</v>
       </c>
       <c r="H54" s="21">
         <v>6</v>
       </c>
       <c r="I54" s="22" t="s">
         <v>203</v>
       </c>
       <c r="J54" s="22">
         <v>9781840973303</v>
       </c>
       <c r="K54" s="23">
         <v>1840973307</v>
       </c>
       <c r="L54" s="19" t="s">
         <v>311</v>
       </c>
       <c r="M54" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N54" s="21">
         <v>2014</v>
       </c>
       <c r="O54" s="24">
         <v>41884</v>
       </c>
       <c r="P54" s="19" t="s">
         <v>528</v>
       </c>
       <c r="Q54" s="19"/>
     </row>
-    <row r="55" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B55" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C55" s="19" t="s">
         <v>52</v>
       </c>
       <c r="D55" s="19" t="s">
         <v>128</v>
       </c>
       <c r="E55" s="21">
         <v>1998</v>
       </c>
       <c r="F55" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G55" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H55" s="21">
         <v>4</v>
       </c>
       <c r="I55" s="22" t="s">
         <v>205</v>
       </c>
       <c r="J55" s="22">
         <v>9781852078850</v>
       </c>
       <c r="K55" s="23">
         <v>1852078855</v>
       </c>
       <c r="L55" s="19" t="s">
         <v>313</v>
       </c>
       <c r="M55" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N55" s="21">
         <v>2014</v>
       </c>
       <c r="O55" s="24">
         <v>41884</v>
       </c>
       <c r="P55" s="19" t="s">
         <v>529</v>
       </c>
       <c r="Q55" s="19"/>
     </row>
-    <row r="56" spans="1:17" s="25" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:17" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.35">
       <c r="A56" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B56" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C56" s="19" t="s">
         <v>53</v>
       </c>
       <c r="D56" s="19" t="s">
         <v>143</v>
       </c>
       <c r="E56" s="21">
         <v>1996</v>
       </c>
       <c r="F56" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G56" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H56" s="21">
         <v>4</v>
       </c>
       <c r="I56" s="22" t="s">
         <v>206</v>
       </c>
       <c r="J56" s="22">
         <v>9781852077051</v>
       </c>
       <c r="K56" s="23">
         <v>1852077050</v>
       </c>
       <c r="L56" s="19" t="s">
         <v>314</v>
       </c>
       <c r="M56" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N56" s="21">
         <v>2014</v>
       </c>
       <c r="O56" s="24">
         <v>41950</v>
       </c>
       <c r="P56" s="19" t="s">
         <v>530</v>
       </c>
       <c r="Q56" s="19"/>
     </row>
-    <row r="57" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A57" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B57" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C57" s="19" t="s">
         <v>55</v>
       </c>
       <c r="D57" s="19" t="s">
         <v>144</v>
       </c>
       <c r="E57" s="21">
         <v>1994</v>
       </c>
       <c r="F57" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G57" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H57" s="21">
         <v>13</v>
       </c>
       <c r="I57" s="22" t="s">
         <v>208</v>
       </c>
       <c r="J57" s="22">
         <v>9781852074401</v>
       </c>
       <c r="K57" s="23" t="s">
         <v>391</v>
       </c>
       <c r="L57" s="19" t="s">
         <v>316</v>
       </c>
       <c r="M57" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N57" s="21">
         <v>2014</v>
       </c>
       <c r="O57" s="24">
         <v>41884</v>
       </c>
       <c r="P57" s="19" t="s">
         <v>531</v>
       </c>
       <c r="Q57" s="19"/>
     </row>
-    <row r="58" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A58" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B58" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C58" s="19" t="s">
         <v>56</v>
       </c>
       <c r="D58" s="19" t="s">
         <v>145</v>
       </c>
       <c r="E58" s="21">
         <v>1988</v>
       </c>
       <c r="F58" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G58" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H58" s="21">
         <v>4</v>
       </c>
       <c r="I58" s="22" t="s">
         <v>209</v>
       </c>
       <c r="J58" s="22">
         <v>9781852071004</v>
       </c>
       <c r="K58" s="23">
         <v>1852071001</v>
       </c>
       <c r="L58" s="19" t="s">
         <v>317</v>
       </c>
       <c r="M58" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N58" s="21">
         <v>2014</v>
       </c>
       <c r="O58" s="24">
         <v>41983</v>
       </c>
       <c r="P58" s="19" t="s">
         <v>532</v>
       </c>
       <c r="Q58" s="19"/>
     </row>
-    <row r="59" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A59" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B59" s="19" t="s">
         <v>15</v>
       </c>
       <c r="C59" s="19" t="s">
         <v>57</v>
       </c>
       <c r="D59" s="19" t="s">
         <v>146</v>
       </c>
       <c r="E59" s="21">
         <v>2010</v>
       </c>
       <c r="F59" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G59" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H59" s="21">
         <v>9</v>
       </c>
       <c r="I59" s="22" t="s">
         <v>210</v>
       </c>
       <c r="J59" s="22">
         <v>9781840972603</v>
       </c>
       <c r="K59" s="23">
         <v>1840972602</v>
       </c>
       <c r="L59" s="19" t="s">
         <v>318</v>
       </c>
       <c r="M59" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N59" s="21">
         <v>2014</v>
       </c>
       <c r="O59" s="24">
         <v>41884</v>
       </c>
       <c r="P59" s="19" t="s">
         <v>533</v>
       </c>
       <c r="Q59" s="19"/>
     </row>
-    <row r="60" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A60" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B60" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C60" s="19" t="s">
         <v>443</v>
       </c>
       <c r="D60" s="19"/>
       <c r="E60" s="21"/>
       <c r="F60" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G60" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H60" s="21">
         <v>1</v>
       </c>
       <c r="I60" s="22">
         <v>9781139963817</v>
       </c>
       <c r="J60" s="22">
         <v>9781852070991</v>
       </c>
       <c r="K60" s="23">
         <v>1852070994</v>
       </c>
       <c r="L60" s="19" t="s">
         <v>446</v>
       </c>
       <c r="M60" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N60" s="21">
         <v>2014</v>
       </c>
       <c r="O60" s="24">
         <v>41983</v>
       </c>
       <c r="P60" s="19" t="s">
         <v>534</v>
       </c>
       <c r="Q60" s="19" t="s">
         <v>438</v>
       </c>
     </row>
-    <row r="61" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A61" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B61" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C61" s="19" t="s">
         <v>418</v>
       </c>
       <c r="D61" s="19"/>
       <c r="E61" s="21"/>
       <c r="F61" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G61" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H61" s="21">
         <v>10</v>
       </c>
       <c r="I61" s="22">
         <v>9781139963589</v>
       </c>
       <c r="J61" s="22">
         <v>9781840971859</v>
       </c>
       <c r="K61" s="23">
         <v>1840971851</v>
       </c>
       <c r="L61" s="19" t="s">
         <v>419</v>
       </c>
       <c r="M61" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N61" s="21">
         <v>2014</v>
       </c>
       <c r="O61" s="24">
         <v>41884</v>
       </c>
       <c r="P61" s="19" t="s">
         <v>535</v>
       </c>
       <c r="Q61" s="19"/>
     </row>
-    <row r="62" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A62" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B62" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C62" s="19" t="s">
         <v>58</v>
       </c>
       <c r="D62" s="19" t="s">
         <v>129</v>
       </c>
       <c r="E62" s="21">
         <v>2006</v>
       </c>
       <c r="F62" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G62" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H62" s="21">
         <v>4</v>
       </c>
       <c r="I62" s="22" t="s">
         <v>211</v>
       </c>
       <c r="J62" s="22">
         <v>9781840971651</v>
       </c>
       <c r="K62" s="23">
         <v>1840971657</v>
       </c>
       <c r="L62" s="19" t="s">
         <v>319</v>
       </c>
       <c r="M62" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N62" s="21">
         <v>2014</v>
       </c>
       <c r="O62" s="24">
         <v>41884</v>
       </c>
       <c r="P62" s="19" t="s">
         <v>536</v>
       </c>
       <c r="Q62" s="19"/>
     </row>
-    <row r="63" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A63" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B63" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="19" t="s">
         <v>59</v>
       </c>
       <c r="D63" s="19" t="s">
         <v>129</v>
       </c>
       <c r="E63" s="21">
         <v>2005</v>
       </c>
       <c r="F63" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G63" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H63" s="21">
         <v>6</v>
       </c>
       <c r="I63" s="22" t="s">
         <v>212</v>
       </c>
       <c r="J63" s="22">
         <v>9781840971200</v>
       </c>
       <c r="K63" s="23">
         <v>1840971207</v>
       </c>
       <c r="L63" s="19" t="s">
         <v>320</v>
       </c>
       <c r="M63" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N63" s="21">
         <v>2014</v>
       </c>
       <c r="O63" s="24">
         <v>41884</v>
       </c>
       <c r="P63" s="19" t="s">
         <v>537</v>
       </c>
       <c r="Q63" s="19"/>
     </row>
-    <row r="64" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A64" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B64" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="19" t="s">
         <v>60</v>
       </c>
       <c r="D64" s="19" t="s">
         <v>129</v>
       </c>
       <c r="E64" s="21">
         <v>2006</v>
       </c>
       <c r="F64" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G64" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H64" s="21">
         <v>4</v>
       </c>
       <c r="I64" s="22" t="s">
         <v>213</v>
       </c>
       <c r="J64" s="22">
         <v>9781849071606</v>
       </c>
       <c r="K64" s="23">
         <v>1840971606</v>
       </c>
       <c r="L64" s="19" t="s">
         <v>321</v>
       </c>
       <c r="M64" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N64" s="21">
         <v>2014</v>
       </c>
       <c r="O64" s="24">
         <v>41884</v>
       </c>
       <c r="P64" s="19" t="s">
         <v>538</v>
       </c>
       <c r="Q64" s="19"/>
     </row>
-    <row r="65" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A65" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B65" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C65" s="19" t="s">
         <v>61</v>
       </c>
       <c r="D65" s="19" t="s">
         <v>129</v>
       </c>
       <c r="E65" s="21">
         <v>2006</v>
       </c>
       <c r="F65" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G65" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H65" s="21">
         <v>4</v>
       </c>
       <c r="I65" s="22" t="s">
         <v>214</v>
       </c>
       <c r="J65" s="22">
         <v>9781840971804</v>
       </c>
       <c r="K65" s="23">
         <v>1840971800</v>
       </c>
       <c r="L65" s="19" t="s">
         <v>322</v>
       </c>
       <c r="M65" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N65" s="21">
         <v>2014</v>
       </c>
       <c r="O65" s="24">
         <v>41884</v>
       </c>
       <c r="P65" s="19" t="s">
         <v>539</v>
       </c>
       <c r="Q65" s="19"/>
     </row>
-    <row r="66" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A66" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B66" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C66" s="19" t="s">
         <v>62</v>
       </c>
       <c r="D66" s="19" t="s">
         <v>129</v>
       </c>
       <c r="E66" s="21">
         <v>2005</v>
       </c>
       <c r="F66" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G66" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H66" s="21">
         <v>4</v>
       </c>
       <c r="I66" s="22" t="s">
         <v>215</v>
       </c>
       <c r="J66" s="22">
         <v>9781840971255</v>
       </c>
       <c r="K66" s="23">
         <v>1840971258</v>
       </c>
       <c r="L66" s="19" t="s">
         <v>323</v>
       </c>
       <c r="M66" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N66" s="21">
         <v>2014</v>
       </c>
       <c r="O66" s="24">
         <v>41884</v>
       </c>
       <c r="P66" s="19" t="s">
         <v>540</v>
       </c>
       <c r="Q66" s="19"/>
     </row>
-    <row r="67" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A67" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B67" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C67" s="19" t="s">
         <v>64</v>
       </c>
       <c r="D67" s="19"/>
       <c r="E67" s="21">
         <v>1988</v>
       </c>
       <c r="F67" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G67" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H67" s="21">
         <v>8</v>
       </c>
       <c r="I67" s="22" t="s">
         <v>217</v>
       </c>
       <c r="J67" s="22">
         <v>9781852071103</v>
       </c>
       <c r="K67" s="23">
         <v>1852071109</v>
       </c>
       <c r="L67" s="19" t="s">
         <v>325</v>
       </c>
       <c r="M67" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N67" s="21">
         <v>2014</v>
       </c>
       <c r="O67" s="24">
         <v>41884</v>
       </c>
       <c r="P67" s="19" t="s">
         <v>541</v>
       </c>
       <c r="Q67" s="19" t="s">
         <v>438</v>
       </c>
     </row>
-    <row r="68" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A68" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B68" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C68" s="19" t="s">
         <v>66</v>
       </c>
       <c r="D68" s="19" t="s">
         <v>128</v>
       </c>
       <c r="E68" s="21">
         <v>2004</v>
       </c>
       <c r="F68" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G68" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H68" s="21">
         <v>6</v>
       </c>
       <c r="I68" s="22" t="s">
         <v>219</v>
       </c>
       <c r="J68" s="22">
         <v>9781840970906</v>
       </c>
       <c r="K68" s="23">
         <v>1840970901</v>
       </c>
       <c r="L68" s="19" t="s">
         <v>327</v>
       </c>
       <c r="M68" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N68" s="21">
         <v>2014</v>
       </c>
       <c r="O68" s="24">
         <v>41884</v>
       </c>
       <c r="P68" s="19" t="s">
         <v>542</v>
       </c>
       <c r="Q68" s="19"/>
     </row>
-    <row r="69" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A69" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B69" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C69" s="19" t="s">
         <v>67</v>
       </c>
       <c r="D69" s="19" t="s">
         <v>130</v>
       </c>
       <c r="E69" s="21">
         <v>1995</v>
       </c>
       <c r="F69" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G69" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H69" s="21">
         <v>16</v>
       </c>
       <c r="I69" s="22" t="s">
         <v>220</v>
       </c>
       <c r="J69" s="22">
         <v>9781852075576</v>
       </c>
       <c r="K69" s="23">
         <v>1852075570</v>
       </c>
       <c r="L69" s="19" t="s">
         <v>328</v>
       </c>
       <c r="M69" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N69" s="21">
         <v>2014</v>
       </c>
       <c r="O69" s="24">
         <v>41884</v>
       </c>
       <c r="P69" s="19" t="s">
         <v>543</v>
       </c>
       <c r="Q69" s="19"/>
     </row>
-    <row r="70" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A70" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B70" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C70" s="19" t="s">
         <v>68</v>
       </c>
       <c r="D70" s="19" t="s">
         <v>147</v>
       </c>
       <c r="E70" s="21">
         <v>1989</v>
       </c>
       <c r="F70" s="21" t="s">
         <v>166</v>
       </c>
       <c r="G70" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H70" s="21">
         <v>4</v>
       </c>
       <c r="I70" s="22" t="s">
         <v>221</v>
       </c>
       <c r="J70" s="22">
         <v>9781852071752</v>
       </c>
       <c r="K70" s="23">
         <v>1852071753</v>
       </c>
       <c r="L70" s="19" t="s">
         <v>329</v>
       </c>
       <c r="M70" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N70" s="21">
         <v>2014</v>
       </c>
       <c r="O70" s="24">
         <v>41884</v>
       </c>
       <c r="P70" s="19" t="s">
         <v>544</v>
       </c>
       <c r="Q70" s="19"/>
     </row>
-    <row r="71" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A71" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B71" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C71" s="19" t="s">
         <v>69</v>
       </c>
       <c r="D71" s="19" t="s">
         <v>128</v>
       </c>
       <c r="E71" s="21">
         <v>1993</v>
       </c>
       <c r="F71" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G71" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H71" s="21">
         <v>15</v>
       </c>
       <c r="I71" s="22" t="s">
         <v>222</v>
       </c>
       <c r="J71" s="22">
         <v>9781852074500</v>
       </c>
       <c r="K71" s="23">
         <v>1852074507</v>
       </c>
       <c r="L71" s="19" t="s">
         <v>330</v>
       </c>
       <c r="M71" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N71" s="21">
         <v>2014</v>
       </c>
       <c r="O71" s="24">
         <v>41884</v>
       </c>
       <c r="P71" s="19" t="s">
         <v>545</v>
       </c>
       <c r="Q71" s="19"/>
     </row>
-    <row r="72" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A72" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B72" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C72" s="19" t="s">
         <v>70</v>
       </c>
       <c r="D72" s="19" t="s">
         <v>130</v>
       </c>
       <c r="E72" s="21">
         <v>2002</v>
       </c>
       <c r="F72" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G72" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H72" s="21">
         <v>16</v>
       </c>
       <c r="I72" s="22" t="s">
         <v>224</v>
       </c>
       <c r="J72" s="22">
         <v>9781852077402</v>
       </c>
       <c r="K72" s="23">
         <v>1852077409</v>
       </c>
       <c r="L72" s="19" t="s">
         <v>332</v>
       </c>
       <c r="M72" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N72" s="21">
         <v>2014</v>
       </c>
       <c r="O72" s="24">
         <v>41884</v>
       </c>
       <c r="P72" s="19" t="s">
         <v>546</v>
       </c>
       <c r="Q72" s="19"/>
     </row>
-    <row r="73" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A73" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B73" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C73" s="19" t="s">
         <v>71</v>
       </c>
       <c r="D73" s="19" t="s">
         <v>130</v>
       </c>
       <c r="E73" s="21">
         <v>1998</v>
       </c>
       <c r="F73" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G73" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H73" s="21">
         <v>8</v>
       </c>
       <c r="I73" s="22" t="s">
         <v>225</v>
       </c>
       <c r="J73" s="22">
         <v>9781852078652</v>
       </c>
       <c r="K73" s="23">
         <v>1852078650</v>
       </c>
       <c r="L73" s="19" t="s">
         <v>333</v>
       </c>
       <c r="M73" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N73" s="21">
         <v>2014</v>
       </c>
       <c r="O73" s="24">
         <v>41884</v>
       </c>
       <c r="P73" s="19" t="s">
         <v>547</v>
       </c>
       <c r="Q73" s="19"/>
     </row>
-    <row r="74" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A74" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B74" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C74" s="19" t="s">
         <v>449</v>
       </c>
       <c r="D74" s="19" t="s">
         <v>130</v>
       </c>
       <c r="E74" s="21">
         <v>1998</v>
       </c>
       <c r="F74" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G74" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H74" s="21">
         <v>6</v>
       </c>
       <c r="I74" s="22" t="s">
         <v>223</v>
       </c>
       <c r="J74" s="22">
         <v>9781852077303</v>
       </c>
       <c r="K74" s="23">
         <v>1852077301</v>
       </c>
       <c r="L74" s="19" t="s">
         <v>331</v>
       </c>
       <c r="M74" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N74" s="21">
         <v>2014</v>
       </c>
       <c r="O74" s="24">
         <v>41884</v>
       </c>
       <c r="P74" s="27" t="s">
         <v>484</v>
       </c>
       <c r="Q74" s="19"/>
     </row>
-    <row r="75" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A75" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B75" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C75" s="19" t="s">
         <v>72</v>
       </c>
       <c r="D75" s="19" t="s">
         <v>130</v>
       </c>
       <c r="E75" s="21">
         <v>2001</v>
       </c>
       <c r="F75" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G75" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H75" s="21">
         <v>10</v>
       </c>
       <c r="I75" s="22" t="s">
         <v>226</v>
       </c>
       <c r="J75" s="22">
         <v>9781852077358</v>
       </c>
       <c r="K75" s="23">
         <v>1852077352</v>
       </c>
       <c r="L75" s="19" t="s">
         <v>334</v>
       </c>
       <c r="M75" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N75" s="21">
         <v>2014</v>
       </c>
       <c r="O75" s="24">
         <v>41884</v>
       </c>
       <c r="P75" s="19" t="s">
         <v>548</v>
       </c>
       <c r="Q75" s="19"/>
     </row>
-    <row r="76" spans="1:17" s="25" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:17" s="25" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A76" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B76" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C76" s="19" t="s">
         <v>73</v>
       </c>
       <c r="D76" s="19" t="s">
         <v>130</v>
       </c>
       <c r="E76" s="21">
         <v>1998</v>
       </c>
       <c r="F76" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G76" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H76" s="21">
         <v>24</v>
       </c>
       <c r="I76" s="22" t="s">
         <v>227</v>
       </c>
       <c r="J76" s="22">
         <v>9781852077266</v>
       </c>
       <c r="K76" s="23">
         <v>1852077263</v>
       </c>
       <c r="L76" s="19" t="s">
         <v>335</v>
       </c>
       <c r="M76" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N76" s="21">
         <v>2014</v>
       </c>
       <c r="O76" s="24">
         <v>41884</v>
       </c>
       <c r="P76" s="19" t="s">
         <v>549</v>
       </c>
       <c r="Q76" s="19"/>
     </row>
-    <row r="77" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A77" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B77" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C77" s="19" t="s">
         <v>74</v>
       </c>
       <c r="D77" s="19" t="s">
         <v>148</v>
       </c>
       <c r="E77" s="21">
         <v>1997</v>
       </c>
       <c r="F77" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G77" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H77" s="21">
         <v>8</v>
       </c>
       <c r="I77" s="22" t="s">
         <v>228</v>
       </c>
       <c r="J77" s="22">
         <v>9781852073503</v>
       </c>
       <c r="K77" s="23">
         <v>1852073500</v>
       </c>
       <c r="L77" s="19" t="s">
         <v>336</v>
       </c>
       <c r="M77" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N77" s="21">
         <v>2014</v>
       </c>
       <c r="O77" s="24">
         <v>41884</v>
       </c>
       <c r="P77" s="19" t="s">
         <v>550</v>
       </c>
       <c r="Q77" s="19"/>
     </row>
-    <row r="78" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A78" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B78" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C78" s="19" t="s">
         <v>75</v>
       </c>
       <c r="D78" s="19" t="s">
         <v>128</v>
       </c>
       <c r="E78" s="21">
         <v>2006</v>
       </c>
       <c r="F78" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G78" s="21" t="s">
         <v>165</v>
       </c>
       <c r="H78" s="21">
         <v>5</v>
       </c>
       <c r="I78" s="22" t="s">
         <v>229</v>
       </c>
       <c r="J78" s="22">
         <v>9781852077907</v>
       </c>
       <c r="K78" s="23">
         <v>1852077905</v>
       </c>
       <c r="L78" s="19" t="s">
         <v>337</v>
       </c>
       <c r="M78" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N78" s="21">
         <v>2014</v>
       </c>
       <c r="O78" s="24">
         <v>41884</v>
       </c>
       <c r="P78" s="19" t="s">
         <v>551</v>
       </c>
       <c r="Q78" s="19"/>
     </row>
-    <row r="79" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A79" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B79" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C79" s="19" t="s">
         <v>76</v>
       </c>
       <c r="D79" s="19" t="s">
         <v>128</v>
       </c>
       <c r="E79" s="21">
         <v>2000</v>
       </c>
       <c r="F79" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G79" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H79" s="21">
         <v>6</v>
       </c>
       <c r="I79" s="22" t="s">
         <v>230</v>
       </c>
       <c r="J79" s="22">
         <v>9781840971705</v>
       </c>
       <c r="K79" s="23">
         <v>1840971703</v>
       </c>
       <c r="L79" s="19" t="s">
         <v>338</v>
       </c>
       <c r="M79" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N79" s="21">
         <v>2014</v>
       </c>
       <c r="O79" s="24">
         <v>41884</v>
       </c>
       <c r="P79" s="19" t="s">
         <v>552</v>
       </c>
       <c r="Q79" s="19"/>
     </row>
-    <row r="80" spans="1:17" s="25" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:17" s="25" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A80" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B80" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C80" s="19" t="s">
         <v>77</v>
       </c>
       <c r="D80" s="19" t="s">
         <v>128</v>
       </c>
       <c r="E80" s="21">
         <v>2001</v>
       </c>
       <c r="F80" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G80" s="21" t="s">
         <v>165</v>
       </c>
       <c r="H80" s="21">
         <v>8</v>
       </c>
       <c r="I80" s="22" t="s">
         <v>231</v>
       </c>
       <c r="J80" s="22">
         <v>9781852078454</v>
       </c>
       <c r="K80" s="23">
         <v>1852078456</v>
       </c>
       <c r="L80" s="19" t="s">
         <v>339</v>
       </c>
       <c r="M80" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N80" s="21">
         <v>2014</v>
       </c>
       <c r="O80" s="24">
         <v>41884</v>
       </c>
       <c r="P80" s="19" t="s">
         <v>553</v>
       </c>
       <c r="Q80" s="19"/>
     </row>
-    <row r="81" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A81" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B81" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C81" s="19" t="s">
         <v>78</v>
       </c>
       <c r="D81" s="19" t="s">
         <v>149</v>
       </c>
       <c r="E81" s="21">
         <v>2001</v>
       </c>
       <c r="F81" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G81" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H81" s="21">
         <v>15</v>
       </c>
       <c r="I81" s="22" t="s">
         <v>232</v>
       </c>
       <c r="J81" s="22">
         <v>9781852078201</v>
       </c>
       <c r="K81" s="23">
         <v>1852078200</v>
       </c>
       <c r="L81" s="19" t="s">
         <v>340</v>
       </c>
       <c r="M81" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N81" s="21">
         <v>2014</v>
       </c>
       <c r="O81" s="24">
         <v>41884</v>
       </c>
       <c r="P81" s="25" t="s">
         <v>554</v>
       </c>
       <c r="Q81" s="19"/>
     </row>
-    <row r="82" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A82" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B82" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C82" s="19" t="s">
         <v>79</v>
       </c>
       <c r="D82" s="19" t="s">
         <v>141</v>
       </c>
       <c r="E82" s="21">
         <v>2003</v>
       </c>
       <c r="F82" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G82" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H82" s="21">
         <v>9</v>
       </c>
       <c r="I82" s="22" t="s">
         <v>233</v>
       </c>
       <c r="J82" s="22">
         <v>9781840970050</v>
       </c>
       <c r="K82" s="23">
         <v>1840970057</v>
       </c>
       <c r="L82" s="19" t="s">
         <v>341</v>
       </c>
       <c r="M82" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N82" s="21">
         <v>2014</v>
       </c>
       <c r="O82" s="24">
         <v>41884</v>
       </c>
       <c r="P82" s="19" t="s">
         <v>555</v>
       </c>
       <c r="Q82" s="19"/>
     </row>
-    <row r="83" spans="1:17" s="25" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:17" s="25" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A83" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B83" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C83" s="19" t="s">
         <v>80</v>
       </c>
       <c r="D83" s="19" t="s">
         <v>141</v>
       </c>
       <c r="E83" s="21">
         <v>1989</v>
       </c>
       <c r="F83" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G83" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H83" s="21">
         <v>14</v>
       </c>
       <c r="I83" s="22">
         <v>9781139964821</v>
       </c>
       <c r="J83" s="22">
         <v>9781852076450</v>
       </c>
       <c r="K83" s="23">
         <v>1852076453</v>
       </c>
       <c r="L83" s="19" t="s">
         <v>342</v>
       </c>
       <c r="M83" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N83" s="21">
         <v>2014</v>
       </c>
       <c r="O83" s="24">
         <v>41911</v>
       </c>
       <c r="P83" s="19" t="s">
         <v>556</v>
       </c>
       <c r="Q83" s="19"/>
     </row>
-    <row r="84" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A84" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B84" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C84" s="19" t="s">
         <v>81</v>
       </c>
       <c r="D84" s="19" t="s">
         <v>150</v>
       </c>
       <c r="E84" s="21">
         <v>1997</v>
       </c>
       <c r="F84" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G84" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H84" s="21">
         <v>8</v>
       </c>
       <c r="I84" s="22" t="s">
         <v>234</v>
       </c>
       <c r="J84" s="22">
         <v>9781852072001</v>
       </c>
       <c r="K84" s="23">
         <v>1852072008</v>
       </c>
       <c r="L84" s="19" t="s">
         <v>343</v>
       </c>
       <c r="M84" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N84" s="21">
         <v>2014</v>
       </c>
       <c r="O84" s="24">
         <v>41884</v>
       </c>
       <c r="P84" s="19" t="s">
         <v>557</v>
       </c>
       <c r="Q84" s="19"/>
     </row>
-    <row r="85" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A85" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B85" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C85" s="19" t="s">
         <v>82</v>
       </c>
       <c r="D85" s="19" t="s">
         <v>128</v>
       </c>
       <c r="E85" s="21">
         <v>2003</v>
       </c>
       <c r="F85" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G85" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H85" s="21">
         <v>6</v>
       </c>
       <c r="I85" s="22" t="s">
         <v>235</v>
       </c>
       <c r="J85" s="22">
         <v>9781852077754</v>
       </c>
       <c r="K85" s="23">
         <v>1852077751</v>
       </c>
       <c r="L85" s="19" t="s">
         <v>344</v>
       </c>
       <c r="M85" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N85" s="21">
         <v>2014</v>
       </c>
       <c r="O85" s="24">
         <v>41884</v>
       </c>
       <c r="P85" s="19" t="s">
         <v>558</v>
       </c>
       <c r="Q85" s="19"/>
     </row>
-    <row r="86" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A86" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B86" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C86" s="19" t="s">
         <v>83</v>
       </c>
       <c r="D86" s="19" t="s">
         <v>128</v>
       </c>
       <c r="E86" s="21">
         <v>1988</v>
       </c>
       <c r="F86" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G86" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H86" s="21">
         <v>6</v>
       </c>
       <c r="I86" s="22" t="s">
         <v>236</v>
       </c>
       <c r="J86" s="22">
         <v>9781840970159</v>
       </c>
       <c r="K86" s="23">
         <v>1840970154</v>
       </c>
       <c r="L86" s="19" t="s">
         <v>345</v>
       </c>
       <c r="M86" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N86" s="21">
         <v>2014</v>
       </c>
       <c r="O86" s="24">
         <v>41884</v>
       </c>
       <c r="P86" s="19" t="s">
         <v>559</v>
       </c>
       <c r="Q86" s="19"/>
     </row>
-    <row r="87" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A87" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B87" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C87" s="19" t="s">
         <v>84</v>
       </c>
       <c r="D87" s="19" t="s">
         <v>151</v>
       </c>
       <c r="E87" s="21">
         <v>2003</v>
       </c>
       <c r="F87" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G87" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H87" s="21">
         <v>12</v>
       </c>
       <c r="I87" s="22" t="s">
         <v>237</v>
       </c>
       <c r="J87" s="22">
         <v>9781852071202</v>
       </c>
       <c r="K87" s="23">
         <v>1852071206</v>
       </c>
       <c r="L87" s="19" t="s">
         <v>346</v>
       </c>
       <c r="M87" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N87" s="21">
         <v>2014</v>
       </c>
       <c r="O87" s="24">
         <v>41948</v>
       </c>
       <c r="P87" s="19" t="s">
         <v>560</v>
       </c>
       <c r="Q87" s="19"/>
     </row>
-    <row r="88" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A88" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B88" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C88" s="19" t="s">
         <v>85</v>
       </c>
       <c r="D88" s="19" t="s">
         <v>128</v>
       </c>
       <c r="E88" s="21">
         <v>2003</v>
       </c>
       <c r="F88" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G88" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H88" s="21">
         <v>5</v>
       </c>
       <c r="I88" s="22">
         <v>9781139964999</v>
       </c>
       <c r="J88" s="22">
         <v>9781852077600</v>
       </c>
       <c r="K88" s="23">
         <v>1852077603</v>
       </c>
       <c r="L88" s="19" t="s">
         <v>404</v>
       </c>
       <c r="M88" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N88" s="21">
         <v>2014</v>
       </c>
       <c r="O88" s="24">
         <v>41911</v>
       </c>
       <c r="P88" s="19" t="s">
         <v>561</v>
       </c>
       <c r="Q88" s="19"/>
     </row>
-    <row r="89" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A89" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B89" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C89" s="19" t="s">
         <v>86</v>
       </c>
       <c r="D89" s="19" t="s">
         <v>128</v>
       </c>
       <c r="E89" s="21">
         <v>2003</v>
       </c>
       <c r="F89" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G89" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H89" s="21">
         <v>6</v>
       </c>
       <c r="I89" s="22" t="s">
         <v>238</v>
       </c>
       <c r="J89" s="22">
         <v>9781840970401</v>
       </c>
       <c r="K89" s="23">
         <v>1840970405</v>
       </c>
       <c r="L89" s="19" t="s">
         <v>347</v>
       </c>
       <c r="M89" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N89" s="21">
         <v>2014</v>
       </c>
       <c r="O89" s="24">
         <v>41948</v>
       </c>
       <c r="P89" s="19" t="s">
         <v>562</v>
       </c>
       <c r="Q89" s="19"/>
     </row>
-    <row r="90" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A90" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B90" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C90" s="19" t="s">
         <v>87</v>
       </c>
       <c r="D90" s="19" t="s">
         <v>152</v>
       </c>
       <c r="E90" s="21">
         <v>1991</v>
       </c>
       <c r="F90" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G90" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H90" s="21">
         <v>8</v>
       </c>
       <c r="I90" s="22" t="s">
         <v>239</v>
       </c>
       <c r="J90" s="22">
         <v>9781852073008</v>
       </c>
       <c r="K90" s="23">
         <v>1852073004</v>
       </c>
       <c r="L90" s="19" t="s">
         <v>348</v>
       </c>
       <c r="M90" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N90" s="21">
         <v>2014</v>
       </c>
       <c r="O90" s="24">
         <v>41884</v>
       </c>
       <c r="P90" s="19" t="s">
         <v>563</v>
       </c>
       <c r="Q90" s="19"/>
     </row>
-    <row r="91" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A91" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B91" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C91" s="19" t="s">
         <v>88</v>
       </c>
       <c r="D91" s="19" t="s">
         <v>128</v>
       </c>
       <c r="E91" s="21">
         <v>1997</v>
       </c>
       <c r="F91" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G91" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H91" s="21">
         <v>5</v>
       </c>
       <c r="I91" s="22" t="s">
         <v>240</v>
       </c>
       <c r="J91" s="22">
         <v>9781852077808</v>
       </c>
       <c r="K91" s="23">
         <v>1852077808</v>
       </c>
       <c r="L91" s="19" t="s">
         <v>349</v>
       </c>
       <c r="M91" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N91" s="21">
         <v>2014</v>
       </c>
       <c r="O91" s="24">
         <v>41884</v>
       </c>
       <c r="P91" s="19" t="s">
         <v>564</v>
       </c>
       <c r="Q91" s="19"/>
     </row>
-    <row r="92" spans="1:17" s="25" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:17" s="25" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A92" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B92" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C92" s="19" t="s">
         <v>89</v>
       </c>
       <c r="D92" s="19" t="s">
         <v>128</v>
       </c>
       <c r="E92" s="21">
         <v>2006</v>
       </c>
       <c r="F92" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G92" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H92" s="21">
         <v>4</v>
       </c>
       <c r="I92" s="22" t="s">
         <v>241</v>
       </c>
       <c r="J92" s="22">
         <v>9781840971750</v>
       </c>
       <c r="K92" s="23">
         <v>1840971754</v>
       </c>
       <c r="L92" s="19" t="s">
         <v>350</v>
       </c>
       <c r="M92" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N92" s="21">
         <v>2014</v>
       </c>
       <c r="O92" s="24">
         <v>41884</v>
       </c>
       <c r="P92" s="19" t="s">
         <v>565</v>
       </c>
       <c r="Q92" s="19"/>
     </row>
-    <row r="93" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A93" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B93" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C93" s="19" t="s">
         <v>90</v>
       </c>
       <c r="D93" s="19" t="s">
         <v>153</v>
       </c>
       <c r="E93" s="21">
         <v>1992</v>
       </c>
       <c r="F93" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G93" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H93" s="21">
         <v>10</v>
       </c>
       <c r="I93" s="22" t="s">
         <v>242</v>
       </c>
       <c r="J93" s="22">
         <v>9781852073251</v>
       </c>
       <c r="K93" s="23" t="s">
         <v>392</v>
       </c>
       <c r="L93" s="19" t="s">
         <v>351</v>
       </c>
       <c r="M93" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N93" s="21">
         <v>2014</v>
       </c>
       <c r="O93" s="24">
         <v>41884</v>
       </c>
       <c r="P93" s="19" t="s">
         <v>566</v>
       </c>
       <c r="Q93" s="19"/>
     </row>
-    <row r="94" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A94" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B94" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C94" s="19" t="s">
         <v>91</v>
       </c>
       <c r="D94" s="19" t="s">
         <v>128</v>
       </c>
       <c r="E94" s="21">
         <v>1997</v>
       </c>
       <c r="F94" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G94" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H94" s="21">
         <v>6</v>
       </c>
       <c r="I94" s="22" t="s">
         <v>243</v>
       </c>
       <c r="J94" s="22">
         <v>9781852077709</v>
       </c>
       <c r="K94" s="23">
         <v>1852077700</v>
       </c>
       <c r="L94" s="19" t="s">
         <v>352</v>
       </c>
       <c r="M94" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N94" s="21">
         <v>2014</v>
       </c>
       <c r="O94" s="24">
         <v>41884</v>
       </c>
       <c r="P94" s="19" t="s">
         <v>567</v>
       </c>
       <c r="Q94" s="19"/>
     </row>
-    <row r="95" spans="1:17" s="25" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:17" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.35">
       <c r="A95" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B95" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C95" s="19" t="s">
         <v>92</v>
       </c>
       <c r="D95" s="19" t="s">
         <v>128</v>
       </c>
       <c r="E95" s="21">
         <v>2004</v>
       </c>
       <c r="F95" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G95" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H95" s="21">
         <v>6</v>
       </c>
       <c r="I95" s="22" t="s">
         <v>244</v>
       </c>
       <c r="J95" s="22">
         <v>9781840970852</v>
       </c>
       <c r="K95" s="23">
         <v>1840970855</v>
       </c>
       <c r="L95" s="19" t="s">
         <v>353</v>
       </c>
       <c r="M95" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N95" s="21">
         <v>2014</v>
       </c>
       <c r="O95" s="24">
         <v>41884</v>
       </c>
       <c r="P95" s="19" t="s">
         <v>568</v>
       </c>
       <c r="Q95" s="19"/>
     </row>
-    <row r="96" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A96" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B96" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C96" s="19" t="s">
         <v>93</v>
       </c>
       <c r="D96" s="19" t="s">
         <v>154</v>
       </c>
       <c r="E96" s="21">
         <v>2005</v>
       </c>
       <c r="F96" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G96" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H96" s="21">
         <v>15</v>
       </c>
       <c r="I96" s="22" t="s">
         <v>245</v>
       </c>
       <c r="J96" s="22">
         <v>9781840971408</v>
       </c>
       <c r="K96" s="23">
         <v>1840971401</v>
       </c>
       <c r="L96" s="19" t="s">
         <v>354</v>
       </c>
       <c r="M96" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N96" s="21">
         <v>2014</v>
       </c>
       <c r="O96" s="24">
         <v>41884</v>
       </c>
       <c r="P96" s="19" t="s">
         <v>569</v>
       </c>
       <c r="Q96" s="19"/>
     </row>
-    <row r="97" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A97" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B97" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C97" s="19" t="s">
         <v>94</v>
       </c>
       <c r="D97" s="19" t="s">
         <v>152</v>
       </c>
       <c r="E97" s="21">
         <v>1990</v>
       </c>
       <c r="F97" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G97" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H97" s="21">
         <v>12</v>
       </c>
       <c r="I97" s="22" t="s">
         <v>246</v>
       </c>
       <c r="J97" s="22">
         <v>9781852072308</v>
       </c>
       <c r="K97" s="23" t="s">
         <v>393</v>
       </c>
       <c r="L97" s="19" t="s">
         <v>355</v>
       </c>
       <c r="M97" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N97" s="21">
         <v>2014</v>
       </c>
       <c r="O97" s="24">
         <v>41884</v>
       </c>
       <c r="P97" s="19" t="s">
         <v>570</v>
       </c>
       <c r="Q97" s="19"/>
     </row>
-    <row r="98" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A98" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B98" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C98" s="19" t="s">
         <v>95</v>
       </c>
       <c r="D98" s="19" t="s">
         <v>128</v>
       </c>
       <c r="E98" s="21">
         <v>1997</v>
       </c>
       <c r="F98" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G98" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H98" s="21">
         <v>5</v>
       </c>
       <c r="I98" s="22" t="s">
         <v>247</v>
       </c>
       <c r="J98" s="22">
         <v>9781852077655</v>
       </c>
       <c r="K98" s="23">
         <v>1852077654</v>
       </c>
       <c r="L98" s="19" t="s">
         <v>356</v>
       </c>
       <c r="M98" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N98" s="21">
         <v>2014</v>
       </c>
       <c r="O98" s="24">
         <v>41884</v>
       </c>
       <c r="P98" s="19" t="s">
         <v>571</v>
       </c>
       <c r="Q98" s="19"/>
     </row>
-    <row r="99" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A99" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B99" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C99" s="19" t="s">
         <v>96</v>
       </c>
       <c r="D99" s="19" t="s">
         <v>128</v>
       </c>
       <c r="E99" s="21">
         <v>2002</v>
       </c>
       <c r="F99" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G99" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H99" s="21">
         <v>6</v>
       </c>
       <c r="I99" s="22" t="s">
         <v>248</v>
       </c>
       <c r="J99" s="22">
         <v>9781852078904</v>
       </c>
       <c r="K99" s="23">
         <v>1852078901</v>
       </c>
       <c r="L99" s="19" t="s">
         <v>357</v>
       </c>
       <c r="M99" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N99" s="21">
         <v>2014</v>
       </c>
       <c r="O99" s="24">
         <v>41884</v>
       </c>
       <c r="P99" s="19" t="s">
         <v>572</v>
       </c>
       <c r="Q99" s="19"/>
     </row>
-    <row r="100" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A100" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B100" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C100" s="19" t="s">
         <v>97</v>
       </c>
       <c r="D100" s="19"/>
       <c r="E100" s="21">
         <v>1993</v>
       </c>
       <c r="F100" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G100" s="21" t="s">
         <v>165</v>
       </c>
       <c r="H100" s="21">
         <v>10</v>
       </c>
       <c r="I100" s="22">
         <v>9781139964326</v>
       </c>
       <c r="J100" s="22">
         <v>9781852074302</v>
       </c>
       <c r="K100" s="23">
         <v>1852074302</v>
       </c>
       <c r="L100" s="19" t="s">
         <v>358</v>
       </c>
       <c r="M100" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N100" s="21">
         <v>2014</v>
       </c>
       <c r="O100" s="24">
         <v>41884</v>
       </c>
       <c r="P100" s="19" t="s">
         <v>573</v>
       </c>
       <c r="Q100" s="19"/>
     </row>
-    <row r="101" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A101" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B101" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C101" s="19" t="s">
         <v>420</v>
       </c>
       <c r="D101" s="19" t="s">
         <v>421</v>
       </c>
       <c r="E101" s="21">
         <v>1995</v>
       </c>
       <c r="F101" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G101" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H101" s="21">
         <v>15</v>
       </c>
       <c r="I101" s="22">
         <v>9781139964678</v>
       </c>
       <c r="J101" s="22">
         <v>9781852075903</v>
       </c>
       <c r="K101" s="23">
         <v>1852075902</v>
       </c>
       <c r="L101" s="19" t="s">
         <v>422</v>
       </c>
       <c r="M101" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N101" s="21">
         <v>2014</v>
       </c>
       <c r="O101" s="24">
         <v>41948</v>
       </c>
       <c r="P101" s="19" t="s">
         <v>574</v>
       </c>
       <c r="Q101" s="19"/>
     </row>
-    <row r="102" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A102" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B102" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C102" s="19" t="s">
         <v>98</v>
       </c>
       <c r="D102" s="19" t="s">
         <v>128</v>
       </c>
       <c r="E102" s="21">
         <v>1996</v>
       </c>
       <c r="F102" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G102" s="21" t="s">
         <v>165</v>
       </c>
       <c r="H102" s="21">
         <v>8</v>
       </c>
       <c r="I102" s="22">
         <v>9781139964838</v>
       </c>
       <c r="J102" s="22">
         <v>9781852076559</v>
       </c>
       <c r="K102" s="23">
         <v>1852076550</v>
       </c>
       <c r="L102" s="19" t="s">
         <v>403</v>
       </c>
       <c r="M102" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N102" s="21">
         <v>2014</v>
       </c>
       <c r="O102" s="24">
         <v>41911</v>
       </c>
       <c r="P102" s="19" t="s">
         <v>575</v>
       </c>
       <c r="Q102" s="19"/>
     </row>
-    <row r="103" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A103" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B103" s="19" t="s">
         <v>15</v>
       </c>
       <c r="C103" s="19" t="s">
         <v>467</v>
       </c>
       <c r="D103" s="19" t="s">
         <v>128</v>
       </c>
       <c r="E103" s="21">
         <v>2015</v>
       </c>
       <c r="F103" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G103" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H103" s="21">
         <v>13</v>
       </c>
       <c r="I103" s="22">
         <v>9781139976244</v>
       </c>
       <c r="J103" s="22">
         <v>9781840973259</v>
       </c>
       <c r="K103" s="23" t="s">
         <v>468</v>
       </c>
       <c r="L103" s="19" t="s">
         <v>469</v>
       </c>
       <c r="M103" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N103" s="21">
         <v>2015</v>
       </c>
       <c r="O103" s="24">
         <v>42370</v>
       </c>
       <c r="P103" s="19" t="s">
         <v>576</v>
       </c>
       <c r="Q103" s="19"/>
     </row>
-    <row r="104" spans="1:28" s="25" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:28" s="25" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A104" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B104" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C104" s="19" t="s">
         <v>99</v>
       </c>
       <c r="D104" s="19" t="s">
         <v>128</v>
       </c>
       <c r="E104" s="21">
         <v>1995</v>
       </c>
       <c r="F104" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G104" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H104" s="21">
         <v>4</v>
       </c>
       <c r="I104" s="22">
         <v>9781139964685</v>
       </c>
       <c r="J104" s="22">
         <v>9781852076054</v>
       </c>
       <c r="K104" s="23">
         <v>1852076054</v>
       </c>
       <c r="L104" s="19" t="s">
         <v>402</v>
       </c>
       <c r="M104" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N104" s="21">
         <v>2014</v>
       </c>
       <c r="O104" s="24">
         <v>41911</v>
       </c>
       <c r="P104" s="19" t="s">
         <v>577</v>
       </c>
       <c r="Q104" s="19"/>
     </row>
-    <row r="105" spans="1:28" s="25" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:28" s="25" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A105" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B105" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C105" s="19" t="s">
         <v>447</v>
       </c>
       <c r="D105" s="19" t="s">
         <v>464</v>
       </c>
       <c r="E105" s="21">
         <v>1993</v>
       </c>
       <c r="F105" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G105" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H105" s="21">
         <v>16</v>
       </c>
       <c r="I105" s="22">
         <v>9781139964203</v>
       </c>
       <c r="J105" s="22">
         <v>9781852073718</v>
       </c>
       <c r="K105" s="23">
         <v>1852073705</v>
       </c>
       <c r="L105" s="19" t="s">
         <v>463</v>
       </c>
       <c r="M105" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N105" s="21">
         <v>2015</v>
       </c>
       <c r="O105" s="24">
         <v>42418</v>
       </c>
       <c r="P105" s="19" t="s">
         <v>578</v>
       </c>
       <c r="Q105" s="19"/>
     </row>
-    <row r="106" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A106" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B106" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C106" s="19" t="s">
         <v>160</v>
       </c>
       <c r="D106" s="19" t="s">
         <v>150</v>
       </c>
       <c r="E106" s="21">
         <v>1991</v>
       </c>
       <c r="F106" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G106" s="21" t="s">
         <v>165</v>
       </c>
       <c r="H106" s="21">
         <v>12</v>
       </c>
       <c r="I106" s="22">
@@ -7745,102 +7755,102 @@
       <c r="J106" s="22">
         <v>9781852073107</v>
       </c>
       <c r="K106" s="23">
         <v>1852073101</v>
       </c>
       <c r="L106" s="19" t="s">
         <v>401</v>
       </c>
       <c r="M106" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N106" s="21">
         <v>2014</v>
       </c>
       <c r="O106" s="24">
         <v>41911</v>
       </c>
       <c r="P106" s="27" t="s">
         <v>579</v>
       </c>
       <c r="Q106" s="19"/>
       <c r="AA106" s="26"/>
       <c r="AB106" s="26"/>
     </row>
-    <row r="107" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A107" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B107" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C107" s="19" t="s">
         <v>100</v>
       </c>
       <c r="D107" s="19"/>
       <c r="E107" s="21">
         <v>2003</v>
       </c>
       <c r="F107" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G107" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H107" s="21">
         <v>8</v>
       </c>
       <c r="I107" s="22">
         <v>9781139963381</v>
       </c>
       <c r="J107" s="22">
         <v>9781852070258</v>
       </c>
       <c r="K107" s="23">
         <v>1840970251</v>
       </c>
       <c r="L107" s="19" t="s">
         <v>400</v>
       </c>
       <c r="M107" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N107" s="21">
         <v>2014</v>
       </c>
       <c r="O107" s="24" t="s">
         <v>450</v>
       </c>
       <c r="P107" s="19" t="s">
         <v>580</v>
       </c>
       <c r="Q107" s="19"/>
       <c r="AA107" s="26"/>
       <c r="AB107" s="26"/>
     </row>
-    <row r="108" spans="1:28" s="25" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:28" s="25" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A108" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B108" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C108" s="19" t="s">
         <v>103</v>
       </c>
       <c r="D108" s="19" t="s">
         <v>161</v>
       </c>
       <c r="E108" s="21">
         <v>1990</v>
       </c>
       <c r="F108" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G108" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H108" s="21">
         <v>5</v>
       </c>
       <c r="I108" s="22" t="s">
@@ -7849,51 +7859,51 @@
       <c r="J108" s="22">
         <v>9781852071905</v>
       </c>
       <c r="K108" s="23">
         <v>1852071907</v>
       </c>
       <c r="L108" s="19" t="s">
         <v>361</v>
       </c>
       <c r="M108" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N108" s="21">
         <v>2014</v>
       </c>
       <c r="O108" s="24">
         <v>41884</v>
       </c>
       <c r="P108" s="19" t="s">
         <v>581</v>
       </c>
       <c r="Q108" s="19"/>
       <c r="AA108" s="26"/>
       <c r="AB108" s="26"/>
     </row>
-    <row r="109" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A109" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B109" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C109" s="19" t="s">
         <v>105</v>
       </c>
       <c r="D109" s="19" t="s">
         <v>162</v>
       </c>
       <c r="E109" s="21">
         <v>1986</v>
       </c>
       <c r="F109" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G109" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H109" s="21">
         <v>4</v>
       </c>
       <c r="I109" s="22" t="s">
@@ -7904,102 +7914,102 @@
       </c>
       <c r="K109" s="23">
         <v>1852070250</v>
       </c>
       <c r="L109" s="19" t="s">
         <v>363</v>
       </c>
       <c r="M109" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N109" s="21">
         <v>2014</v>
       </c>
       <c r="O109" s="24">
         <v>41911</v>
       </c>
       <c r="P109" s="19" t="s">
         <v>582</v>
       </c>
       <c r="Q109" s="19" t="s">
         <v>438</v>
       </c>
       <c r="AA109" s="26"/>
       <c r="AB109" s="26"/>
     </row>
-    <row r="110" spans="1:28" s="25" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:28" s="25" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A110" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B110" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C110" s="19" t="s">
         <v>435</v>
       </c>
       <c r="D110" s="19" t="s">
         <v>128</v>
       </c>
       <c r="E110" s="21">
         <v>1995</v>
       </c>
       <c r="F110" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G110" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H110" s="21">
         <v>10</v>
       </c>
       <c r="I110" s="22">
         <v>9781139964708</v>
       </c>
       <c r="J110" s="22">
         <v>9781852076108</v>
       </c>
       <c r="K110" s="23">
         <v>1852076100</v>
       </c>
       <c r="L110" s="19" t="s">
         <v>436</v>
       </c>
       <c r="M110" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N110" s="21">
         <v>2014</v>
       </c>
       <c r="O110" s="24">
         <v>41948</v>
       </c>
       <c r="P110" s="19" t="s">
         <v>583</v>
       </c>
       <c r="Q110" s="19"/>
     </row>
-    <row r="111" spans="1:28" s="26" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:28" s="26" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A111" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B111" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C111" s="19" t="s">
         <v>168</v>
       </c>
       <c r="D111" s="19" t="s">
         <v>159</v>
       </c>
       <c r="E111" s="21">
         <v>1990</v>
       </c>
       <c r="F111" s="21" t="s">
         <v>167</v>
       </c>
       <c r="G111" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H111" s="21">
         <v>4</v>
       </c>
       <c r="I111" s="22" t="s">
@@ -8019,51 +8029,51 @@
       </c>
       <c r="N111" s="21">
         <v>2014</v>
       </c>
       <c r="O111" s="24">
         <v>41948</v>
       </c>
       <c r="P111" s="19" t="s">
         <v>584</v>
       </c>
       <c r="Q111" s="19" t="s">
         <v>438</v>
       </c>
       <c r="R111" s="25"/>
       <c r="S111" s="25"/>
       <c r="T111" s="25"/>
       <c r="U111" s="25"/>
       <c r="V111" s="25"/>
       <c r="W111" s="25"/>
       <c r="X111" s="25"/>
       <c r="Y111" s="25"/>
       <c r="Z111" s="25"/>
       <c r="AA111" s="25"/>
       <c r="AB111" s="25"/>
     </row>
-    <row r="112" spans="1:28" s="26" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:28" s="26" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A112" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B112" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C112" s="19" t="s">
         <v>106</v>
       </c>
       <c r="D112" s="19"/>
       <c r="E112" s="21">
         <v>1986</v>
       </c>
       <c r="F112" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G112" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H112" s="21">
         <v>8</v>
       </c>
       <c r="I112" s="22" t="s">
         <v>255</v>
       </c>
@@ -8079,51 +8089,51 @@
       <c r="M112" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N112" s="21">
         <v>2014</v>
       </c>
       <c r="O112" s="24">
         <v>42037</v>
       </c>
       <c r="P112" s="19" t="s">
         <v>585</v>
       </c>
       <c r="Q112" s="19"/>
       <c r="R112" s="25"/>
       <c r="S112" s="25"/>
       <c r="T112" s="25"/>
       <c r="U112" s="25"/>
       <c r="V112" s="25"/>
       <c r="W112" s="25"/>
       <c r="X112" s="25"/>
       <c r="Y112" s="25"/>
       <c r="Z112" s="25"/>
       <c r="AA112" s="25"/>
       <c r="AB112" s="25"/>
     </row>
-    <row r="113" spans="1:28" s="26" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:28" s="26" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A113" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B113" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C113" s="19" t="s">
         <v>107</v>
       </c>
       <c r="D113" s="19" t="s">
         <v>141</v>
       </c>
       <c r="E113" s="21">
         <v>1992</v>
       </c>
       <c r="F113" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G113" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H113" s="21">
         <v>10</v>
       </c>
       <c r="I113" s="22" t="s">
@@ -8141,51 +8151,51 @@
       <c r="M113" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N113" s="21">
         <v>2014</v>
       </c>
       <c r="O113" s="24">
         <v>41884</v>
       </c>
       <c r="P113" s="19" t="s">
         <v>586</v>
       </c>
       <c r="Q113" s="19"/>
       <c r="R113" s="25"/>
       <c r="S113" s="25"/>
       <c r="T113" s="25"/>
       <c r="U113" s="25"/>
       <c r="V113" s="25"/>
       <c r="W113" s="25"/>
       <c r="X113" s="25"/>
       <c r="Y113" s="25"/>
       <c r="Z113" s="25"/>
       <c r="AA113" s="25"/>
       <c r="AB113" s="25"/>
     </row>
-    <row r="114" spans="1:28" s="26" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:28" s="26" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A114" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B114" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C114" s="19" t="s">
         <v>108</v>
       </c>
       <c r="D114" s="19"/>
       <c r="E114" s="21">
         <v>1987</v>
       </c>
       <c r="F114" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G114" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H114" s="21">
         <v>5</v>
       </c>
       <c r="I114" s="22" t="s">
         <v>257</v>
       </c>
@@ -8203,51 +8213,51 @@
       </c>
       <c r="N114" s="21">
         <v>2014</v>
       </c>
       <c r="O114" s="24">
         <v>41948</v>
       </c>
       <c r="P114" s="19" t="s">
         <v>587</v>
       </c>
       <c r="Q114" s="19" t="s">
         <v>438</v>
       </c>
       <c r="R114" s="25"/>
       <c r="S114" s="25"/>
       <c r="T114" s="25"/>
       <c r="U114" s="25"/>
       <c r="V114" s="25"/>
       <c r="W114" s="25"/>
       <c r="X114" s="25"/>
       <c r="Y114" s="25"/>
       <c r="Z114" s="25"/>
       <c r="AA114" s="25"/>
       <c r="AB114" s="25"/>
     </row>
-    <row r="115" spans="1:28" s="26" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:28" s="26" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A115" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B115" s="19" t="s">
         <v>15</v>
       </c>
       <c r="C115" s="19" t="s">
         <v>109</v>
       </c>
       <c r="D115" s="19" t="s">
         <v>128</v>
       </c>
       <c r="E115" s="21">
         <v>2013</v>
       </c>
       <c r="F115" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G115" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H115" s="21">
         <v>8</v>
       </c>
       <c r="I115" s="22" t="s">
@@ -8265,51 +8275,51 @@
       <c r="M115" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N115" s="21">
         <v>2014</v>
       </c>
       <c r="O115" s="24">
         <v>41884</v>
       </c>
       <c r="P115" s="19" t="s">
         <v>588</v>
       </c>
       <c r="Q115" s="19"/>
       <c r="R115" s="25"/>
       <c r="S115" s="25"/>
       <c r="T115" s="25"/>
       <c r="U115" s="25"/>
       <c r="V115" s="25"/>
       <c r="W115" s="25"/>
       <c r="X115" s="25"/>
       <c r="Y115" s="25"/>
       <c r="Z115" s="25"/>
       <c r="AA115" s="25"/>
       <c r="AB115" s="25"/>
     </row>
-    <row r="116" spans="1:28" s="26" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:28" s="26" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A116" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B116" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C116" s="19" t="s">
         <v>110</v>
       </c>
       <c r="D116" s="19" t="s">
         <v>128</v>
       </c>
       <c r="E116" s="21">
         <v>1994</v>
       </c>
       <c r="F116" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G116" s="21" t="s">
         <v>165</v>
       </c>
       <c r="H116" s="21">
         <v>8</v>
       </c>
       <c r="I116" s="22" t="s">
@@ -8327,51 +8337,51 @@
       <c r="M116" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N116" s="21">
         <v>2014</v>
       </c>
       <c r="O116" s="24">
         <v>41884</v>
       </c>
       <c r="P116" s="19" t="s">
         <v>589</v>
       </c>
       <c r="Q116" s="19"/>
       <c r="R116" s="25"/>
       <c r="S116" s="25"/>
       <c r="T116" s="25"/>
       <c r="U116" s="25"/>
       <c r="V116" s="25"/>
       <c r="W116" s="25"/>
       <c r="X116" s="25"/>
       <c r="Y116" s="25"/>
       <c r="Z116" s="25"/>
       <c r="AA116" s="25"/>
       <c r="AB116" s="25"/>
     </row>
-    <row r="117" spans="1:28" s="26" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:28" s="26" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A117" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B117" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C117" s="19" t="s">
         <v>111</v>
       </c>
       <c r="D117" s="19" t="s">
         <v>128</v>
       </c>
       <c r="E117" s="21">
         <v>1996</v>
       </c>
       <c r="F117" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G117" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H117" s="21">
         <v>9</v>
       </c>
       <c r="I117" s="22" t="s">
@@ -8389,304 +8399,304 @@
       <c r="M117" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N117" s="21">
         <v>2014</v>
       </c>
       <c r="O117" s="24">
         <v>41884</v>
       </c>
       <c r="P117" s="19" t="s">
         <v>590</v>
       </c>
       <c r="Q117" s="19"/>
       <c r="R117" s="25"/>
       <c r="S117" s="25"/>
       <c r="T117" s="25"/>
       <c r="U117" s="25"/>
       <c r="V117" s="25"/>
       <c r="W117" s="25"/>
       <c r="X117" s="25"/>
       <c r="Y117" s="25"/>
       <c r="Z117" s="25"/>
       <c r="AA117" s="25"/>
       <c r="AB117" s="25"/>
     </row>
-    <row r="118" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A118" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B118" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C118" s="19" t="s">
         <v>112</v>
       </c>
       <c r="D118" s="19" t="s">
         <v>128</v>
       </c>
       <c r="E118" s="21">
         <v>1994</v>
       </c>
       <c r="F118" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G118" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H118" s="21">
         <v>12</v>
       </c>
       <c r="I118" s="22" t="s">
         <v>261</v>
       </c>
       <c r="J118" s="22">
         <v>9781852075002</v>
       </c>
       <c r="K118" s="23">
         <v>1852075007</v>
       </c>
       <c r="L118" s="19" t="s">
         <v>370</v>
       </c>
       <c r="M118" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N118" s="21">
         <v>2014</v>
       </c>
       <c r="O118" s="24">
         <v>41884</v>
       </c>
       <c r="P118" s="19" t="s">
         <v>591</v>
       </c>
       <c r="Q118" s="19"/>
     </row>
-    <row r="119" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A119" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B119" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C119" s="19" t="s">
         <v>113</v>
       </c>
       <c r="D119" s="19" t="s">
         <v>132</v>
       </c>
       <c r="E119" s="21">
         <v>1989</v>
       </c>
       <c r="F119" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G119" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H119" s="21">
         <v>11</v>
       </c>
       <c r="I119" s="22" t="s">
         <v>262</v>
       </c>
       <c r="J119" s="22">
         <v>9781852071608</v>
       </c>
       <c r="K119" s="23">
         <v>1852071605</v>
       </c>
       <c r="L119" s="19" t="s">
         <v>371</v>
       </c>
       <c r="M119" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N119" s="21">
         <v>2014</v>
       </c>
       <c r="O119" s="24">
         <v>41884</v>
       </c>
       <c r="P119" s="25" t="s">
         <v>592</v>
       </c>
       <c r="Q119" s="19"/>
     </row>
-    <row r="120" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A120" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B120" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C120" s="19" t="s">
         <v>114</v>
       </c>
       <c r="D120" s="19"/>
       <c r="E120" s="21">
         <v>1987</v>
       </c>
       <c r="F120" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G120" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H120" s="21">
         <v>5</v>
       </c>
       <c r="I120" s="22" t="s">
         <v>265</v>
       </c>
       <c r="J120" s="22">
         <v>9781852070601</v>
       </c>
       <c r="K120" s="23">
         <v>1852070609</v>
       </c>
       <c r="L120" s="19" t="s">
         <v>372</v>
       </c>
       <c r="M120" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N120" s="21">
         <v>2014</v>
       </c>
       <c r="O120" s="24">
         <v>41948</v>
       </c>
       <c r="P120" s="25" t="s">
         <v>593</v>
       </c>
       <c r="Q120" s="19" t="s">
         <v>438</v>
       </c>
     </row>
-    <row r="121" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A121" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B121" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C121" s="19" t="s">
         <v>115</v>
       </c>
       <c r="D121" s="19"/>
       <c r="E121" s="21">
         <v>1986</v>
       </c>
       <c r="F121" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G121" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H121" s="21">
         <v>11</v>
       </c>
       <c r="I121" s="22" t="s">
         <v>266</v>
       </c>
       <c r="J121" s="22">
         <v>9781852070106</v>
       </c>
       <c r="K121" s="23">
         <v>1852070102</v>
       </c>
       <c r="L121" s="19" t="s">
         <v>373</v>
       </c>
       <c r="M121" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N121" s="21">
         <v>2014</v>
       </c>
       <c r="O121" s="24">
         <v>41884</v>
       </c>
       <c r="P121" s="19" t="s">
         <v>594</v>
       </c>
       <c r="Q121" s="19"/>
     </row>
-    <row r="122" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A122" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B122" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C122" s="19" t="s">
         <v>116</v>
       </c>
       <c r="D122" s="19"/>
       <c r="E122" s="21">
         <v>1987</v>
       </c>
       <c r="F122" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G122" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H122" s="21">
         <v>6</v>
       </c>
       <c r="I122" s="22" t="s">
         <v>267</v>
       </c>
       <c r="J122" s="22">
         <v>9781852070908</v>
       </c>
       <c r="K122" s="23">
         <v>1852070900</v>
       </c>
       <c r="L122" s="19" t="s">
         <v>374</v>
       </c>
       <c r="M122" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N122" s="21">
         <v>2014</v>
       </c>
       <c r="O122" s="24">
         <v>41884</v>
       </c>
       <c r="P122" s="19" t="s">
         <v>595</v>
       </c>
       <c r="Q122" s="19" t="s">
         <v>438</v>
       </c>
     </row>
-    <row r="123" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A123" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B123" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C123" s="19" t="s">
         <v>117</v>
       </c>
       <c r="D123" s="19" t="s">
         <v>155</v>
       </c>
       <c r="E123" s="21">
         <v>1987</v>
       </c>
       <c r="F123" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G123" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H123" s="21">
         <v>4</v>
       </c>
       <c r="I123" s="22" t="s">
@@ -8695,102 +8705,102 @@
       <c r="J123" s="22">
         <v>9781852071059</v>
       </c>
       <c r="K123" s="23">
         <v>1852071052</v>
       </c>
       <c r="L123" s="19" t="s">
         <v>375</v>
       </c>
       <c r="M123" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N123" s="21">
         <v>2014</v>
       </c>
       <c r="O123" s="24">
         <v>41884</v>
       </c>
       <c r="P123" s="19" t="s">
         <v>596</v>
       </c>
       <c r="Q123" s="19" t="s">
         <v>438</v>
       </c>
     </row>
-    <row r="124" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A124" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B124" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C124" s="19" t="s">
         <v>118</v>
       </c>
       <c r="D124" s="19"/>
       <c r="E124" s="21">
         <v>1989</v>
       </c>
       <c r="F124" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G124" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H124" s="21">
         <v>8</v>
       </c>
       <c r="I124" s="22" t="s">
         <v>269</v>
       </c>
       <c r="J124" s="22">
         <v>9781852071806</v>
       </c>
       <c r="K124" s="23" t="s">
         <v>396</v>
       </c>
       <c r="L124" s="19" t="s">
         <v>376</v>
       </c>
       <c r="M124" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N124" s="21">
         <v>2014</v>
       </c>
       <c r="O124" s="24">
         <v>41948</v>
       </c>
       <c r="P124" s="19" t="s">
         <v>597</v>
       </c>
       <c r="Q124" s="19" t="s">
         <v>438</v>
       </c>
     </row>
-    <row r="125" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="125" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A125" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B125" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C125" s="19" t="s">
         <v>119</v>
       </c>
       <c r="D125" s="19" t="s">
         <v>156</v>
       </c>
       <c r="E125" s="21">
         <v>1986</v>
       </c>
       <c r="F125" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G125" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H125" s="21">
         <v>8</v>
       </c>
       <c r="I125" s="22" t="s">
@@ -8799,253 +8809,253 @@
       <c r="J125" s="22">
         <v>9781852070007</v>
       </c>
       <c r="K125" s="23">
         <v>1852070005</v>
       </c>
       <c r="L125" s="19" t="s">
         <v>377</v>
       </c>
       <c r="M125" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N125" s="21">
         <v>2014</v>
       </c>
       <c r="O125" s="24">
         <v>41884</v>
       </c>
       <c r="P125" s="19" t="s">
         <v>598</v>
       </c>
       <c r="Q125" s="19" t="s">
         <v>438</v>
       </c>
     </row>
-    <row r="126" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A126" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B126" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C126" s="19" t="s">
         <v>120</v>
       </c>
       <c r="D126" s="19"/>
       <c r="E126" s="21">
         <v>1987</v>
       </c>
       <c r="F126" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G126" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H126" s="21">
         <v>8</v>
       </c>
       <c r="I126" s="22" t="s">
         <v>271</v>
       </c>
       <c r="J126" s="22">
         <v>9781852070502</v>
       </c>
       <c r="K126" s="23">
         <v>1852070501</v>
       </c>
       <c r="L126" s="19" t="s">
         <v>378</v>
       </c>
       <c r="M126" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N126" s="21">
         <v>2014</v>
       </c>
       <c r="O126" s="24">
         <v>41911</v>
       </c>
       <c r="P126" s="19" t="s">
         <v>599</v>
       </c>
       <c r="Q126" s="19" t="s">
         <v>438</v>
       </c>
     </row>
-    <row r="127" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A127" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B127" s="19" t="s">
         <v>15</v>
       </c>
       <c r="C127" s="19" t="s">
         <v>121</v>
       </c>
       <c r="D127" s="19" t="s">
         <v>412</v>
       </c>
       <c r="E127" s="21">
         <v>2008</v>
       </c>
       <c r="F127" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G127" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H127" s="21">
         <v>6</v>
       </c>
       <c r="I127" s="22">
         <v>9781139974219</v>
       </c>
       <c r="J127" s="22">
         <v>9781852072306</v>
       </c>
       <c r="K127" s="23">
         <v>1840972300</v>
       </c>
       <c r="L127" s="19" t="s">
         <v>399</v>
       </c>
       <c r="M127" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N127" s="21">
         <v>2014</v>
       </c>
       <c r="O127" s="24">
         <v>41884</v>
       </c>
       <c r="P127" s="19" t="s">
         <v>600</v>
       </c>
       <c r="Q127" s="19"/>
     </row>
-    <row r="128" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A128" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B128" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C128" s="19" t="s">
         <v>414</v>
       </c>
       <c r="D128" s="19"/>
       <c r="E128" s="21">
         <v>1994</v>
       </c>
       <c r="F128" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G128" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H128" s="21">
         <v>1</v>
       </c>
       <c r="I128" s="22">
         <v>9781139964135</v>
       </c>
       <c r="J128" s="22">
         <v>9781852073237</v>
       </c>
       <c r="K128" s="23">
         <v>1852073233</v>
       </c>
       <c r="L128" s="19" t="s">
         <v>417</v>
       </c>
       <c r="M128" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N128" s="21">
         <v>2014</v>
       </c>
       <c r="O128" s="24">
         <v>41884</v>
       </c>
       <c r="P128" s="25" t="s">
         <v>601</v>
       </c>
       <c r="Q128" s="19"/>
     </row>
-    <row r="129" spans="1:17" s="25" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:17" s="25" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A129" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B129" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C129" s="19" t="s">
         <v>122</v>
       </c>
       <c r="D129" s="19" t="s">
         <v>128</v>
       </c>
       <c r="E129" s="21">
         <v>2006</v>
       </c>
       <c r="F129" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G129" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H129" s="21">
         <v>9</v>
       </c>
       <c r="I129" s="22" t="s">
         <v>272</v>
       </c>
       <c r="J129" s="22">
         <v>9781840971309</v>
       </c>
       <c r="K129" s="23">
         <v>1840971304</v>
       </c>
       <c r="L129" s="19" t="s">
         <v>379</v>
       </c>
       <c r="M129" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N129" s="21">
         <v>2014</v>
       </c>
       <c r="O129" s="24">
         <v>41884</v>
       </c>
       <c r="P129" s="19" t="s">
         <v>602</v>
       </c>
       <c r="Q129" s="19"/>
     </row>
-    <row r="130" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A130" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B130" s="19" t="s">
         <v>384</v>
       </c>
       <c r="C130" s="19" t="s">
         <v>123</v>
       </c>
       <c r="D130" s="19" t="s">
         <v>157</v>
       </c>
       <c r="E130" s="21">
         <v>1998</v>
       </c>
       <c r="F130" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G130" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H130" s="21">
         <v>13</v>
       </c>
       <c r="I130" s="22" t="s">
@@ -9054,102 +9064,102 @@
       <c r="J130" s="22">
         <v>9781852078355</v>
       </c>
       <c r="K130" s="23">
         <v>1852078359</v>
       </c>
       <c r="L130" s="19" t="s">
         <v>380</v>
       </c>
       <c r="M130" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N130" s="21">
         <v>2014</v>
       </c>
       <c r="O130" s="24">
         <v>41884</v>
       </c>
       <c r="P130" s="19" t="s">
         <v>603</v>
       </c>
       <c r="Q130" s="19" t="s">
         <v>438</v>
       </c>
     </row>
-    <row r="131" spans="1:17" s="25" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:17" s="25" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A131" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B131" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C131" s="19" t="s">
         <v>124</v>
       </c>
       <c r="D131" s="19" t="s">
         <v>158</v>
       </c>
       <c r="E131" s="21">
         <v>2004</v>
       </c>
       <c r="F131" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G131" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H131" s="21">
         <v>10</v>
       </c>
       <c r="I131" s="22" t="s">
         <v>274</v>
       </c>
       <c r="J131" s="22">
         <v>9781840970500</v>
       </c>
       <c r="K131" s="23">
         <v>1840970502</v>
       </c>
       <c r="L131" s="19" t="s">
         <v>381</v>
       </c>
       <c r="M131" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N131" s="21">
         <v>2014</v>
       </c>
       <c r="O131" s="24">
         <v>41884</v>
       </c>
       <c r="P131" s="19" t="s">
         <v>604</v>
       </c>
       <c r="Q131" s="19"/>
     </row>
-    <row r="132" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="132" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A132" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B132" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C132" s="19" t="s">
         <v>423</v>
       </c>
       <c r="D132" s="19" t="s">
         <v>424</v>
       </c>
       <c r="E132" s="21">
         <v>1987</v>
       </c>
       <c r="F132" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G132" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H132" s="21">
         <v>1</v>
       </c>
       <c r="I132" s="22">
@@ -9158,51 +9168,51 @@
       <c r="J132" s="22">
         <v>9781852070762</v>
       </c>
       <c r="K132" s="23">
         <v>1852070765</v>
       </c>
       <c r="L132" s="19" t="s">
         <v>425</v>
       </c>
       <c r="M132" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N132" s="21">
         <v>2014</v>
       </c>
       <c r="O132" s="24">
         <v>41948</v>
       </c>
       <c r="P132" s="19" t="s">
         <v>605</v>
       </c>
       <c r="Q132" s="19" t="s">
         <v>438</v>
       </c>
     </row>
-    <row r="133" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="133" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A133" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B133" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C133" s="19" t="s">
         <v>429</v>
       </c>
       <c r="D133" s="19" t="s">
         <v>430</v>
       </c>
       <c r="E133" s="21">
         <v>2001</v>
       </c>
       <c r="F133" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G133" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H133" s="21">
         <v>1</v>
       </c>
       <c r="I133" s="22">
@@ -9211,659 +9221,659 @@
       <c r="J133" s="22">
         <v>9781852078416</v>
       </c>
       <c r="K133" s="23">
         <v>1852078413</v>
       </c>
       <c r="L133" s="19" t="s">
         <v>431</v>
       </c>
       <c r="M133" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N133" s="21">
         <v>2014</v>
       </c>
       <c r="O133" s="24">
         <v>41948</v>
       </c>
       <c r="P133" s="19" t="s">
         <v>606</v>
       </c>
       <c r="Q133" s="19" t="s">
         <v>438</v>
       </c>
     </row>
-    <row r="134" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="134" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A134" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B134" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C134" s="19" t="s">
         <v>444</v>
       </c>
       <c r="D134" s="19" t="s">
         <v>141</v>
       </c>
       <c r="E134" s="21">
         <v>1997</v>
       </c>
       <c r="F134" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G134" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H134" s="21">
         <v>1</v>
       </c>
       <c r="I134" s="22">
         <v>9781139964845</v>
       </c>
       <c r="J134" s="22">
         <v>9781852076658</v>
       </c>
       <c r="K134" s="23">
         <v>1852076658</v>
       </c>
       <c r="L134" s="19" t="s">
         <v>445</v>
       </c>
       <c r="M134" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N134" s="21">
         <v>2014</v>
       </c>
       <c r="O134" s="24">
         <v>42037</v>
       </c>
       <c r="P134" s="19" t="s">
         <v>607</v>
       </c>
       <c r="Q134" s="19"/>
     </row>
-    <row r="135" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="135" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A135" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B135" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C135" s="19" t="s">
         <v>125</v>
       </c>
       <c r="D135" s="19" t="s">
         <v>413</v>
       </c>
       <c r="E135" s="21">
         <v>1997</v>
       </c>
       <c r="F135" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G135" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H135" s="21">
         <v>8</v>
       </c>
       <c r="I135" s="22">
         <v>9781139970792</v>
       </c>
       <c r="J135" s="22">
         <v>9781852076702</v>
       </c>
       <c r="K135" s="23">
         <v>1852076704</v>
       </c>
       <c r="L135" s="19" t="s">
         <v>398</v>
       </c>
       <c r="M135" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N135" s="21">
         <v>2014</v>
       </c>
       <c r="O135" s="24">
         <v>41884</v>
       </c>
       <c r="P135" s="19" t="s">
         <v>608</v>
       </c>
       <c r="Q135" s="19"/>
     </row>
-    <row r="136" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="136" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A136" s="19" t="s">
         <v>480</v>
       </c>
       <c r="B136" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C136" s="19" t="s">
         <v>126</v>
       </c>
       <c r="D136" s="19" t="s">
         <v>128</v>
       </c>
       <c r="E136" s="21">
         <v>1998</v>
       </c>
       <c r="F136" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G136" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H136" s="21">
         <v>2</v>
       </c>
       <c r="I136" s="22" t="s">
         <v>275</v>
       </c>
       <c r="J136" s="22">
         <v>9781852077952</v>
       </c>
       <c r="K136" s="23">
         <v>1852077956</v>
       </c>
       <c r="L136" s="19" t="s">
         <v>382</v>
       </c>
       <c r="M136" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N136" s="21">
         <v>2014</v>
       </c>
       <c r="O136" s="24">
         <v>41884</v>
       </c>
       <c r="P136" s="19" t="s">
         <v>609</v>
       </c>
       <c r="Q136" s="19"/>
     </row>
-    <row r="137" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="137" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A137" s="19" t="s">
         <v>481</v>
       </c>
       <c r="B137" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C137" s="19" t="s">
         <v>465</v>
       </c>
       <c r="D137" s="19" t="s">
         <v>128</v>
       </c>
       <c r="E137" s="21"/>
       <c r="F137" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G137" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H137" s="21">
         <v>9</v>
       </c>
       <c r="I137" s="22">
         <v>9781139976398</v>
       </c>
       <c r="J137" s="22">
         <v>9781840973402</v>
       </c>
       <c r="K137" s="23">
         <v>1840973404</v>
       </c>
       <c r="L137" s="19" t="s">
         <v>466</v>
       </c>
       <c r="M137" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N137" s="21">
         <v>2016</v>
       </c>
       <c r="O137" s="24">
         <v>42420</v>
       </c>
       <c r="P137" s="19" t="s">
         <v>610</v>
       </c>
       <c r="Q137" s="19"/>
     </row>
-    <row r="138" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="138" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A138" s="19" t="s">
         <v>482</v>
       </c>
       <c r="B138" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C138" s="19" t="s">
         <v>18</v>
       </c>
       <c r="D138" s="19" t="s">
         <v>129</v>
       </c>
       <c r="E138" s="21">
         <v>1999</v>
       </c>
       <c r="F138" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G138" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H138" s="21">
         <v>2</v>
       </c>
       <c r="I138" s="22" t="s">
         <v>171</v>
       </c>
       <c r="J138" s="22">
         <v>9781852079109</v>
       </c>
       <c r="K138" s="23" t="s">
         <v>386</v>
       </c>
       <c r="L138" s="19" t="s">
         <v>279</v>
       </c>
       <c r="M138" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N138" s="21">
         <v>2014</v>
       </c>
       <c r="O138" s="24">
         <v>41884</v>
       </c>
       <c r="P138" s="19" t="s">
         <v>611</v>
       </c>
       <c r="Q138" s="19"/>
     </row>
-    <row r="139" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="139" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A139" s="19" t="s">
         <v>482</v>
       </c>
       <c r="B139" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C139" s="19" t="s">
         <v>29</v>
       </c>
       <c r="D139" s="19" t="s">
         <v>137</v>
       </c>
       <c r="E139" s="21">
         <v>1998</v>
       </c>
       <c r="F139" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G139" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H139" s="21">
         <v>2</v>
       </c>
       <c r="I139" s="22" t="s">
         <v>182</v>
       </c>
       <c r="J139" s="22">
         <v>9781852079550</v>
       </c>
       <c r="K139" s="23" t="s">
         <v>387</v>
       </c>
       <c r="L139" s="19" t="s">
         <v>290</v>
       </c>
       <c r="M139" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N139" s="21">
         <v>2014</v>
       </c>
       <c r="O139" s="24">
         <v>41884</v>
       </c>
       <c r="P139" s="19" t="s">
         <v>612</v>
       </c>
       <c r="Q139" s="19"/>
     </row>
-    <row r="140" spans="1:17" s="25" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="140" spans="1:17" s="25" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A140" s="19" t="s">
         <v>482</v>
       </c>
       <c r="B140" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C140" s="19" t="s">
         <v>30</v>
       </c>
       <c r="D140" s="19" t="s">
         <v>137</v>
       </c>
       <c r="E140" s="21">
         <v>1996</v>
       </c>
       <c r="F140" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G140" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H140" s="21">
         <v>2</v>
       </c>
       <c r="I140" s="22" t="s">
         <v>183</v>
       </c>
       <c r="J140" s="22">
         <v>9781852079604</v>
       </c>
       <c r="K140" s="23">
         <v>1852079606</v>
       </c>
       <c r="L140" s="19" t="s">
         <v>291</v>
       </c>
       <c r="M140" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N140" s="21">
         <v>2014</v>
       </c>
       <c r="O140" s="24">
         <v>41884</v>
       </c>
       <c r="P140" s="19" t="s">
         <v>613</v>
       </c>
       <c r="Q140" s="19"/>
     </row>
-    <row r="141" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="141" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A141" s="19" t="s">
         <v>482</v>
       </c>
       <c r="B141" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C141" s="19" t="s">
         <v>33</v>
       </c>
       <c r="D141" s="19"/>
       <c r="E141" s="21">
         <v>2003</v>
       </c>
       <c r="F141" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G141" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H141" s="21">
         <v>6</v>
       </c>
       <c r="I141" s="22" t="s">
         <v>186</v>
       </c>
       <c r="J141" s="22">
         <v>9781840970357</v>
       </c>
       <c r="K141" s="23">
         <v>1840970359</v>
       </c>
       <c r="L141" s="19" t="s">
         <v>294</v>
       </c>
       <c r="M141" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N141" s="21">
         <v>2014</v>
       </c>
       <c r="O141" s="24">
         <v>41884</v>
       </c>
       <c r="P141" s="19" t="s">
         <v>614</v>
       </c>
       <c r="Q141" s="19"/>
     </row>
-    <row r="142" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="142" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A142" s="19" t="s">
         <v>482</v>
       </c>
       <c r="B142" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C142" s="19" t="s">
         <v>432</v>
       </c>
       <c r="D142" s="19" t="s">
         <v>433</v>
       </c>
       <c r="E142" s="21">
         <v>2002</v>
       </c>
       <c r="F142" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G142" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H142" s="21">
         <v>1</v>
       </c>
       <c r="I142" s="22">
         <v>9781139965217</v>
       </c>
       <c r="J142" s="22">
         <v>97818520789</v>
       </c>
       <c r="K142" s="23">
         <v>1852078952</v>
       </c>
       <c r="L142" s="19" t="s">
         <v>434</v>
       </c>
       <c r="M142" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N142" s="21">
         <v>2014</v>
       </c>
       <c r="O142" s="24">
         <v>41948</v>
       </c>
       <c r="P142" s="25" t="s">
         <v>615</v>
       </c>
       <c r="Q142" s="19"/>
     </row>
-    <row r="143" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="143" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A143" s="19" t="s">
         <v>482</v>
       </c>
       <c r="B143" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C143" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D143" s="19" t="s">
         <v>128</v>
       </c>
       <c r="E143" s="21">
         <v>1995</v>
       </c>
       <c r="F143" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G143" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H143" s="21">
         <v>2</v>
       </c>
       <c r="I143" s="22" t="s">
         <v>190</v>
       </c>
       <c r="J143" s="22">
         <v>9781852079659</v>
       </c>
       <c r="K143" s="23">
         <v>1852079657</v>
       </c>
       <c r="L143" s="19" t="s">
         <v>298</v>
       </c>
       <c r="M143" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N143" s="21">
         <v>2014</v>
       </c>
       <c r="O143" s="24">
         <v>41884</v>
       </c>
       <c r="P143" s="19" t="s">
         <v>616</v>
       </c>
       <c r="Q143" s="19"/>
     </row>
-    <row r="144" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="144" spans="1:17" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A144" s="19" t="s">
         <v>482</v>
       </c>
       <c r="B144" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C144" s="19" t="s">
         <v>63</v>
       </c>
       <c r="D144" s="19" t="s">
         <v>129</v>
       </c>
       <c r="E144" s="21">
         <v>2001</v>
       </c>
       <c r="F144" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G144" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H144" s="21">
         <v>2</v>
       </c>
       <c r="I144" s="22" t="s">
         <v>216</v>
       </c>
       <c r="J144" s="22">
         <v>9781852079055</v>
       </c>
       <c r="K144" s="23">
         <v>1852079053</v>
       </c>
       <c r="L144" s="19" t="s">
         <v>324</v>
       </c>
       <c r="M144" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N144" s="21">
         <v>2014</v>
       </c>
       <c r="O144" s="24">
         <v>41884</v>
       </c>
       <c r="P144" s="19" t="s">
         <v>617</v>
       </c>
       <c r="Q144" s="19"/>
     </row>
-    <row r="145" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="145" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A145" s="19" t="s">
         <v>482</v>
       </c>
       <c r="B145" s="19" t="s">
         <v>15</v>
       </c>
       <c r="C145" s="19" t="s">
         <v>65</v>
       </c>
       <c r="D145" s="19" t="s">
         <v>128</v>
       </c>
       <c r="E145" s="21">
         <v>2012</v>
       </c>
       <c r="F145" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G145" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H145" s="21">
         <v>9</v>
       </c>
       <c r="I145" s="22" t="s">
         <v>218</v>
       </c>
       <c r="J145" s="22">
         <v>9781840973150</v>
       </c>
       <c r="K145" s="23">
         <v>1840973153</v>
       </c>
       <c r="L145" s="19" t="s">
         <v>326</v>
       </c>
       <c r="M145" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N145" s="21">
         <v>2014</v>
       </c>
       <c r="O145" s="24">
         <v>41884</v>
       </c>
       <c r="P145" s="19" t="s">
         <v>618</v>
       </c>
       <c r="Q145" s="19"/>
     </row>
-    <row r="146" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="146" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A146" s="19" t="s">
         <v>482</v>
       </c>
       <c r="B146" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C146" s="19" t="s">
         <v>453</v>
       </c>
       <c r="D146" s="19" t="s">
         <v>454</v>
       </c>
       <c r="E146" s="21">
         <v>1996</v>
       </c>
       <c r="F146" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G146" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H146" s="21">
         <v>14</v>
       </c>
       <c r="I146" s="28">
@@ -9872,51 +9882,51 @@
       <c r="J146" s="28">
         <v>9781852079758</v>
       </c>
       <c r="K146" s="22">
         <v>1852079754</v>
       </c>
       <c r="L146" s="19" t="s">
         <v>405</v>
       </c>
       <c r="M146" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N146" s="21">
         <v>2014</v>
       </c>
       <c r="O146" s="24">
         <v>42037</v>
       </c>
       <c r="P146" s="19" t="s">
         <v>619</v>
       </c>
       <c r="Q146" s="19" t="s">
         <v>438</v>
       </c>
     </row>
-    <row r="147" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="147" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A147" s="19" t="s">
         <v>482</v>
       </c>
       <c r="B147" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C147" s="19" t="s">
         <v>102</v>
       </c>
       <c r="D147" s="19" t="s">
         <v>130</v>
       </c>
       <c r="E147" s="21">
         <v>2004</v>
       </c>
       <c r="F147" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G147" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H147" s="21">
         <v>12</v>
       </c>
       <c r="I147" s="22" t="s">
@@ -9925,698 +9935,693 @@
       <c r="J147" s="22">
         <v>9781850970609</v>
       </c>
       <c r="K147" s="23" t="s">
         <v>394</v>
       </c>
       <c r="L147" s="19" t="s">
         <v>360</v>
       </c>
       <c r="M147" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N147" s="21">
         <v>2014</v>
       </c>
       <c r="O147" s="24">
         <v>41884</v>
       </c>
       <c r="P147" s="19" t="s">
         <v>620</v>
       </c>
       <c r="Q147" s="19"/>
       <c r="AA147" s="26"/>
       <c r="AB147" s="26"/>
     </row>
-    <row r="148" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="148" spans="1:28" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A148" s="19" t="s">
         <v>482</v>
       </c>
       <c r="B148" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C148" s="19" t="s">
         <v>127</v>
       </c>
       <c r="D148" s="19" t="s">
         <v>130</v>
       </c>
       <c r="E148" s="21">
         <v>1997</v>
       </c>
       <c r="F148" s="21" t="s">
         <v>163</v>
       </c>
       <c r="G148" s="21" t="s">
         <v>164</v>
       </c>
       <c r="H148" s="21">
         <v>4</v>
       </c>
       <c r="I148" s="22" t="s">
         <v>276</v>
       </c>
       <c r="J148" s="22">
         <v>9781852079505</v>
       </c>
       <c r="K148" s="23">
         <v>1852079509</v>
       </c>
       <c r="L148" s="19" t="s">
         <v>383</v>
       </c>
       <c r="M148" s="19" t="s">
         <v>385</v>
       </c>
       <c r="N148" s="21">
         <v>2014</v>
       </c>
       <c r="O148" s="24">
         <v>41884</v>
       </c>
       <c r="P148" s="19" t="s">
         <v>621</v>
       </c>
       <c r="Q148" s="19"/>
     </row>
-    <row r="149" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="149" spans="1:28" x14ac:dyDescent="0.35">
       <c r="A149" s="6"/>
       <c r="B149" s="6"/>
       <c r="C149" s="8"/>
       <c r="D149" s="8"/>
       <c r="E149" s="11"/>
       <c r="F149" s="11"/>
       <c r="G149" s="11"/>
       <c r="H149" s="11"/>
       <c r="I149" s="10"/>
       <c r="J149" s="10"/>
       <c r="K149" s="9"/>
       <c r="L149" s="6"/>
       <c r="M149" s="6"/>
       <c r="N149" s="11"/>
       <c r="O149" s="11"/>
       <c r="Q149" s="8"/>
     </row>
-    <row r="150" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="150" spans="1:28" x14ac:dyDescent="0.35">
       <c r="A150" s="6"/>
       <c r="B150" s="6"/>
       <c r="C150" s="8"/>
       <c r="D150" s="8"/>
       <c r="E150" s="11"/>
       <c r="F150" s="11"/>
       <c r="G150" s="11"/>
       <c r="H150" s="11"/>
       <c r="I150" s="10"/>
       <c r="J150" s="10"/>
       <c r="K150" s="9"/>
       <c r="L150" s="6"/>
       <c r="M150" s="6"/>
       <c r="N150" s="11"/>
       <c r="O150" s="11"/>
       <c r="Q150" s="8"/>
     </row>
-    <row r="151" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="151" spans="1:28" x14ac:dyDescent="0.35">
       <c r="A151" s="6"/>
       <c r="B151" s="6"/>
       <c r="C151" s="8"/>
       <c r="D151" s="8"/>
       <c r="E151" s="11"/>
       <c r="F151" s="11"/>
       <c r="G151" s="11"/>
       <c r="H151" s="11"/>
       <c r="I151" s="10"/>
       <c r="J151" s="10"/>
       <c r="K151" s="9"/>
       <c r="L151" s="6"/>
       <c r="M151" s="6"/>
       <c r="N151" s="11"/>
       <c r="O151" s="11"/>
       <c r="Q151" s="8"/>
     </row>
-    <row r="152" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="152" spans="1:28" x14ac:dyDescent="0.35">
       <c r="A152" s="6"/>
       <c r="B152" s="6"/>
       <c r="C152" s="8"/>
       <c r="D152" s="8"/>
       <c r="E152" s="11"/>
       <c r="F152" s="11"/>
       <c r="G152" s="11"/>
       <c r="H152" s="11"/>
       <c r="I152" s="10"/>
       <c r="J152" s="10"/>
       <c r="K152" s="9"/>
       <c r="L152" s="6"/>
       <c r="M152" s="6"/>
       <c r="N152" s="11"/>
       <c r="O152" s="11"/>
       <c r="Q152" s="8"/>
     </row>
-    <row r="153" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="153" spans="1:28" x14ac:dyDescent="0.35">
       <c r="A153" s="6"/>
       <c r="B153" s="6"/>
       <c r="C153" s="8"/>
       <c r="D153" s="8"/>
       <c r="E153" s="11"/>
       <c r="F153" s="11"/>
       <c r="G153" s="11"/>
       <c r="H153" s="11"/>
       <c r="I153" s="10"/>
       <c r="J153" s="10"/>
       <c r="K153" s="9"/>
       <c r="L153" s="6"/>
       <c r="M153" s="6"/>
       <c r="N153" s="11"/>
       <c r="O153" s="11"/>
       <c r="Q153" s="8"/>
     </row>
-    <row r="154" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="154" spans="1:28" x14ac:dyDescent="0.35">
       <c r="A154" s="6"/>
       <c r="B154" s="6"/>
       <c r="C154" s="8"/>
       <c r="D154" s="8"/>
       <c r="E154" s="11"/>
       <c r="F154" s="11"/>
       <c r="G154" s="11"/>
       <c r="H154" s="11"/>
       <c r="I154" s="10"/>
       <c r="J154" s="10"/>
       <c r="K154" s="9"/>
       <c r="L154" s="6"/>
       <c r="M154" s="6"/>
       <c r="N154" s="11"/>
       <c r="O154" s="11"/>
       <c r="Q154" s="8"/>
     </row>
-    <row r="155" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="155" spans="1:28" x14ac:dyDescent="0.35">
       <c r="A155" s="6"/>
       <c r="B155" s="6"/>
       <c r="C155" s="8"/>
       <c r="D155" s="8"/>
       <c r="E155" s="11"/>
       <c r="F155" s="11"/>
       <c r="G155" s="11"/>
       <c r="H155" s="11"/>
       <c r="I155" s="10"/>
       <c r="J155" s="10"/>
       <c r="K155" s="9"/>
       <c r="L155" s="6"/>
       <c r="M155" s="6"/>
       <c r="N155" s="11"/>
       <c r="O155" s="11"/>
       <c r="Q155" s="8"/>
     </row>
-    <row r="156" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="156" spans="1:28" x14ac:dyDescent="0.35">
       <c r="A156" s="6"/>
       <c r="B156" s="6"/>
       <c r="C156" s="8"/>
       <c r="D156" s="8"/>
       <c r="E156" s="11"/>
       <c r="F156" s="11"/>
       <c r="G156" s="11"/>
       <c r="H156" s="11"/>
       <c r="I156" s="10"/>
       <c r="J156" s="10"/>
       <c r="K156" s="9"/>
       <c r="L156" s="6"/>
       <c r="M156" s="6"/>
       <c r="N156" s="11"/>
       <c r="O156" s="11"/>
       <c r="Q156" s="8"/>
     </row>
-    <row r="157" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="157" spans="1:28" x14ac:dyDescent="0.35">
       <c r="A157" s="6"/>
       <c r="B157" s="6"/>
       <c r="C157" s="8"/>
       <c r="D157" s="8"/>
       <c r="E157" s="11"/>
       <c r="F157" s="11"/>
       <c r="G157" s="11"/>
       <c r="H157" s="11"/>
       <c r="I157" s="10"/>
       <c r="J157" s="10"/>
       <c r="K157" s="9"/>
       <c r="L157" s="6"/>
       <c r="M157" s="6"/>
       <c r="N157" s="11"/>
       <c r="O157" s="11"/>
       <c r="Q157" s="8"/>
     </row>
-    <row r="158" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="158" spans="1:28" x14ac:dyDescent="0.35">
       <c r="A158" s="6"/>
       <c r="B158" s="6"/>
       <c r="C158" s="8"/>
       <c r="D158" s="8"/>
       <c r="E158" s="11"/>
       <c r="F158" s="11"/>
       <c r="G158" s="11"/>
       <c r="H158" s="11"/>
       <c r="I158" s="10"/>
       <c r="J158" s="10"/>
       <c r="K158" s="9"/>
       <c r="L158" s="6"/>
       <c r="M158" s="6"/>
       <c r="N158" s="11"/>
       <c r="O158" s="11"/>
       <c r="Q158" s="8"/>
     </row>
-    <row r="159" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="159" spans="1:28" x14ac:dyDescent="0.35">
       <c r="A159" s="6"/>
       <c r="B159" s="6"/>
       <c r="C159" s="8"/>
       <c r="D159" s="8"/>
       <c r="E159" s="11"/>
       <c r="F159" s="11"/>
       <c r="G159" s="11"/>
       <c r="H159" s="11"/>
       <c r="I159" s="10"/>
       <c r="J159" s="10"/>
       <c r="K159" s="9"/>
       <c r="L159" s="6"/>
       <c r="M159" s="6"/>
       <c r="N159" s="11"/>
       <c r="O159" s="11"/>
       <c r="Q159" s="8"/>
     </row>
-    <row r="160" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="160" spans="1:28" x14ac:dyDescent="0.35">
       <c r="A160" s="6"/>
       <c r="B160" s="6"/>
       <c r="C160" s="8"/>
       <c r="D160" s="8"/>
       <c r="E160" s="11"/>
       <c r="F160" s="11"/>
       <c r="G160" s="11"/>
       <c r="H160" s="11"/>
       <c r="I160" s="10"/>
       <c r="J160" s="10"/>
       <c r="K160" s="9"/>
       <c r="L160" s="6"/>
       <c r="M160" s="6"/>
       <c r="N160" s="11"/>
       <c r="O160" s="11"/>
       <c r="Q160" s="8"/>
     </row>
-    <row r="161" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="161" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A161" s="6"/>
       <c r="B161" s="6"/>
       <c r="C161" s="8"/>
       <c r="D161" s="8"/>
       <c r="E161" s="11"/>
       <c r="F161" s="11"/>
       <c r="G161" s="11"/>
       <c r="H161" s="11"/>
       <c r="I161" s="10"/>
       <c r="J161" s="10"/>
       <c r="K161" s="9"/>
       <c r="L161" s="6"/>
       <c r="M161" s="6"/>
       <c r="N161" s="11"/>
       <c r="O161" s="11"/>
       <c r="Q161" s="8"/>
     </row>
-    <row r="162" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="162" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A162" s="6"/>
       <c r="B162" s="6"/>
       <c r="C162" s="8"/>
       <c r="D162" s="8"/>
       <c r="E162" s="11"/>
       <c r="F162" s="11"/>
       <c r="G162" s="11"/>
       <c r="H162" s="11"/>
       <c r="I162" s="10"/>
       <c r="J162" s="10"/>
       <c r="K162" s="9"/>
       <c r="L162" s="6"/>
       <c r="M162" s="6"/>
       <c r="N162" s="11"/>
       <c r="O162" s="11"/>
       <c r="Q162" s="8"/>
     </row>
-    <row r="163" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="163" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A163" s="6"/>
       <c r="B163" s="6"/>
       <c r="C163" s="8"/>
       <c r="D163" s="8"/>
       <c r="E163" s="11"/>
       <c r="F163" s="11"/>
       <c r="G163" s="11"/>
       <c r="H163" s="11"/>
       <c r="I163" s="10"/>
       <c r="J163" s="10"/>
       <c r="K163" s="9"/>
       <c r="L163" s="6"/>
       <c r="M163" s="6"/>
       <c r="N163" s="11"/>
       <c r="O163" s="11"/>
       <c r="Q163" s="8"/>
     </row>
-    <row r="164" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="164" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A164" s="6"/>
       <c r="B164" s="6"/>
       <c r="C164" s="8"/>
       <c r="D164" s="8"/>
       <c r="E164" s="11"/>
       <c r="F164" s="11"/>
       <c r="G164" s="11"/>
       <c r="H164" s="11"/>
       <c r="I164" s="10"/>
       <c r="J164" s="10"/>
       <c r="K164" s="9"/>
       <c r="L164" s="6"/>
       <c r="M164" s="6"/>
       <c r="N164" s="11"/>
       <c r="O164" s="11"/>
       <c r="Q164" s="8"/>
     </row>
-    <row r="165" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="165" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A165" s="6"/>
       <c r="B165" s="6"/>
       <c r="C165" s="8"/>
       <c r="D165" s="8"/>
       <c r="E165" s="11"/>
       <c r="F165" s="11"/>
       <c r="G165" s="11"/>
       <c r="H165" s="11"/>
       <c r="I165" s="10"/>
       <c r="J165" s="10"/>
       <c r="K165" s="9"/>
       <c r="L165" s="6"/>
       <c r="M165" s="6"/>
       <c r="N165" s="11"/>
       <c r="O165" s="11"/>
       <c r="Q165" s="8"/>
     </row>
-    <row r="166" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="166" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A166" s="6"/>
       <c r="B166" s="6"/>
       <c r="C166" s="8"/>
       <c r="D166" s="8"/>
       <c r="E166" s="11"/>
       <c r="F166" s="11"/>
       <c r="G166" s="11"/>
       <c r="H166" s="11"/>
       <c r="I166" s="10"/>
       <c r="J166" s="10"/>
       <c r="K166" s="9"/>
       <c r="L166" s="6"/>
       <c r="M166" s="6"/>
       <c r="N166" s="11"/>
       <c r="O166" s="11"/>
       <c r="Q166" s="8"/>
     </row>
-    <row r="167" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="167" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A167" s="6"/>
       <c r="B167" s="6"/>
       <c r="C167" s="8"/>
       <c r="D167" s="8"/>
       <c r="E167" s="11"/>
       <c r="F167" s="11"/>
       <c r="G167" s="11"/>
       <c r="H167" s="11"/>
       <c r="I167" s="10"/>
       <c r="J167" s="10"/>
       <c r="K167" s="9"/>
       <c r="L167" s="6"/>
       <c r="M167" s="6"/>
       <c r="N167" s="11"/>
       <c r="O167" s="11"/>
       <c r="Q167" s="8"/>
     </row>
-    <row r="168" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="168" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A168" s="6"/>
       <c r="B168" s="6"/>
       <c r="C168" s="8"/>
       <c r="D168" s="8"/>
       <c r="E168" s="11"/>
       <c r="F168" s="11"/>
       <c r="G168" s="11"/>
       <c r="H168" s="11"/>
       <c r="I168" s="10"/>
       <c r="J168" s="10"/>
       <c r="K168" s="9"/>
       <c r="L168" s="6"/>
       <c r="M168" s="6"/>
       <c r="N168" s="11"/>
       <c r="O168" s="11"/>
       <c r="Q168" s="8"/>
     </row>
-    <row r="169" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="169" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A169" s="6"/>
       <c r="B169" s="6"/>
       <c r="C169" s="8"/>
       <c r="D169" s="8"/>
       <c r="E169" s="11"/>
       <c r="F169" s="11"/>
       <c r="G169" s="11"/>
       <c r="H169" s="11"/>
       <c r="I169" s="10"/>
       <c r="J169" s="10"/>
       <c r="K169" s="9"/>
       <c r="L169" s="6"/>
       <c r="M169" s="6"/>
       <c r="N169" s="11"/>
       <c r="O169" s="11"/>
       <c r="Q169" s="8"/>
     </row>
-    <row r="170" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="170" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A170" s="6"/>
       <c r="B170" s="6"/>
       <c r="C170" s="8"/>
       <c r="D170" s="8"/>
       <c r="E170" s="11"/>
       <c r="F170" s="11"/>
       <c r="G170" s="11"/>
       <c r="H170" s="11"/>
       <c r="I170" s="10"/>
       <c r="J170" s="10"/>
       <c r="K170" s="9"/>
       <c r="L170" s="6"/>
       <c r="M170" s="6"/>
       <c r="N170" s="11"/>
       <c r="O170" s="11"/>
       <c r="Q170" s="8"/>
     </row>
-    <row r="171" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="171" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A171" s="6"/>
       <c r="B171" s="6"/>
       <c r="C171" s="8"/>
       <c r="D171" s="8"/>
       <c r="E171" s="11"/>
       <c r="F171" s="11"/>
       <c r="G171" s="11"/>
       <c r="H171" s="11"/>
       <c r="I171" s="10"/>
       <c r="J171" s="10"/>
       <c r="K171" s="9"/>
       <c r="L171" s="6"/>
       <c r="M171" s="6"/>
       <c r="N171" s="11"/>
       <c r="O171" s="11"/>
       <c r="Q171" s="8"/>
     </row>
-    <row r="172" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="172" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A172" s="6"/>
       <c r="B172" s="6"/>
       <c r="C172" s="8"/>
       <c r="D172" s="8"/>
       <c r="E172" s="11"/>
       <c r="F172" s="11"/>
       <c r="G172" s="11"/>
       <c r="H172" s="11"/>
       <c r="I172" s="10"/>
       <c r="J172" s="10"/>
       <c r="K172" s="9"/>
       <c r="L172" s="6"/>
       <c r="M172" s="6"/>
       <c r="N172" s="11"/>
       <c r="O172" s="11"/>
       <c r="Q172" s="8"/>
     </row>
-    <row r="173" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="173" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A173" s="6"/>
       <c r="B173" s="6"/>
       <c r="C173" s="8"/>
       <c r="D173" s="8"/>
       <c r="E173" s="11"/>
       <c r="F173" s="11"/>
       <c r="G173" s="11"/>
       <c r="H173" s="11"/>
       <c r="I173" s="10"/>
       <c r="J173" s="10"/>
       <c r="K173" s="9"/>
       <c r="L173" s="6"/>
       <c r="M173" s="6"/>
       <c r="N173" s="11"/>
       <c r="O173" s="11"/>
       <c r="Q173" s="8"/>
     </row>
-    <row r="174" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="174" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A174" s="6"/>
       <c r="B174" s="6"/>
       <c r="C174" s="8"/>
       <c r="D174" s="8"/>
       <c r="E174" s="11"/>
       <c r="F174" s="11"/>
       <c r="G174" s="11"/>
       <c r="H174" s="11"/>
       <c r="I174" s="10"/>
       <c r="J174" s="10"/>
       <c r="K174" s="9"/>
       <c r="L174" s="6"/>
       <c r="M174" s="6"/>
       <c r="N174" s="11"/>
       <c r="O174" s="11"/>
       <c r="Q174" s="8"/>
     </row>
-    <row r="175" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="175" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A175" s="6"/>
       <c r="B175" s="6"/>
       <c r="C175" s="8"/>
       <c r="D175" s="8"/>
       <c r="E175" s="11"/>
       <c r="F175" s="11"/>
       <c r="G175" s="11"/>
       <c r="H175" s="11"/>
       <c r="I175" s="10"/>
       <c r="J175" s="10"/>
       <c r="K175" s="9"/>
       <c r="L175" s="6"/>
       <c r="M175" s="6"/>
       <c r="N175" s="11"/>
       <c r="O175" s="11"/>
       <c r="Q175" s="8"/>
     </row>
-    <row r="176" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="176" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A176" s="6"/>
       <c r="B176" s="6"/>
       <c r="C176" s="8"/>
       <c r="D176" s="8"/>
       <c r="E176" s="11"/>
       <c r="F176" s="11"/>
       <c r="G176" s="11"/>
       <c r="H176" s="11"/>
       <c r="I176" s="10"/>
       <c r="J176" s="10"/>
       <c r="K176" s="9"/>
       <c r="L176" s="6"/>
       <c r="M176" s="6"/>
       <c r="N176" s="11"/>
       <c r="O176" s="11"/>
       <c r="Q176" s="8"/>
     </row>
-    <row r="177" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="177" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A177" s="6"/>
       <c r="B177" s="6"/>
       <c r="C177" s="8"/>
       <c r="D177" s="8"/>
       <c r="E177" s="11"/>
       <c r="F177" s="11"/>
       <c r="G177" s="11"/>
       <c r="H177" s="11"/>
       <c r="I177" s="10"/>
       <c r="J177" s="10"/>
       <c r="K177" s="9"/>
       <c r="L177" s="6"/>
       <c r="M177" s="6"/>
       <c r="N177" s="11"/>
       <c r="O177" s="11"/>
       <c r="Q177" s="8"/>
     </row>
-    <row r="178" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="178" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A178" s="6"/>
       <c r="B178" s="6"/>
       <c r="C178" s="8"/>
       <c r="D178" s="8"/>
       <c r="E178" s="11"/>
       <c r="F178" s="11"/>
       <c r="G178" s="11"/>
       <c r="H178" s="11"/>
       <c r="I178" s="10"/>
       <c r="J178" s="10"/>
       <c r="K178" s="9"/>
       <c r="L178" s="6"/>
       <c r="M178" s="6"/>
       <c r="N178" s="11"/>
       <c r="O178" s="11"/>
       <c r="Q178" s="8"/>
     </row>
-    <row r="179" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="179" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A179" s="6"/>
       <c r="B179" s="6"/>
       <c r="C179" s="8"/>
       <c r="D179" s="8"/>
       <c r="E179" s="11"/>
       <c r="F179" s="11"/>
       <c r="G179" s="11"/>
       <c r="H179" s="11"/>
       <c r="I179" s="10"/>
       <c r="J179" s="10"/>
       <c r="K179" s="9"/>
       <c r="L179" s="6"/>
       <c r="M179" s="6"/>
       <c r="N179" s="11"/>
       <c r="O179" s="11"/>
       <c r="Q179" s="8"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A8:AB148">
     <sortCondition ref="A8:A148"/>
     <sortCondition ref="C8:C148"/>
   </sortState>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="85" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-</p:properties>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AD4D4207B1819546A10D52681A9DEDBB" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e98aa3dc82f77212f38bc2381e333525">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="45bd0205-f62d-4297-a8da-e60d3bfb2c86" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4c4a50357d6a23573841f4c3f0f1cf1d" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="45bd0205-f62d-4297-a8da-e60d3bfb2c86"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -10738,164 +10743,169 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F363138-400A-402E-8854-A4A1FD4D96BC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D96727E3-F721-492D-B2CE-D2D3A657F0C3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9352F6F0-7DB4-409E-B944-583152F30DAF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="45bd0205-f62d-4297-a8da-e60d3bfb2c86"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D96727E3-F721-492D-B2CE-D2D3A657F0C3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F363138-400A-402E-8854-A4A1FD4D96BC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="45bd0205-f62d-4297-a8da-e60d3bfb2c86"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F124195-3995-4E54-BDC0-51DC861374FB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B54E06B-76F1-4DAF-9571-7E8B65375D6F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B54E06B-76F1-4DAF-9571-7E8B65375D6F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F124195-3995-4E54-BDC0-51DC861374FB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE Online</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>