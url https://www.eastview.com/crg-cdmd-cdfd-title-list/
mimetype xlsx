--- v0 (2026-05-04)
+++ v1 (2026-08-20)
@@ -1,3087 +1,1966 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Products\China Research Gateway\Products\Title Lists\Gray\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Products\China Research Gateway\Products\Title Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1E952FE3-C4CB-4D3A-BFAE-DBD312A018C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A96A5459-8972-4C1A-A6E6-069A39C4C2FB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-98" yWindow="-98" windowWidth="21376" windowHeight="14595" xr2:uid="{36D1B1AF-C719-4E8D-A026-E9A0F49C9A01}"/>
   </bookViews>
   <sheets>
     <sheet name="CDMD_CDFD" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">CDMD_CDFD!$A$8:$E$548</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">CDMD_CDFD!$A$8:$E$554</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2709" uniqueCount="919">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2193" uniqueCount="557">
   <si>
     <t xml:space="preserve">Institution </t>
   </si>
   <si>
     <t>211 Member?</t>
   </si>
   <si>
     <t>985 Member?</t>
   </si>
   <si>
     <t>Under the Ministry of Education?</t>
   </si>
   <si>
     <t>Dissertation Count</t>
   </si>
   <si>
     <t>China National Knowledge Infrastructure:</t>
   </si>
   <si>
     <r>
       <t>China Doctoral Dissertations (CDMD-CDFD)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <color indexed="10"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
-    <t>As at June 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>爱丁堡大学(The University of Edinburgh)</t>
   </si>
   <si>
-    <t>1</t>
-[...1 lines deleted...]
-  <si>
     <t>安徽大学</t>
   </si>
   <si>
-    <t>699</t>
-[...1 lines deleted...]
-  <si>
     <t>安徽工业大学</t>
   </si>
   <si>
-    <t>41</t>
-[...1 lines deleted...]
-  <si>
     <t>安徽理工大学</t>
   </si>
   <si>
-    <t>363</t>
-[...1 lines deleted...]
-  <si>
     <t>安徽农业大学</t>
   </si>
   <si>
-    <t>498</t>
-[...1 lines deleted...]
-  <si>
     <t>安徽师范大学</t>
   </si>
   <si>
-    <t>211</t>
-[...1 lines deleted...]
-  <si>
     <t>安徽医科大学</t>
   </si>
   <si>
-    <t>1666</t>
-[...1 lines deleted...]
-  <si>
     <t>安徽中医药大学</t>
   </si>
   <si>
-    <t>80</t>
-[...1 lines deleted...]
-  <si>
     <t>澳大利亚国立大学(Australia National University)</t>
   </si>
   <si>
     <t>北方民族大学</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>北京大学</t>
   </si>
   <si>
-    <t>511</t>
-[...1 lines deleted...]
-  <si>
     <t>北京大学医学部</t>
   </si>
   <si>
-    <t>111</t>
-[...1 lines deleted...]
-  <si>
     <t>北京电影学院</t>
   </si>
   <si>
     <t>北京服装学院</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>北京工商大学</t>
   </si>
   <si>
     <t>北京工业大学</t>
   </si>
   <si>
-    <t>1278</t>
-[...1 lines deleted...]
-  <si>
     <t>北京航空材料研究院</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>北京航空航天大学</t>
   </si>
   <si>
-    <t>60</t>
-[...1 lines deleted...]
-  <si>
     <t>北京化工大学</t>
   </si>
   <si>
-    <t>2740</t>
-[...1 lines deleted...]
-  <si>
     <t>北京建筑大学</t>
   </si>
   <si>
-    <t>38</t>
-[...1 lines deleted...]
-  <si>
     <t>北京交通大学</t>
   </si>
   <si>
-    <t>5389</t>
-[...1 lines deleted...]
-  <si>
     <t>北京科技大学</t>
   </si>
   <si>
-    <t>4958</t>
-[...1 lines deleted...]
-  <si>
     <t>北京理工大学</t>
   </si>
   <si>
-    <t>1836</t>
-[...1 lines deleted...]
-  <si>
     <t>北京林业大学</t>
   </si>
   <si>
-    <t>3311</t>
-[...1 lines deleted...]
-  <si>
     <t>北京师范大学</t>
   </si>
   <si>
-    <t>251</t>
-[...1 lines deleted...]
-  <si>
     <t>北京市结核病胸部肿瘤研究所</t>
   </si>
   <si>
-    <t>92</t>
-[...1 lines deleted...]
-  <si>
     <t>北京体育大学</t>
   </si>
   <si>
     <t>北京外国语大学</t>
   </si>
   <si>
-    <t>595</t>
-[...1 lines deleted...]
-  <si>
     <t>北京协和医学院</t>
   </si>
   <si>
-    <t>10956</t>
-[...1 lines deleted...]
-  <si>
     <t>北京邮电大学</t>
   </si>
   <si>
-    <t>4584</t>
-[...1 lines deleted...]
-  <si>
     <t>北京有色金属研究总院</t>
   </si>
   <si>
-    <t>165</t>
-[...1 lines deleted...]
-  <si>
     <t>北京语言大学</t>
   </si>
   <si>
-    <t>151</t>
-[...1 lines deleted...]
-  <si>
     <t>北京中医药大学</t>
   </si>
   <si>
-    <t>3366</t>
-[...1 lines deleted...]
-  <si>
     <t>不列颠·哥伦比亚大学(University of British Columbia)</t>
   </si>
   <si>
     <t>长安大学</t>
   </si>
   <si>
-    <t>2236</t>
-[...1 lines deleted...]
-  <si>
     <t>长春工业大学</t>
   </si>
   <si>
-    <t>152</t>
-[...1 lines deleted...]
-  <si>
     <t>长春理工大学</t>
   </si>
   <si>
-    <t>465</t>
-[...1 lines deleted...]
-  <si>
     <t>长春师范大学</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>长春中医药大学</t>
   </si>
   <si>
-    <t>421</t>
-[...1 lines deleted...]
-  <si>
     <t>长江大学</t>
   </si>
   <si>
-    <t>94</t>
-[...1 lines deleted...]
-  <si>
     <t>长沙理工大学</t>
   </si>
   <si>
-    <t>86</t>
-[...1 lines deleted...]
-  <si>
     <t>常州大学</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>成都理工大学</t>
   </si>
   <si>
-    <t>1468</t>
-[...1 lines deleted...]
-  <si>
     <t>成都体育学院</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>成都中医药大学</t>
   </si>
   <si>
-    <t>1329</t>
-[...1 lines deleted...]
-  <si>
     <t>大连工业大学</t>
   </si>
   <si>
-    <t>71</t>
-[...1 lines deleted...]
-  <si>
     <t>大连海事大学</t>
   </si>
   <si>
-    <t>1744</t>
-[...1 lines deleted...]
-  <si>
     <t>大连交通大学</t>
   </si>
   <si>
-    <t>190</t>
-[...1 lines deleted...]
-  <si>
     <t>大连理工大学</t>
   </si>
   <si>
-    <t>10142</t>
-[...1 lines deleted...]
-  <si>
     <t>大连外国语大学</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>大连医科大学</t>
   </si>
   <si>
-    <t>900</t>
-[...1 lines deleted...]
-  <si>
     <t>第二炮兵工程学院</t>
   </si>
   <si>
     <t>电子科技大学</t>
   </si>
   <si>
-    <t>5669</t>
-[...1 lines deleted...]
-  <si>
     <t>东北财经大学</t>
   </si>
   <si>
-    <t>1356</t>
-[...1 lines deleted...]
-  <si>
     <t>东北大学</t>
   </si>
   <si>
-    <t>5524</t>
-[...1 lines deleted...]
-  <si>
     <t>东北电力大学</t>
   </si>
   <si>
-    <t>45</t>
-[...1 lines deleted...]
-  <si>
     <t>东北林业大学</t>
   </si>
   <si>
-    <t>2733</t>
-[...1 lines deleted...]
-  <si>
     <t>东北农业大学</t>
   </si>
   <si>
-    <t>1325</t>
-[...1 lines deleted...]
-  <si>
     <t>东北师范大学</t>
   </si>
   <si>
-    <t>5631</t>
-[...1 lines deleted...]
-  <si>
     <t>东北石油大学</t>
   </si>
   <si>
-    <t>839</t>
-[...1 lines deleted...]
-  <si>
     <t>东华大学</t>
   </si>
   <si>
-    <t>2524</t>
-[...1 lines deleted...]
-  <si>
     <t>东华理工大学</t>
   </si>
   <si>
-    <t>59</t>
-[...1 lines deleted...]
-  <si>
     <t>东京工业大学(Tokyo Institute of Technology)</t>
   </si>
   <si>
     <t>东南大学</t>
   </si>
   <si>
-    <t>6137</t>
-[...1 lines deleted...]
-  <si>
     <t>对外经济贸易大学</t>
   </si>
   <si>
-    <t>1630</t>
-[...1 lines deleted...]
-  <si>
     <t>俄勒冈健康与科学大学(Oregon Health and science university）</t>
   </si>
   <si>
     <t>法国滨海大学(Universite du Littoral)</t>
   </si>
   <si>
     <t>法国蒙彼利埃第三大学(Universite Paul-Valery Montpellier III)</t>
   </si>
   <si>
     <t>福建农林大学</t>
   </si>
   <si>
-    <t>1188</t>
-[...1 lines deleted...]
-  <si>
     <t>福建师范大学</t>
   </si>
   <si>
-    <t>1730</t>
-[...1 lines deleted...]
-  <si>
     <t>福建医科大学</t>
   </si>
   <si>
-    <t>764</t>
-[...1 lines deleted...]
-  <si>
     <t>福建中医药大学</t>
   </si>
   <si>
-    <t>158</t>
-[...1 lines deleted...]
-  <si>
     <t>福州大学</t>
   </si>
   <si>
-    <t>448</t>
-[...1 lines deleted...]
-  <si>
     <t>釜庆大学(Pukyong National University)</t>
   </si>
   <si>
     <t>复旦大学</t>
   </si>
   <si>
-    <t>10120</t>
-[...1 lines deleted...]
-  <si>
     <t>甘肃农业大学</t>
   </si>
   <si>
-    <t>1121</t>
-[...1 lines deleted...]
-  <si>
     <t>甘肃中医药大学</t>
   </si>
   <si>
-    <t>29</t>
-[...1 lines deleted...]
-  <si>
     <t>钢铁研究总院</t>
   </si>
   <si>
-    <t>143</t>
-[...1 lines deleted...]
-  <si>
     <t>戈特弗里德·威廉·莱布尼茨汉诺威大学</t>
   </si>
   <si>
     <t>广东工业大学</t>
   </si>
   <si>
-    <t>663</t>
-[...1 lines deleted...]
-  <si>
     <t>广东海洋大学</t>
   </si>
   <si>
-    <t>90</t>
-[...1 lines deleted...]
-  <si>
     <t>广东省心血管病研究所</t>
   </si>
   <si>
     <t>广东外语外贸大学</t>
   </si>
   <si>
-    <t>65</t>
-[...1 lines deleted...]
-  <si>
     <t>广西大学</t>
   </si>
   <si>
-    <t>1153</t>
-[...1 lines deleted...]
-  <si>
     <t>广西民族大学</t>
   </si>
   <si>
-    <t>155</t>
-[...1 lines deleted...]
-  <si>
     <t>广西师范大学</t>
   </si>
   <si>
-    <t>266</t>
-[...1 lines deleted...]
-  <si>
     <t>广西医科大学</t>
   </si>
   <si>
-    <t>1339</t>
-[...1 lines deleted...]
-  <si>
     <t>广西中医药大学</t>
   </si>
   <si>
-    <t>32</t>
-[...1 lines deleted...]
-  <si>
     <t>广州大学</t>
   </si>
   <si>
-    <t>230</t>
-[...1 lines deleted...]
-  <si>
     <t>广州医科大学</t>
   </si>
   <si>
-    <t>213</t>
-[...1 lines deleted...]
-  <si>
     <t>广州中医药大学</t>
   </si>
   <si>
-    <t>4005</t>
-[...1 lines deleted...]
-  <si>
     <t>贵州大学</t>
   </si>
   <si>
-    <t>766</t>
-[...1 lines deleted...]
-  <si>
     <t>贵州民族大学</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>贵州师范大学</t>
   </si>
   <si>
-    <t>145</t>
-[...1 lines deleted...]
-  <si>
     <t>贵州医科大学</t>
   </si>
   <si>
-    <t>159</t>
-[...1 lines deleted...]
-  <si>
     <t>桂林电子科技大学</t>
   </si>
   <si>
-    <t>177</t>
-[...1 lines deleted...]
-  <si>
     <t>桂林理工大学</t>
   </si>
   <si>
-    <t>35</t>
-[...1 lines deleted...]
-  <si>
     <t>国防科技大学</t>
   </si>
   <si>
-    <t>4960</t>
-[...1 lines deleted...]
-  <si>
     <t>哈尔滨工程大学</t>
   </si>
   <si>
-    <t>4493</t>
-[...1 lines deleted...]
-  <si>
     <t>哈尔滨工业大学</t>
   </si>
   <si>
-    <t>14386</t>
-[...1 lines deleted...]
-  <si>
     <t>哈尔滨理工大学</t>
   </si>
   <si>
-    <t>835</t>
-[...1 lines deleted...]
-  <si>
     <t>哈尔滨商业大学</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>哈尔滨师范大学</t>
   </si>
   <si>
-    <t>415</t>
-[...1 lines deleted...]
-  <si>
     <t>哈尔滨医科大学</t>
   </si>
   <si>
     <t>哈尔滨音乐学院</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>海南大学</t>
   </si>
   <si>
-    <t>510</t>
-[...1 lines deleted...]
-  <si>
     <t>海南师范大学</t>
   </si>
   <si>
-    <t>61</t>
-[...1 lines deleted...]
-  <si>
     <t>海南医科大学</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>杭州电子科技大学</t>
   </si>
   <si>
     <t>杭州师范大学</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>合肥工业大学</t>
   </si>
   <si>
-    <t>2114</t>
-[...1 lines deleted...]
-  <si>
     <t>河北大学</t>
   </si>
   <si>
-    <t>838</t>
-[...1 lines deleted...]
-  <si>
     <t>河北工程大学</t>
   </si>
   <si>
-    <t>33</t>
-[...1 lines deleted...]
-  <si>
     <t>河北工业大学</t>
   </si>
   <si>
-    <t>541</t>
-[...1 lines deleted...]
-  <si>
     <t>河北农业大学</t>
   </si>
   <si>
-    <t>525</t>
-[...1 lines deleted...]
-  <si>
     <t>河北师范大学</t>
   </si>
   <si>
-    <t>610</t>
-[...1 lines deleted...]
-  <si>
     <t>河北医科大学</t>
   </si>
   <si>
-    <t>3029</t>
-[...1 lines deleted...]
-  <si>
     <t>河北中医药大学</t>
   </si>
   <si>
-    <t>136</t>
-[...1 lines deleted...]
-  <si>
     <t>河海大学</t>
   </si>
   <si>
-    <t>559</t>
-[...1 lines deleted...]
-  <si>
     <t>河南大学</t>
   </si>
   <si>
-    <t>468</t>
-[...1 lines deleted...]
-  <si>
     <t>河南工业大学</t>
   </si>
   <si>
-    <t>43</t>
-[...1 lines deleted...]
-  <si>
     <t>河南科技大学</t>
   </si>
   <si>
-    <t>51</t>
-[...1 lines deleted...]
-  <si>
     <t>河南理工大学</t>
   </si>
   <si>
-    <t>309</t>
-[...1 lines deleted...]
-  <si>
     <t>河南农业大学</t>
   </si>
   <si>
-    <t>589</t>
-[...1 lines deleted...]
-  <si>
     <t>河南师范大学</t>
   </si>
   <si>
-    <t>171</t>
-[...1 lines deleted...]
-  <si>
     <t>河南中医药大学</t>
   </si>
   <si>
     <t>核工业北京地质研究院</t>
   </si>
   <si>
-    <t>46</t>
-[...1 lines deleted...]
-  <si>
     <t>核工业西南物理研究院</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>黑龙江八一农垦大学</t>
   </si>
   <si>
     <t>黑龙江大学</t>
   </si>
   <si>
-    <t>840</t>
-[...1 lines deleted...]
-  <si>
     <t>黑龙江中医药大学</t>
   </si>
   <si>
-    <t>857</t>
-[...1 lines deleted...]
-  <si>
     <t>湖北大学</t>
   </si>
   <si>
-    <t>370</t>
-[...1 lines deleted...]
-  <si>
     <t>湖北中医药大学</t>
   </si>
   <si>
-    <t>867</t>
-[...1 lines deleted...]
-  <si>
     <t>湖南大学</t>
   </si>
   <si>
-    <t>6312</t>
-[...1 lines deleted...]
-  <si>
     <t>湖南工业大学</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>湖南科技大学</t>
   </si>
   <si>
-    <t>97</t>
-[...1 lines deleted...]
-  <si>
     <t>湖南农业大学</t>
   </si>
   <si>
-    <t>1377</t>
-[...1 lines deleted...]
-  <si>
     <t>湖南师范大学</t>
   </si>
   <si>
-    <t>1975</t>
-[...1 lines deleted...]
-  <si>
     <t>湖南中医药大学</t>
   </si>
   <si>
     <t>华北电力大学</t>
   </si>
   <si>
-    <t>827</t>
-[...1 lines deleted...]
-  <si>
     <t>华北电力大学(北京)</t>
   </si>
   <si>
-    <t>1946</t>
-[...1 lines deleted...]
-  <si>
     <t>华北理工大学</t>
   </si>
   <si>
-    <t>91</t>
-[...1 lines deleted...]
-  <si>
     <t>华北水利水电大学</t>
   </si>
   <si>
     <t>华东交通大学</t>
   </si>
   <si>
-    <t>36</t>
-[...1 lines deleted...]
-  <si>
     <t>华东理工大学</t>
   </si>
   <si>
-    <t>1680</t>
-[...1 lines deleted...]
-  <si>
     <t>华东师范大学</t>
   </si>
   <si>
-    <t>8907</t>
-[...1 lines deleted...]
-  <si>
     <t>华东政法大学</t>
   </si>
   <si>
-    <t>964</t>
-[...1 lines deleted...]
-  <si>
     <t>华南理工大学</t>
   </si>
   <si>
-    <t>7801</t>
-[...1 lines deleted...]
-  <si>
     <t>华南农业大学</t>
   </si>
   <si>
-    <t>1021</t>
-[...1 lines deleted...]
-  <si>
     <t>华南热带农业大学</t>
   </si>
   <si>
-    <t>67</t>
-[...1 lines deleted...]
-  <si>
     <t>华南师范大学</t>
   </si>
   <si>
-    <t>134</t>
-[...1 lines deleted...]
-  <si>
     <t>华侨大学</t>
   </si>
   <si>
-    <t>401</t>
-[...1 lines deleted...]
-  <si>
     <t>华中科技大学</t>
   </si>
   <si>
-    <t>19822</t>
-[...1 lines deleted...]
-  <si>
     <t>华中农业大学</t>
   </si>
   <si>
-    <t>5428</t>
-[...1 lines deleted...]
-  <si>
     <t>华中师范大学</t>
   </si>
   <si>
-    <t>3962</t>
-[...1 lines deleted...]
-  <si>
     <t>机械科学研究总院</t>
   </si>
   <si>
-    <t>126</t>
-[...1 lines deleted...]
-  <si>
     <t>吉林大学</t>
   </si>
   <si>
-    <t>26426</t>
-[...1 lines deleted...]
-  <si>
     <t>吉林农业大学</t>
   </si>
   <si>
-    <t>532</t>
-[...1 lines deleted...]
-  <si>
     <t>吉林师范大学</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>吉首大学</t>
   </si>
   <si>
     <t>集美大学</t>
   </si>
   <si>
-    <t>34</t>
-[...1 lines deleted...]
-  <si>
     <t>济南大学</t>
   </si>
   <si>
-    <t>189</t>
-[...1 lines deleted...]
-  <si>
     <t>暨南大学</t>
   </si>
   <si>
-    <t>1539</t>
-[...1 lines deleted...]
-  <si>
     <t>江南大学</t>
   </si>
   <si>
-    <t>2875</t>
-[...1 lines deleted...]
-  <si>
     <t>江苏大学</t>
   </si>
   <si>
-    <t>2035</t>
-[...1 lines deleted...]
-  <si>
     <t>江苏科技大学</t>
   </si>
   <si>
-    <t>75</t>
-[...1 lines deleted...]
-  <si>
     <t>江西财经大学</t>
   </si>
   <si>
-    <t>724</t>
-[...1 lines deleted...]
-  <si>
     <t>江西理工大学</t>
   </si>
   <si>
     <t>江西农业大学</t>
   </si>
   <si>
-    <t>269</t>
-[...1 lines deleted...]
-  <si>
     <t>江西师范大学</t>
   </si>
   <si>
-    <t>277</t>
-[...1 lines deleted...]
-  <si>
     <t>江西中医药大学</t>
   </si>
   <si>
-    <t>125</t>
-[...1 lines deleted...]
-  <si>
     <t>景德镇陶瓷大学</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>军事科学院</t>
   </si>
   <si>
-    <t>424</t>
-[...1 lines deleted...]
-  <si>
     <t>昆明理工大学</t>
   </si>
   <si>
-    <t>1517</t>
-[...1 lines deleted...]
-  <si>
     <t>昆明医科大学</t>
   </si>
   <si>
-    <t>852</t>
-[...1 lines deleted...]
-  <si>
     <t>兰州财经大学</t>
   </si>
   <si>
     <t>兰州大学</t>
   </si>
   <si>
-    <t>7390</t>
-[...1 lines deleted...]
-  <si>
     <t>兰州交通大学</t>
   </si>
   <si>
-    <t>416</t>
-[...1 lines deleted...]
-  <si>
     <t>兰州理工大学</t>
   </si>
   <si>
-    <t>634</t>
-[...1 lines deleted...]
-  <si>
     <t>辽宁大学</t>
   </si>
   <si>
-    <t>1647</t>
-[...1 lines deleted...]
-  <si>
     <t>辽宁工程技术大学</t>
   </si>
   <si>
-    <t>911</t>
-[...1 lines deleted...]
-  <si>
     <t>辽宁科技大学</t>
   </si>
   <si>
     <t>辽宁师范大学</t>
   </si>
   <si>
-    <t>338</t>
-[...1 lines deleted...]
-  <si>
     <t>辽宁中医药大学</t>
   </si>
   <si>
-    <t>814</t>
-[...1 lines deleted...]
-  <si>
     <t>鲁东大学</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>煤炭科学研究总院</t>
   </si>
   <si>
-    <t>138</t>
-[...1 lines deleted...]
-  <si>
     <t>美国国家大学(National University)</t>
   </si>
   <si>
     <t>美国马里兰大学(University of Maryland)</t>
   </si>
   <si>
     <t>闽南师范大学</t>
   </si>
   <si>
     <t>内蒙古大学</t>
   </si>
   <si>
-    <t>1273</t>
-[...1 lines deleted...]
-  <si>
     <t>内蒙古工业大学</t>
   </si>
   <si>
     <t>内蒙古科技大学</t>
   </si>
   <si>
-    <t>52</t>
-[...1 lines deleted...]
-  <si>
     <t>内蒙古民族大学</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>内蒙古农业大学</t>
   </si>
   <si>
-    <t>1824</t>
-[...1 lines deleted...]
-  <si>
     <t>内蒙古师范大学</t>
   </si>
   <si>
-    <t>76</t>
-[...1 lines deleted...]
-  <si>
     <t>内蒙古医科大学</t>
   </si>
   <si>
     <t>南昌大学</t>
   </si>
   <si>
-    <t>2544</t>
-[...1 lines deleted...]
-  <si>
     <t>南昌大学医学院</t>
   </si>
   <si>
     <t>南方科技大学</t>
   </si>
   <si>
     <t>南方医科大学</t>
   </si>
   <si>
-    <t>6358</t>
-[...1 lines deleted...]
-  <si>
     <t>南华大学</t>
   </si>
   <si>
-    <t>281</t>
-[...1 lines deleted...]
-  <si>
     <t>南京大学</t>
   </si>
   <si>
-    <t>7111</t>
-[...1 lines deleted...]
-  <si>
     <t>南京工业大学</t>
   </si>
   <si>
-    <t>98</t>
-[...1 lines deleted...]
-  <si>
     <t>南京航空航天大学</t>
   </si>
   <si>
     <t>南京理工大学</t>
   </si>
   <si>
-    <t>3698</t>
-[...1 lines deleted...]
-  <si>
     <t>南京林业大学</t>
   </si>
   <si>
-    <t>1073</t>
-[...1 lines deleted...]
-  <si>
     <t>南京农业大学</t>
   </si>
   <si>
-    <t>5236</t>
-[...1 lines deleted...]
-  <si>
     <t>南京师范大学</t>
   </si>
   <si>
-    <t>2854</t>
-[...1 lines deleted...]
-  <si>
     <t>南京水利科学研究院</t>
   </si>
   <si>
     <t>南京信息工程大学</t>
   </si>
   <si>
-    <t>887</t>
-[...1 lines deleted...]
-  <si>
     <t>南京医科大学</t>
   </si>
   <si>
-    <t>3064</t>
-[...1 lines deleted...]
-  <si>
     <t>南京艺术学院</t>
   </si>
   <si>
-    <t>456</t>
-[...1 lines deleted...]
-  <si>
     <t>南京邮电大学</t>
   </si>
   <si>
-    <t>535</t>
-[...1 lines deleted...]
-  <si>
     <t>南京中医药大学</t>
   </si>
   <si>
-    <t>2085</t>
-[...1 lines deleted...]
-  <si>
     <t>南开大学</t>
   </si>
   <si>
-    <t>3329</t>
-[...1 lines deleted...]
-  <si>
     <t>南通大学</t>
   </si>
   <si>
     <t>宁波大学</t>
   </si>
   <si>
-    <t>105</t>
-[...1 lines deleted...]
-  <si>
     <t>宁夏大学</t>
   </si>
   <si>
-    <t>344</t>
-[...1 lines deleted...]
-  <si>
     <t>宁夏医科大学</t>
   </si>
   <si>
-    <t>57</t>
-[...1 lines deleted...]
-  <si>
     <t>青岛大学</t>
   </si>
   <si>
-    <t>644</t>
-[...1 lines deleted...]
-  <si>
     <t>青岛科技大学</t>
   </si>
   <si>
     <t>青岛理工大学</t>
   </si>
   <si>
-    <t>142</t>
-[...1 lines deleted...]
-  <si>
     <t>青海大学</t>
   </si>
   <si>
-    <t>135</t>
-[...1 lines deleted...]
-  <si>
     <t>青海师范大学</t>
   </si>
   <si>
-    <t>101</t>
-[...1 lines deleted...]
-  <si>
     <t>清华大学</t>
   </si>
   <si>
-    <t>5436</t>
-[...1 lines deleted...]
-  <si>
     <t>曲阜师范大学</t>
   </si>
   <si>
-    <t>272</t>
-[...1 lines deleted...]
-  <si>
     <t>日本一桥大学(Hitotsubashi University)</t>
   </si>
   <si>
     <t>瑞典农业科学大学(Swedish University of Agricultural Sciences)</t>
   </si>
   <si>
     <t>三峡大学</t>
   </si>
   <si>
     <t>山东大学</t>
   </si>
   <si>
-    <t>18019</t>
-[...1 lines deleted...]
-  <si>
     <t>山东建筑大学</t>
   </si>
   <si>
     <t>山东科技大学</t>
   </si>
   <si>
-    <t>340</t>
-[...1 lines deleted...]
-  <si>
     <t>山东理工大学</t>
   </si>
   <si>
     <t>山东农业大学</t>
   </si>
   <si>
-    <t>1837</t>
-[...1 lines deleted...]
-  <si>
     <t>山东师范大学</t>
   </si>
   <si>
-    <t>1227</t>
-[...1 lines deleted...]
-  <si>
     <t>山东中医药大学</t>
   </si>
   <si>
-    <t>1152</t>
-[...1 lines deleted...]
-  <si>
     <t>山西财经大学</t>
   </si>
   <si>
-    <t>248</t>
-[...1 lines deleted...]
-  <si>
     <t>山西大学</t>
   </si>
   <si>
-    <t>1990</t>
-[...1 lines deleted...]
-  <si>
     <t>山西农业大学</t>
   </si>
   <si>
-    <t>431</t>
-[...1 lines deleted...]
-  <si>
     <t>山西师范大学</t>
   </si>
   <si>
-    <t>198</t>
-[...1 lines deleted...]
-  <si>
     <t>山西医科大学</t>
   </si>
   <si>
-    <t>639</t>
-[...1 lines deleted...]
-  <si>
     <t>陕西科技大学</t>
   </si>
   <si>
-    <t>439</t>
-[...1 lines deleted...]
-  <si>
     <t>陕西师范大学</t>
   </si>
   <si>
-    <t>2309</t>
-[...1 lines deleted...]
-  <si>
     <t>汕头大学</t>
   </si>
   <si>
-    <t>176</t>
-[...1 lines deleted...]
-  <si>
     <t>上海财经大学</t>
   </si>
   <si>
-    <t>815</t>
-[...1 lines deleted...]
-  <si>
     <t>上海大学</t>
   </si>
   <si>
-    <t>3158</t>
-[...1 lines deleted...]
-  <si>
     <t>上海海事大学</t>
   </si>
   <si>
-    <t>291</t>
-[...1 lines deleted...]
-  <si>
     <t>上海海洋大学</t>
   </si>
   <si>
-    <t>368</t>
-[...1 lines deleted...]
-  <si>
     <t>上海交通大学</t>
   </si>
   <si>
-    <t>10046</t>
-[...1 lines deleted...]
-  <si>
     <t>上海理工大学</t>
   </si>
   <si>
     <t>上海社会科学院</t>
   </si>
   <si>
-    <t>442</t>
-[...1 lines deleted...]
-  <si>
     <t>上海师范大学</t>
   </si>
   <si>
-    <t>1062</t>
-[...1 lines deleted...]
-  <si>
     <t>上海体育大学</t>
   </si>
   <si>
-    <t>751</t>
-[...1 lines deleted...]
-  <si>
     <t>上海外国语大学</t>
   </si>
   <si>
-    <t>1571</t>
-[...1 lines deleted...]
-  <si>
     <t>上海戏剧学院</t>
   </si>
   <si>
-    <t>148</t>
-[...1 lines deleted...]
-  <si>
     <t>上海医药工业研究院</t>
   </si>
   <si>
-    <t>42</t>
-[...1 lines deleted...]
-  <si>
     <t>上海音乐学院</t>
   </si>
   <si>
-    <t>192</t>
-[...1 lines deleted...]
-  <si>
     <t>上海中医药大学</t>
   </si>
   <si>
-    <t>562</t>
-[...1 lines deleted...]
-  <si>
     <t>深圳大学</t>
   </si>
   <si>
-    <t>175</t>
-[...1 lines deleted...]
-  <si>
     <t>沈阳大学</t>
   </si>
   <si>
     <t>沈阳工业大学</t>
   </si>
   <si>
-    <t>705</t>
-[...1 lines deleted...]
-  <si>
     <t>沈阳建筑大学</t>
   </si>
   <si>
     <t>沈阳理工大学</t>
   </si>
   <si>
     <t>沈阳农业大学</t>
   </si>
   <si>
-    <t>1430</t>
-[...1 lines deleted...]
-  <si>
     <t>沈阳药科大学</t>
   </si>
   <si>
-    <t>1201</t>
-[...1 lines deleted...]
-  <si>
     <t>胜利油田科研工作站</t>
   </si>
   <si>
     <t>石河子大学</t>
   </si>
   <si>
-    <t>484</t>
-[...1 lines deleted...]
-  <si>
     <t>石家庄铁道大学</t>
   </si>
   <si>
-    <t>63</t>
-[...1 lines deleted...]
-  <si>
     <t>石油化工科学研究院</t>
   </si>
   <si>
     <t>石油勘探开发科学研究院</t>
   </si>
   <si>
     <t>首都经济贸易大学</t>
   </si>
   <si>
-    <t>651</t>
-[...1 lines deleted...]
-  <si>
     <t>首都师范大学</t>
   </si>
   <si>
-    <t>506</t>
-[...1 lines deleted...]
-  <si>
     <t>首都体育学院</t>
   </si>
   <si>
-    <t>56</t>
-[...1 lines deleted...]
-  <si>
     <t>首都医科大学</t>
   </si>
   <si>
-    <t>131</t>
-[...1 lines deleted...]
-  <si>
     <t>四川大学</t>
   </si>
   <si>
-    <t>4744</t>
-[...1 lines deleted...]
-  <si>
     <t>四川农业大学</t>
   </si>
   <si>
-    <t>1818</t>
-[...1 lines deleted...]
-  <si>
     <t>四川师范大学</t>
   </si>
   <si>
     <t>四川外国语大学</t>
   </si>
   <si>
     <t>苏州大学</t>
   </si>
   <si>
-    <t>5840</t>
-[...1 lines deleted...]
-  <si>
     <t>塔里木大学</t>
   </si>
   <si>
     <t>太原科技大学</t>
   </si>
   <si>
-    <t>144</t>
-[...1 lines deleted...]
-  <si>
     <t>太原理工大学</t>
   </si>
   <si>
-    <t>1487</t>
-[...1 lines deleted...]
-  <si>
     <t>天津财经大学</t>
   </si>
   <si>
-    <t>582</t>
-[...1 lines deleted...]
-  <si>
     <t>天津大学</t>
   </si>
   <si>
-    <t>11751</t>
-[...1 lines deleted...]
-  <si>
     <t>天津工业大学</t>
   </si>
   <si>
-    <t>312</t>
-[...1 lines deleted...]
-  <si>
     <t>天津科技大学</t>
   </si>
   <si>
-    <t>157</t>
-[...1 lines deleted...]
-  <si>
     <t>天津理工大学</t>
   </si>
   <si>
     <t>天津师范大学</t>
   </si>
   <si>
-    <t>308</t>
-[...1 lines deleted...]
-  <si>
     <t>天津体育学院</t>
   </si>
   <si>
     <t>天津外国语大学</t>
   </si>
   <si>
     <t>天津医科大学</t>
   </si>
   <si>
-    <t>3435</t>
-[...1 lines deleted...]
-  <si>
     <t>天津职业技术师范大学</t>
   </si>
   <si>
     <t>天津中医药大学</t>
   </si>
   <si>
     <t>同济大学</t>
   </si>
   <si>
-    <t>1815</t>
-[...1 lines deleted...]
-  <si>
     <t>外交学院</t>
   </si>
   <si>
-    <t>348</t>
-[...1 lines deleted...]
-  <si>
     <t>网络空间部队信息工程大学</t>
   </si>
   <si>
-    <t>830</t>
-[...1 lines deleted...]
-  <si>
     <t>武汉大学</t>
   </si>
   <si>
-    <t>14766</t>
-[...1 lines deleted...]
-  <si>
     <t>武汉工程大学</t>
   </si>
   <si>
-    <t>31</t>
-[...1 lines deleted...]
-  <si>
     <t>武汉科技大学</t>
   </si>
   <si>
-    <t>645</t>
-[...1 lines deleted...]
-  <si>
     <t>武汉理工大学</t>
   </si>
   <si>
-    <t>3487</t>
-[...1 lines deleted...]
-  <si>
     <t>武汉生物制品研究所</t>
   </si>
   <si>
     <t>武汉体育学院</t>
   </si>
   <si>
-    <t>68</t>
-[...1 lines deleted...]
-  <si>
     <t>西安电子科技大学</t>
   </si>
   <si>
-    <t>4939</t>
-[...1 lines deleted...]
-  <si>
     <t>西安建筑科技大学</t>
   </si>
   <si>
-    <t>1424</t>
-[...1 lines deleted...]
-  <si>
     <t>西安交通大学</t>
   </si>
   <si>
-    <t>210</t>
-[...1 lines deleted...]
-  <si>
     <t>西安科技大学</t>
   </si>
   <si>
-    <t>304</t>
-[...1 lines deleted...]
-  <si>
     <t>西安理工大学</t>
   </si>
   <si>
-    <t>1378</t>
-[...1 lines deleted...]
-  <si>
     <t>西安美术学院</t>
   </si>
   <si>
-    <t>154</t>
-[...1 lines deleted...]
-  <si>
     <t>西安石油大学</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>西安外国语大学</t>
   </si>
   <si>
     <t>西北大学</t>
   </si>
   <si>
-    <t>2889</t>
-[...1 lines deleted...]
-  <si>
     <t>西北工业大学</t>
   </si>
   <si>
-    <t>3442</t>
-[...1 lines deleted...]
-  <si>
     <t>西北民族大学</t>
   </si>
   <si>
-    <t>30</t>
-[...1 lines deleted...]
-  <si>
     <t>西北农林科技大学</t>
   </si>
   <si>
-    <t>5764</t>
-[...1 lines deleted...]
-  <si>
     <t>西北师范大学</t>
   </si>
   <si>
-    <t>255</t>
-[...1 lines deleted...]
-  <si>
     <t>西北政法大学</t>
   </si>
   <si>
     <t>西藏大学</t>
   </si>
   <si>
-    <t>95</t>
-[...1 lines deleted...]
-  <si>
     <t>西南财经大学</t>
   </si>
   <si>
-    <t>2548</t>
-[...1 lines deleted...]
-  <si>
     <t>西南大学</t>
   </si>
   <si>
-    <t>3567</t>
-[...1 lines deleted...]
-  <si>
     <t>西南交通大学</t>
   </si>
   <si>
-    <t>4319</t>
-[...1 lines deleted...]
-  <si>
     <t>西南科技大学</t>
   </si>
   <si>
-    <t>153</t>
-[...1 lines deleted...]
-  <si>
     <t>西南林业大学</t>
   </si>
   <si>
     <t>西南民族大学</t>
   </si>
   <si>
-    <t>140</t>
-[...1 lines deleted...]
-  <si>
     <t>西南农业大学</t>
   </si>
   <si>
     <t>西南师范大学</t>
   </si>
   <si>
-    <t>73</t>
-[...1 lines deleted...]
-  <si>
     <t>西南石油大学</t>
   </si>
   <si>
-    <t>805</t>
-[...1 lines deleted...]
-  <si>
     <t>西南政法大学</t>
   </si>
   <si>
-    <t>1440</t>
-[...1 lines deleted...]
-  <si>
     <t>厦门大学</t>
   </si>
   <si>
-    <t>4976</t>
-[...1 lines deleted...]
-  <si>
     <t>香港浸会大学(Hong Kong Baptist University)</t>
   </si>
   <si>
     <t>湘潭大学</t>
   </si>
   <si>
-    <t>1002</t>
-[...1 lines deleted...]
-  <si>
     <t>新疆财经大学</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>新疆大学</t>
   </si>
   <si>
-    <t>447</t>
-[...1 lines deleted...]
-  <si>
     <t>新疆农业大学</t>
   </si>
   <si>
-    <t>474</t>
-[...1 lines deleted...]
-  <si>
     <t>新疆师范大学</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>新疆医科大学</t>
   </si>
   <si>
-    <t>1035</t>
-[...1 lines deleted...]
-  <si>
     <t>烟台大学</t>
   </si>
   <si>
     <t>延边大学</t>
   </si>
   <si>
-    <t>629</t>
-[...1 lines deleted...]
-  <si>
     <t>燕山大学</t>
   </si>
   <si>
-    <t>1892</t>
-[...1 lines deleted...]
-  <si>
     <t>扬州大学</t>
   </si>
   <si>
-    <t>1613</t>
-[...1 lines deleted...]
-  <si>
     <t>仰光外国语大学</t>
   </si>
   <si>
     <t>英国威尔士大学(University of Wales)</t>
   </si>
   <si>
     <t>云南财经大学</t>
   </si>
   <si>
-    <t>93</t>
-[...1 lines deleted...]
-  <si>
     <t>云南大学</t>
   </si>
   <si>
-    <t>1543</t>
-[...1 lines deleted...]
-  <si>
     <t>云南民族大学</t>
   </si>
   <si>
     <t>云南农业大学</t>
   </si>
   <si>
     <t>云南师范大学</t>
   </si>
   <si>
-    <t>209</t>
-[...1 lines deleted...]
-  <si>
     <t>云南中医药大学</t>
   </si>
   <si>
     <t>浙江财经大学</t>
   </si>
   <si>
     <t>浙江大学</t>
   </si>
   <si>
-    <t>24484</t>
-[...1 lines deleted...]
-  <si>
     <t>浙江工商大学</t>
   </si>
   <si>
     <t>浙江工业大学</t>
   </si>
   <si>
-    <t>698</t>
-[...1 lines deleted...]
-  <si>
     <t>浙江理工大学</t>
   </si>
   <si>
-    <t>237</t>
-[...1 lines deleted...]
-  <si>
     <t>浙江农林大学</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>浙江师范大学</t>
   </si>
   <si>
     <t>浙江中医药大学</t>
   </si>
   <si>
-    <t>203</t>
-[...1 lines deleted...]
-  <si>
     <t>郑州大学</t>
   </si>
   <si>
-    <t>2864</t>
-[...1 lines deleted...]
-  <si>
     <t>中北大学</t>
   </si>
   <si>
-    <t>621</t>
-[...1 lines deleted...]
-  <si>
     <t>中共湖北省委党校</t>
   </si>
   <si>
     <t>中共中央党校（国家行政学院）</t>
   </si>
   <si>
-    <t>2516</t>
-[...1 lines deleted...]
-  <si>
     <t>中国财政科学研究院</t>
   </si>
   <si>
-    <t>294</t>
-[...1 lines deleted...]
-  <si>
     <t>中国测绘科学研究院</t>
   </si>
   <si>
     <t>中国城市规划设计研究院</t>
   </si>
   <si>
     <t>中国传媒大学</t>
   </si>
   <si>
     <t>中国船舶及海洋工程设计研究院</t>
   </si>
   <si>
     <t>中国船舶科学研究中心</t>
   </si>
   <si>
     <t>中国地震局地球物理研究所</t>
   </si>
   <si>
-    <t>275</t>
-[...1 lines deleted...]
-  <si>
     <t>中国地震局地质研究所</t>
   </si>
   <si>
-    <t>325</t>
-[...1 lines deleted...]
-  <si>
     <t>中国地震局工程力学研究所</t>
   </si>
   <si>
-    <t>316</t>
-[...1 lines deleted...]
-  <si>
     <t>中国地质大学</t>
   </si>
   <si>
-    <t>3179</t>
-[...1 lines deleted...]
-  <si>
     <t>中国地质大学(北京)</t>
   </si>
   <si>
-    <t>4307</t>
-[...1 lines deleted...]
-  <si>
     <t>中国地质科学院</t>
   </si>
   <si>
-    <t>546</t>
-[...1 lines deleted...]
-  <si>
     <t>中国电力科学研究院</t>
   </si>
   <si>
-    <t>78</t>
-[...1 lines deleted...]
-  <si>
     <t>中国电子科技集团公司电子科学研究院</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>中国工程物理研究院</t>
   </si>
   <si>
     <t>中国海洋大学</t>
   </si>
   <si>
-    <t>2671</t>
-[...1 lines deleted...]
-  <si>
     <t>中国航天第十二研究院</t>
   </si>
   <si>
     <t>中国航天科工集团第二研究院</t>
   </si>
   <si>
     <t>中国航天科工集团第二研究院(西安航天精密机电研究所)</t>
   </si>
   <si>
     <t>中国疾病预防控制中心</t>
   </si>
   <si>
-    <t>585</t>
-[...4 lines deleted...]
-  <si>
     <t>中国建筑科学研究院有限公司</t>
   </si>
   <si>
-    <t>82</t>
-[...1 lines deleted...]
-  <si>
     <t>中国舰船研究院</t>
   </si>
   <si>
-    <t>62</t>
-[...1 lines deleted...]
-  <si>
     <t>中国科学技术大学</t>
   </si>
   <si>
-    <t>18961</t>
-[...1 lines deleted...]
-  <si>
     <t>中国科学院大学(北京)</t>
   </si>
   <si>
     <t>中国科学院大学(经济与管理学院)</t>
   </si>
   <si>
     <t>中国科学院大学(数学科学学院)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院安徽光学精密机械研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院半导体研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院北京基因组研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院测量与地球物理研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院长春光学精密机械与物理研究所)</t>
   </si>
   <si>
-    <t>1842</t>
-[...1 lines deleted...]
-  <si>
     <t>中国科学院大学(中国科学院长春应用化学研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院成都计算机应用研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院成都生物研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院成都有机化学研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院大连化学物理研究所)</t>
   </si>
   <si>
-    <t>346</t>
-[...1 lines deleted...]
-  <si>
     <t>中国科学院大学(中国科学院大气物理研究所)</t>
   </si>
   <si>
-    <t>50</t>
-[...1 lines deleted...]
-  <si>
     <t>中国科学院大学(中国科学院大学工程科学学院）</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>中国科学院大学(中国科学院大学人工智能学院)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院等离子体物理研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院地理科学与资源研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院地球化学研究所)</t>
   </si>
   <si>
-    <t>58</t>
-[...1 lines deleted...]
-  <si>
     <t>中国科学院大学(中国科学院地球环境研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院地质与地球物理研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院电工研究所)</t>
   </si>
   <si>
-    <t>44</t>
-[...1 lines deleted...]
-  <si>
     <t>中国科学院大学(中国科学院电子学研究所)</t>
   </si>
   <si>
-    <t>117</t>
-[...1 lines deleted...]
-  <si>
     <t>中国科学院大学(中国科学院东北地理与农业生态研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院动物研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院分子细胞科学卓越创新中心)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院福建物质结构研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院高能物理研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院工程热物理研究所)</t>
   </si>
   <si>
-    <t>385</t>
-[...1 lines deleted...]
-  <si>
     <t>中国科学院大学(中国科学院固体物理研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院光电技术研究所)</t>
   </si>
   <si>
-    <t>296</t>
-[...1 lines deleted...]
-  <si>
     <t>中国科学院大学(中国科学院广州地球化学研究所)</t>
   </si>
   <si>
-    <t>548</t>
-[...1 lines deleted...]
-  <si>
     <t>中国科学院大学(中国科学院国家空间科学中心)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院国家纳米科学中心)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院国家授时中心)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院国家天文台)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院过程工程研究所)</t>
   </si>
   <si>
-    <t>383</t>
-[...1 lines deleted...]
-  <si>
     <t>中国科学院大学(中国科学院海洋研究所)</t>
   </si>
   <si>
-    <t>1462</t>
-[...1 lines deleted...]
-  <si>
     <t>中国科学院大学(中国科学院合肥物质科学研究院)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院华南植物研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院化学研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院计算机科学与技术学院)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院计算机网络信息中心)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院计算技术研究所)</t>
   </si>
   <si>
-    <t>408</t>
-[...1 lines deleted...]
-  <si>
     <t>中国科学院大学(中国科学院教育部水土保持与生态环境研究中心)</t>
   </si>
   <si>
-    <t>254</t>
-[...1 lines deleted...]
-  <si>
     <t>中国科学院大学(中国科学院金属研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院近代物理研究所)</t>
   </si>
   <si>
-    <t>457</t>
-[...1 lines deleted...]
-  <si>
     <t>中国科学院大学(中国科学院精密测量科学与技术创新研究院)</t>
   </si>
   <si>
-    <t>500</t>
-[...1 lines deleted...]
-  <si>
     <t>中国科学院大学(中国科学院科技政策与管理科学研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院空天信息创新研究院)</t>
   </si>
   <si>
-    <t>102</t>
-[...1 lines deleted...]
-  <si>
     <t>中国科学院大学(中国科学院昆明动物研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院昆明植物研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院兰州地质研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院兰州化学物理研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院理化技术研究所)</t>
   </si>
   <si>
-    <t>127</t>
-[...1 lines deleted...]
-  <si>
     <t>中国科学院大学(中国科学院理论物理研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院力学研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院南海海洋研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院南京土壤研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院脑科学与智能技术卓越创新中心)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院宁波材料技术与工程研究所)</t>
   </si>
   <si>
-    <t>350</t>
-[...1 lines deleted...]
-  <si>
     <t>中国科学院大学(中国科学院青藏高原研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院青海盐湖研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院软件研究所)</t>
   </si>
   <si>
-    <t>116</t>
-[...1 lines deleted...]
-  <si>
     <t>中国科学院大学(中国科学院山西煤炭化学研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院上海巴斯德研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院上海光学精密机械研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院上海硅酸盐研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院上海技术物理研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院上海生命科学研究院)</t>
   </si>
   <si>
-    <t>470</t>
-[...1 lines deleted...]
-  <si>
     <t>中国科学院大学(中国科学院上海天文台)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院上海微系统与信息技术研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院上海药物研究所)</t>
   </si>
   <si>
-    <t>163</t>
-[...1 lines deleted...]
-  <si>
     <t>中国科学院大学(中国科学院上海应用物理研究所)</t>
   </si>
   <si>
-    <t>550</t>
-[...1 lines deleted...]
-  <si>
     <t>中国科学院大学(中国科学院上海有机化学研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院深圳先进技术研究院)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院沈阳计算技术研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院沈阳应用生态研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院沈阳自动化研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院渗流流体力学研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院生态环境研究中心)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院生物物理研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院声学研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院数学与系统科学研究院)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院水利部成都山地灾害与环境研究所)</t>
   </si>
   <si>
-    <t>72</t>
-[...1 lines deleted...]
-  <si>
     <t>中国科学院大学(中国科学院水生生物研究所)</t>
   </si>
   <si>
-    <t>103</t>
-[...1 lines deleted...]
-  <si>
     <t>中国科学院大学(中国科学院微生物研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院微小卫星创新研究院）</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院文献情报中心)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院武汉病毒研究所)</t>
   </si>
   <si>
-    <t>85</t>
-[...1 lines deleted...]
-  <si>
     <t>中国科学院大学(中国科学院武汉岩土力学研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院武汉植物园)</t>
   </si>
   <si>
-    <t>128</t>
-[...1 lines deleted...]
-  <si>
     <t>中国科学院大学(中国科学院物理研究所)</t>
   </si>
   <si>
-    <t>1175</t>
-[...1 lines deleted...]
-  <si>
     <t>中国科学院大学(中国科学院西安光学精密机械研究所)</t>
   </si>
   <si>
-    <t>542</t>
-[...1 lines deleted...]
-  <si>
     <t>中国科学院大学(中国科学院西北生态环境资源研究院)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院西双版纳热带植物园)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院心理研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院烟台海岸带研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院遥感与数字地球研究所)</t>
   </si>
   <si>
-    <t>241</t>
-[...1 lines deleted...]
-  <si>
     <t>中国科学院大学(中国科学院云南天文台)</t>
   </si>
   <si>
-    <t>141</t>
-[...1 lines deleted...]
-  <si>
     <t>中国科学院大学(中国科学院植物研究所)</t>
   </si>
   <si>
-    <t>199</t>
-[...1 lines deleted...]
-  <si>
     <t>中国科学院大学(中国科学院重庆绿色智能技术研究院)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院紫金山天文台)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院自动化研究所)</t>
   </si>
   <si>
     <t>中国科学院大学(中国科学院自然科学史研究所)</t>
   </si>
   <si>
     <t>中国科学院上海生命科学研究院(上海营养与健康研究所)</t>
   </si>
   <si>
-    <t>149</t>
-[...4 lines deleted...]
-  <si>
     <t>中国空气动力研究与发展中心</t>
   </si>
   <si>
     <t>中国矿业大学</t>
   </si>
   <si>
-    <t>3304</t>
-[...1 lines deleted...]
-  <si>
     <t>中国矿业大学(北京)</t>
   </si>
   <si>
-    <t>2821</t>
-[...1 lines deleted...]
-  <si>
     <t>中国林业科学研究院</t>
   </si>
   <si>
-    <t>1554</t>
-[...1 lines deleted...]
-  <si>
     <t>中国美术学院</t>
   </si>
   <si>
     <t>中国民航大学</t>
   </si>
   <si>
     <t>中国农业大学</t>
   </si>
   <si>
-    <t>4383</t>
-[...1 lines deleted...]
-  <si>
     <t>中国农业机械化科学研究院</t>
   </si>
   <si>
     <t>中国农业科学院</t>
   </si>
   <si>
-    <t>5116</t>
-[...1 lines deleted...]
-  <si>
     <t>中国气象科学研究院</t>
   </si>
   <si>
     <t>中国人民大学</t>
   </si>
   <si>
-    <t>180</t>
-[...1 lines deleted...]
-  <si>
     <t>中国人民公安大学</t>
   </si>
   <si>
-    <t>100</t>
-[...1 lines deleted...]
-  <si>
     <t>中国人民解放军海军军医大学</t>
   </si>
   <si>
-    <t>3909</t>
-[...1 lines deleted...]
-  <si>
     <t>中国人民解放军军事科学院</t>
   </si>
   <si>
-    <t>1499</t>
-[...1 lines deleted...]
-  <si>
     <t>中国人民解放军军需大学</t>
   </si>
   <si>
     <t>中国人民解放军空军军医大学</t>
   </si>
   <si>
-    <t>4113</t>
-[...1 lines deleted...]
-  <si>
     <t>中国人民解放军陆军军医大学</t>
   </si>
   <si>
-    <t>3341</t>
-[...1 lines deleted...]
-  <si>
     <t>中国人民解放军外国语学院</t>
   </si>
   <si>
     <t>中国人民解放军医学院</t>
   </si>
   <si>
-    <t>2611</t>
-[...1 lines deleted...]
-  <si>
     <t>中国人民银行金融研究所</t>
   </si>
   <si>
     <t>中国社会科学院大学</t>
   </si>
   <si>
-    <t>1323</t>
-[...1 lines deleted...]
-  <si>
     <t>中国石油大学(北京)</t>
   </si>
   <si>
-    <t>1481</t>
-[...1 lines deleted...]
-  <si>
     <t>中国石油大学(华东)</t>
   </si>
   <si>
-    <t>1722</t>
-[...1 lines deleted...]
-  <si>
     <t>中国水利水电科学研究院</t>
   </si>
   <si>
-    <t>222</t>
-[...1 lines deleted...]
-  <si>
     <t>中国铁道科学研究院</t>
   </si>
   <si>
     <t>中国药科大学</t>
   </si>
   <si>
     <t>中国医科大学</t>
   </si>
   <si>
-    <t>4416</t>
-[...1 lines deleted...]
-  <si>
     <t>中国医药工业研究总院</t>
   </si>
   <si>
     <t>中国艺术研究院</t>
   </si>
   <si>
-    <t>490</t>
-[...1 lines deleted...]
-  <si>
     <t>中国音乐学院</t>
   </si>
   <si>
     <t>中国原子能科学研究院</t>
   </si>
   <si>
-    <t>114</t>
-[...1 lines deleted...]
-  <si>
     <t>中国运载火箭技术研究院</t>
   </si>
   <si>
     <t>中国政法大学</t>
   </si>
   <si>
-    <t>1134</t>
-[...1 lines deleted...]
-  <si>
     <t>中国中医科学院</t>
   </si>
   <si>
-    <t>1358</t>
-[...1 lines deleted...]
-  <si>
     <t>中南财经政法大学</t>
   </si>
   <si>
-    <t>988</t>
-[...1 lines deleted...]
-  <si>
     <t>中南大学</t>
   </si>
   <si>
-    <t>8578</t>
-[...1 lines deleted...]
-  <si>
     <t>中南林业科技大学</t>
   </si>
   <si>
-    <t>481</t>
-[...1 lines deleted...]
-  <si>
     <t>中南民族大学</t>
   </si>
   <si>
-    <t>79</t>
-[...1 lines deleted...]
-  <si>
     <t>中山大学</t>
   </si>
   <si>
-    <t>306</t>
-[...1 lines deleted...]
-  <si>
     <t>中央财经大学</t>
   </si>
   <si>
-    <t>1012</t>
-[...1 lines deleted...]
-  <si>
     <t>中央国债登记结算有限责任公司</t>
   </si>
   <si>
     <t>中央美术学院</t>
   </si>
   <si>
-    <t>414</t>
-[...1 lines deleted...]
-  <si>
     <t>中央民族大学</t>
   </si>
   <si>
-    <t>1535</t>
-[...1 lines deleted...]
-  <si>
     <t>中央戏剧学院</t>
   </si>
   <si>
     <t>中央音乐学院</t>
   </si>
   <si>
     <t>重庆大学</t>
   </si>
   <si>
-    <t>6663</t>
-[...1 lines deleted...]
-  <si>
     <t>重庆工商大学</t>
   </si>
   <si>
     <t>重庆交通大学</t>
   </si>
   <si>
-    <t>200</t>
-[...1 lines deleted...]
-  <si>
     <t>重庆医科大学</t>
   </si>
   <si>
-    <t>3328</t>
-[...1 lines deleted...]
-  <si>
     <t>重庆邮电大学</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Yes</t>
+  </si>
+  <si>
+    <t>哈尔滨体育学院</t>
+  </si>
+  <si>
+    <t>温州大学</t>
+  </si>
+  <si>
+    <t>As at June 2026</t>
+  </si>
+  <si>
+    <t>巴黎高等科学技术与经济商业学院</t>
+  </si>
+  <si>
+    <t>蒙古国立教育大学(Mongolian State University of Education)</t>
+  </si>
+  <si>
+    <t>西南医科大学</t>
+  </si>
+  <si>
+    <t>中国航天科技集团第五研究院西安分院</t>
+  </si>
+  <si>
+    <t>中国建筑材料科学研究总院有限公司</t>
+  </si>
+  <si>
+    <t>遵义医科大学</t>
   </si>
   <si>
     <t>www.eastview.com/crg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
-      <name val="Aptos"/>
-[...5 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color indexed="10"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="宋体"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <b/>
       <sz val="12"/>
-      <color indexed="8"/>
-      <name val="Aptos"/>
+      <color theme="1"/>
+      <name val="Aptos Display"/>
       <family val="2"/>
+      <scheme val="major"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
-        <bgColor rgb="FF000000"/>
-[...4 lines deleted...]
-        <fgColor theme="0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{6B9B072A-F438-418D-882A-322D0558F29D}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>52104</xdr:rowOff>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...4 lines deleted...]
-    </xdr:to>
+    <xdr:ext cx="5784738" cy="505658"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 1">
+        <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25A79FF9-86AD-4FE7-B01F-C1BD6036538E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0282333B-431E-440F-91AC-21E200E9F272}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
-      <xdr:spPr bwMode="auto">
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="95250" y="52104"/>
-          <a:ext cx="5781675" cy="505391"/>
+          <a:off x="95250" y="28575"/>
+          <a:ext cx="5784738" cy="505658"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
-[...21 lines deleted...]
-        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -3362,9319 +2241,9421 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DC4EC385-B6D7-40DE-A73C-C7E2FB74E97A}">
-  <dimension ref="A1:E548"/>
+  <dimension ref="A1:E554"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="46" style="5" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="46" style="4" customWidth="1"/>
+    <col min="2" max="2" width="25" style="4" customWidth="1"/>
+    <col min="3" max="3" width="20.140625" style="4" customWidth="1"/>
+    <col min="4" max="4" width="27.42578125" style="4" customWidth="1"/>
+    <col min="5" max="5" width="21" style="4" customWidth="1"/>
+    <col min="6" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...30 lines deleted...]
-      <c r="A5" s="2" t="s">
+    <row r="1" spans="1:5">
+      <c r="A1" s="3"/>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+    </row>
+    <row r="2" spans="1:5" ht="29.25" customHeight="1">
+      <c r="A2" s="3"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+    </row>
+    <row r="3" spans="1:5" ht="16.5" customHeight="1">
+      <c r="A3" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+    </row>
+    <row r="4" spans="1:5" ht="13.5" customHeight="1">
+      <c r="A4" s="3"/>
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.75">
+      <c r="A5" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="4"/>
-[...5 lines deleted...]
-      <c r="A6" s="3" t="s">
+      <c r="B5" s="3"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="3"/>
+    </row>
+    <row r="6" spans="1:5" ht="24">
+      <c r="A6" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="4"/>
-[...13 lines deleted...]
-    <row r="8" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="B7" s="3"/>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3"/>
+      <c r="E7" s="3"/>
+    </row>
+    <row r="8" spans="1:5" ht="30" customHeight="1">
       <c r="A8" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="6" t="s">
+    <row r="9" spans="1:5">
+      <c r="A9" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E9" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E10" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="7" t="s">
-[...8 lines deleted...]
-      <c r="E9" s="7" t="s">
+      <c r="B11" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E11" s="6">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="5" t="s">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="B12" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E12" s="6">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="7" t="s">
-[...8 lines deleted...]
-      <c r="E10" s="7" t="s">
+      <c r="B13" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E13" s="6">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="5" t="s">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="6" t="s">
+      <c r="B14" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E14" s="6">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="7" t="s">
-[...8 lines deleted...]
-      <c r="E11" s="7" t="s">
+      <c r="B15" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E15" s="6">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="5" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="6" t="s">
+      <c r="B16" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E16" s="6">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="7" t="s">
-[...8 lines deleted...]
-      <c r="E12" s="7" t="s">
+      <c r="B17" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E17" s="6">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="5" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="6" t="s">
+      <c r="B18" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E18" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="7" t="s">
-[...8 lines deleted...]
-      <c r="E13" s="7" t="s">
+      <c r="B19" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E19" s="6">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="5" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="6" t="s">
+      <c r="B20" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E20" s="6">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="7" t="s">
-[...8 lines deleted...]
-      <c r="E14" s="7" t="s">
+      <c r="B21" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E21" s="6">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="5" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="6" t="s">
+      <c r="B22" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D22" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E22" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="7" t="s">
-[...8 lines deleted...]
-      <c r="E15" s="7" t="s">
+      <c r="B23" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E23" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="5" t="s">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="6" t="s">
+      <c r="B24" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D24" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E24" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="7" t="s">
-[...8 lines deleted...]
-      <c r="E16" s="7" t="s">
+      <c r="B25" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E25" s="6">
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="5" t="s">
         <v>23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="6" t="s">
+      <c r="B26" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E26" s="6">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="B17" s="7" t="s">
-[...8 lines deleted...]
-      <c r="E17" s="7" t="s">
+      <c r="B27" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E27" s="6">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D28" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E28" s="6">
+        <v>3079</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E29" s="6">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D30" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E30" s="6">
+        <v>5748</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D31" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E31" s="6">
+        <v>5056</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D32" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E32" s="6">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D33" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E33" s="6">
+        <v>3526</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C34" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D34" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E34" s="6">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D35" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E35" s="6">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D36" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E36" s="6">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B37" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D37" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E37" s="6">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D38" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E38" s="6">
+        <v>11571</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D39" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E39" s="6">
+        <v>4993</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D40" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E40" s="6">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B41" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C41" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D41" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E41" s="6">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B42" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C42" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D42" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E42" s="6">
+        <v>3721</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B43" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C43" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D43" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E43" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B44" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C44" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D44" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E44" s="6">
+        <v>2107</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C45" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D45" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E45" s="6">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B46" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C46" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D46" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E46" s="6">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B47" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D47" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E47" s="6">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B48" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D48" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E48" s="6">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B49" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C49" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D49" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E49" s="6">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B50" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C50" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D50" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E50" s="6">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B51" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D51" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E51" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B52" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C52" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D52" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E52" s="6">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B53" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D53" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E53" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="B54" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C54" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D54" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E54" s="6">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B55" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D55" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E55" s="6">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B56" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C56" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D56" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E56" s="6">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B57" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C57" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D57" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E57" s="6">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="B58" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C58" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D58" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E58" s="6">
+        <v>11002</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B59" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C59" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D59" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E59" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B60" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C60" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D60" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E60" s="6">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="B61" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C61" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D61" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E61" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="B62" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C62" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D62" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E62" s="6">
+        <v>6269</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="B63" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C63" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D63" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E63" s="6">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="B64" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C64" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D64" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E64" s="6">
+        <v>6014</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="B65" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C65" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D65" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E65" s="6">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="B66" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C66" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D66" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E66" s="6">
+        <v>3033</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B67" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C67" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D67" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E67" s="6">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="B68" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C68" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D68" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E68" s="6">
+        <v>6019</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="B69" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C69" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D69" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E69" s="6">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="B70" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C70" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D70" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E70" s="6">
+        <v>2611</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="B71" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C71" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D71" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E71" s="6">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="B72" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C72" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D72" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E72" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B73" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C73" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D73" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E73" s="6">
+        <v>6699</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B74" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C74" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D74" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E74" s="6">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="B75" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C75" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D75" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E75" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B76" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C76" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D76" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E76" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="B77" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C77" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D77" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E77" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="B78" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C78" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D78" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E78" s="6">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B79" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C79" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D79" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E79" s="6">
+        <v>1916</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="B80" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C80" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D80" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E80" s="6">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B81" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C81" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D81" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E81" s="6">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="B82" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C82" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D82" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E82" s="6">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="B83" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C83" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D83" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E83" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="B84" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C84" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D84" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E84" s="6">
+        <v>10119</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="B85" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C85" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D85" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E85" s="6">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="B86" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C86" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D86" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E86" s="6">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="B87" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C87" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D87" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E87" s="6">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="B88" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C88" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D88" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E88" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="B89" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C89" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D89" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E89" s="6">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="B90" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C90" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D90" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E90" s="6">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="B91" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C91" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D91" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E91" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="B92" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C92" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D92" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E92" s="6">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="B93" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C93" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D93" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E93" s="6">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="B94" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C94" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D94" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E94" s="6">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="B95" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C95" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D95" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E95" s="6">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="B96" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C96" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D96" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E96" s="6">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="B97" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C97" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D97" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E97" s="6">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="B98" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C98" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D98" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E98" s="6">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="B99" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C99" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D99" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E99" s="6">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="B100" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C100" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D100" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E100" s="6">
+        <v>4245</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="B101" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C101" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D101" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E101" s="6">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="B102" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C102" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D102" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E102" s="6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="B103" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C103" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D103" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E103" s="6">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="B104" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C104" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D104" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E104" s="6">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="B105" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C105" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D105" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E105" s="6">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="B106" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C106" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D106" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E106" s="6">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="B107" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C107" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D107" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E107" s="6">
+        <v>4960</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="B108" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C108" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D108" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E108" s="6">
+        <v>4848</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B109" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C109" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D109" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E109" s="6">
+        <v>14592</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B110" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C110" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D110" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E110" s="6">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="B111" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C111" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D111" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E111" s="6">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="B112" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C112" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D112" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E112" s="6">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="5" t="s">
+        <v>547</v>
+      </c>
+      <c r="B113" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C113" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D113" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E113" s="6">
         <v>9</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      <c r="A19" s="6" t="s">
+    <row r="114" spans="1:5">
+      <c r="A114" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="B114" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C114" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D114" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E114" s="6">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="B115" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C115" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D115" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E115" s="6">
         <v>27</v>
       </c>
-      <c r="B19" s="7" t="s">
-[...8 lines deleted...]
-      <c r="E19" s="7" t="s">
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B116" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C116" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D116" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E116" s="6">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B117" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C117" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D117" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E117" s="6">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B118" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C118" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D118" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E118" s="6">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="B119" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C119" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D119" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E119" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B120" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C120" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D120" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E120" s="6">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="B121" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C121" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D121" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E121" s="6">
+        <v>2543</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="B122" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C122" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D122" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E122" s="6">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B123" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C123" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D123" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E123" s="6">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="B124" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C124" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D124" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E124" s="6">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="B125" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C125" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D125" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E125" s="6">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="B126" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C126" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D126" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E126" s="6">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="B127" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C127" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D127" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E127" s="6">
+        <v>3131</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="B128" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C128" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D128" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E128" s="6">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B129" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C129" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D129" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E129" s="6">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="B130" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C130" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D130" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E130" s="6">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B131" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C131" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D131" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E131" s="6">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="B132" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C132" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D132" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E132" s="6">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B133" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C133" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D133" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E133" s="6">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="B134" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C134" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D134" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E134" s="6">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="B135" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C135" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D135" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E135" s="6">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="B136" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C136" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D136" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E136" s="6">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="B137" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C137" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D137" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E137" s="6">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="B138" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C138" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D138" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E138" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="B139" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C139" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D139" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E139" s="6">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="B140" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C140" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D140" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E140" s="6">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="B141" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C141" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D141" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E141" s="6">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="B142" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C142" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D142" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E142" s="6">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="B143" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C143" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D143" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E143" s="6">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="B144" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C144" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D144" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E144" s="6">
+        <v>6646</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="B145" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C145" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D145" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E145" s="6">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
+      <c r="A146" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="B146" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C146" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D146" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E146" s="6">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
+      <c r="A147" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="B147" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C147" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D147" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E147" s="6">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B148" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C148" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D148" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E148" s="6">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="B149" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C149" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D149" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E149" s="6">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="B150" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C150" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D150" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E150" s="6">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="B151" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C151" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D151" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E151" s="6">
+        <v>2207</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="B152" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C152" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D152" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E152" s="6">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
+      <c r="A153" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="B153" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C153" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D153" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E153" s="6">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
+      <c r="A154" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="B154" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C154" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D154" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E154" s="6">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
+      <c r="A155" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="B155" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C155" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D155" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E155" s="6">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
+      <c r="A156" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="B156" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C156" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D156" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E156" s="6">
+        <v>9157</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="B157" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C157" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D157" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E157" s="6">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
+      <c r="A158" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="B158" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C158" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D158" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E158" s="6">
+        <v>8194</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="B159" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C159" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D159" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E159" s="6">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
+      <c r="A160" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="B160" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C160" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D160" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E160" s="6">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
+      <c r="A161" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="B161" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C161" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D161" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E161" s="6">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
+      <c r="A162" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="B162" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C162" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D162" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E162" s="6">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
+      <c r="A163" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="B163" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C163" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D163" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E163" s="6">
+        <v>20398</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
+      <c r="A164" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="B164" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C164" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D164" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E164" s="6">
+        <v>6106</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
+      <c r="A165" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="B165" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C165" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D165" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E165" s="6">
+        <v>4526</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
+      <c r="A166" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B166" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C166" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D166" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E166" s="6">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
+      <c r="A167" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="B167" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C167" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D167" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E167" s="6">
+        <v>27317</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
+      <c r="A168" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="B168" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C168" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D168" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E168" s="6">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
+      <c r="A169" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="B169" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C169" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D169" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E169" s="6">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
+      <c r="A170" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="B170" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C170" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D170" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E170" s="6">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
+      <c r="A171" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="B171" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C171" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D171" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E171" s="6">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
+      <c r="A172" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="B172" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C172" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D172" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E172" s="6">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
+      <c r="A173" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="B173" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C173" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D173" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E173" s="6">
+        <v>1882</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
+      <c r="A174" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="B174" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C174" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D174" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E174" s="6">
+        <v>3041</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
+      <c r="A175" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="B175" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C175" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D175" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E175" s="6">
+        <v>2205</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
+      <c r="A176" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="B176" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C176" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D176" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E176" s="6">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
+      <c r="A177" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="B177" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C177" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D177" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E177" s="6">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
+      <c r="A178" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="B178" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C178" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D178" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E178" s="6">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
+      <c r="A179" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="B179" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C179" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D179" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E179" s="6">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
+      <c r="A180" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="B180" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C180" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D180" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E180" s="6">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="A181" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="B181" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C181" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D181" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E181" s="6">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
+      <c r="A182" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="B182" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C182" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D182" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E182" s="6">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
+      <c r="A183" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="B183" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C183" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D183" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E183" s="6">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
+      <c r="A184" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="B184" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C184" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D184" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E184" s="6">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
+      <c r="A185" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="B185" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C185" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D185" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E185" s="6">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
+      <c r="A186" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="B186" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C186" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D186" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E186" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
+      <c r="A187" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="B187" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C187" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D187" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E187" s="6">
+        <v>7705</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
+      <c r="A188" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="B188" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C188" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D188" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E188" s="6">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
+      <c r="A189" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="B189" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C189" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D189" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E189" s="6">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
+      <c r="A190" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="B190" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C190" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D190" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E190" s="6">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
+      <c r="A191" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="B191" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C191" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D191" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E191" s="6">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
+      <c r="A192" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="B192" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C192" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D192" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E192" s="6">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
+      <c r="A193" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="B193" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C193" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D193" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E193" s="6">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
+      <c r="A194" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="B194" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C194" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D194" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E194" s="6">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
+      <c r="A195" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="B195" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C195" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D195" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E195" s="6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
+      <c r="A196" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="B196" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C196" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D196" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E196" s="6">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
+      <c r="A197" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="B197" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C197" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D197" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E197" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
+      <c r="A198" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="B198" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C198" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D198" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E198" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
+      <c r="A199" s="5" t="s">
+        <v>551</v>
+      </c>
+      <c r="B199" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C199" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D199" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E199" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
+      <c r="A200" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="B200" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C200" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D200" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E200" s="6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
+      <c r="A201" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B201" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C201" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D201" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E201" s="6">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
+      <c r="A202" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="B202" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C202" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D202" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E202" s="6">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
+      <c r="A203" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="B203" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C203" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D203" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E203" s="6">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
+      <c r="A204" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="B204" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C204" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D204" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E204" s="6">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
+      <c r="A205" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="B205" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C205" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D205" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E205" s="6">
+        <v>1956</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
+      <c r="A206" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="B206" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C206" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D206" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E206" s="6">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
+      <c r="A207" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="B207" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C207" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D207" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E207" s="6">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
+      <c r="A208" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="B208" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C208" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D208" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E208" s="6">
+        <v>3078</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
+      <c r="A209" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="B209" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C209" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D209" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E209" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
+      <c r="A210" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="B210" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C210" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D210" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E210" s="6">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
+      <c r="A211" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="B211" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C211" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D211" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E211" s="6">
+        <v>7165</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
+      <c r="A212" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="B212" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C212" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D212" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E212" s="6">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
+      <c r="A213" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="B213" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C213" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D213" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E213" s="6">
+        <v>7542</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
+      <c r="A214" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="B214" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C214" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D214" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E214" s="6">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
+      <c r="A215" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="B215" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C215" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D215" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E215" s="6">
+        <v>3959</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
+      <c r="A216" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="B216" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C216" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D216" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E216" s="6">
+        <v>3817</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
+      <c r="A217" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="B217" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C217" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D217" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E217" s="6">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
+      <c r="A218" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="B218" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C218" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D218" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E218" s="6">
+        <v>5733</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
+      <c r="A219" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="B219" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C219" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D219" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E219" s="6">
+        <v>2945</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
+      <c r="A220" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="B220" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C220" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D220" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E220" s="6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
+      <c r="A221" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="B221" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C221" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D221" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E221" s="6">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
+      <c r="A222" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="B222" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C222" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D222" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E222" s="6">
+        <v>3263</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
+      <c r="A223" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="B223" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C223" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D223" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E223" s="6">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
+      <c r="A224" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="B224" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C224" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D224" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E224" s="6">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
+      <c r="A225" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="B225" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C225" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D225" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E225" s="6">
+        <v>2309</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
+      <c r="A226" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="B226" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C226" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D226" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E226" s="6">
+        <v>3325</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
+      <c r="A227" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="B227" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C227" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D227" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E227" s="6">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
+      <c r="A228" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="B228" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C228" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D228" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E228" s="6">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
+      <c r="A229" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="B229" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C229" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D229" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E229" s="6">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
+      <c r="A230" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="B230" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C230" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D230" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E230" s="6">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
+      <c r="A231" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="B231" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C231" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D231" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E231" s="6">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
+      <c r="A232" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="B232" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C232" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D232" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E232" s="6">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
+      <c r="A233" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="B233" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C233" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D233" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E233" s="6">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
+      <c r="A234" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="B234" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C234" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D234" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E234" s="6">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
+      <c r="A235" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="B235" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C235" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D235" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E235" s="6">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
+      <c r="A236" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="B236" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C236" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D236" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E236" s="6">
+        <v>5629</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
+      <c r="A237" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="B237" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C237" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D237" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E237" s="6">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
+      <c r="A238" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="B238" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C238" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D238" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E238" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
+      <c r="A239" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="B239" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C239" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D239" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E239" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
+      <c r="A240" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="B240" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C240" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D240" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E240" s="6">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
+      <c r="A241" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="B241" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C241" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D241" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E241" s="6">
+        <v>19647</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
+      <c r="A242" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="B242" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C242" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D242" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E242" s="6">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
+      <c r="A243" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="B243" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C243" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D243" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E243" s="6">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
+      <c r="A244" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="B244" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C244" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D244" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E244" s="6">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
+      <c r="A245" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="B245" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C245" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D245" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E245" s="6">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
+      <c r="A246" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="B246" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C246" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D246" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E246" s="6">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
+      <c r="A247" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="B247" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C247" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D247" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E247" s="6">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
+      <c r="A248" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="B248" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C248" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D248" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E248" s="6">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
+      <c r="A249" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="B249" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C249" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D249" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E249" s="6">
+        <v>1940</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
+      <c r="A250" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="B250" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C250" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D250" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E250" s="6">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
+      <c r="A251" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="B251" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C251" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D251" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E251" s="6">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
+      <c r="A252" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="B252" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C252" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D252" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E252" s="6">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
+      <c r="A253" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="B253" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C253" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D253" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E253" s="6">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
+      <c r="A254" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="B254" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C254" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D254" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E254" s="6">
+        <v>2310</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
+      <c r="A255" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="B255" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C255" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D255" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E255" s="6">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
+      <c r="A256" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="B256" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C256" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D256" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E256" s="6">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
+      <c r="A257" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="B257" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C257" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D257" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E257" s="6">
+        <v>3332</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
+      <c r="A258" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="B258" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C258" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D258" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E258" s="6">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
+      <c r="A259" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="B259" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C259" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D259" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E259" s="6">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
+      <c r="A260" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="B260" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C260" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D260" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E260" s="6">
+        <v>10712</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
+      <c r="A261" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="B261" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C261" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D261" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E261" s="6">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
+      <c r="A262" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="B262" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C262" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D262" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E262" s="6">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
+      <c r="A263" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="B263" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C263" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D263" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E263" s="6">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
+      <c r="A264" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="B264" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C264" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D264" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E264" s="6">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
+      <c r="A265" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="B265" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C265" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D265" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E265" s="6">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
+      <c r="A266" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="B266" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C266" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D266" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E266" s="6">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
+      <c r="A267" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="B267" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C267" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D267" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E267" s="6">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
+      <c r="A268" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="B268" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C268" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D268" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E268" s="6">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
+      <c r="A269" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="B269" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C269" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D269" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E269" s="6">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
+      <c r="A270" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="B270" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C270" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D270" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E270" s="6">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
+      <c r="A271" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="B271" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C271" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D271" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E271" s="6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
+      <c r="A272" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="B272" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C272" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D272" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E272" s="6">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
+      <c r="A273" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="B273" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C273" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D273" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E273" s="6">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
+      <c r="A274" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="B274" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C274" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D274" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E274" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
+      <c r="A275" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="B275" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C275" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D275" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E275" s="6">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
+      <c r="A276" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="B276" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C276" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D276" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E276" s="6">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
+      <c r="A277" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="B277" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C277" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D277" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E277" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
+      <c r="A278" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="B278" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C278" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D278" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E278" s="6">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
+      <c r="A279" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="B279" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C279" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D279" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E279" s="6">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
+      <c r="A280" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="B280" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C280" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D280" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E280" s="6">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
+      <c r="A281" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="B281" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C281" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D281" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E281" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
+      <c r="A282" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="B282" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C282" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D282" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E282" s="6">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
+      <c r="A283" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="B283" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C283" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D283" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E283" s="6">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
+      <c r="A284" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="B284" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C284" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D284" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E284" s="6">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
+      <c r="A285" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="B285" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C285" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D285" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E285" s="6">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
+      <c r="A286" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="B286" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C286" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D286" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E286" s="6">
+        <v>7881</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
+      <c r="A287" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="B287" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C287" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D287" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E287" s="6">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
+      <c r="A288" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="B288" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C288" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D288" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E288" s="6">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
+      <c r="A289" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="B289" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C289" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D289" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E289" s="6">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
+      <c r="A290" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="B290" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C290" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D290" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E290" s="6">
+        <v>7076</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
+      <c r="A291" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="B291" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C291" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D291" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E291" s="6">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
+      <c r="A292" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="B292" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C292" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D292" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E292" s="6">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
+      <c r="A293" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="B293" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C293" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D293" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E293" s="6">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
+      <c r="A294" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="B294" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C294" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D294" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E294" s="6">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
+      <c r="A295" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="B295" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C295" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D295" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E295" s="6">
+        <v>12256</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
+      <c r="A296" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="B296" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C296" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D296" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E296" s="6">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
+      <c r="A297" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="B297" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C297" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D297" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E297" s="6">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
+      <c r="A298" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="B298" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C298" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D298" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E298" s="6">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
+      <c r="A299" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="B299" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C299" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D299" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E299" s="6">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
+      <c r="A300" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="B300" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C300" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D300" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E300" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
+      <c r="A301" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="B301" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C301" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D301" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E301" s="6">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
+      <c r="A302" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="B302" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C302" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D302" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E302" s="6">
+        <v>3961</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
+      <c r="A303" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="B303" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C303" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D303" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E303" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
+      <c r="A304" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="B304" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C304" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D304" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E304" s="6">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
+      <c r="A305" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="B305" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C305" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D305" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E305" s="6">
+        <v>2830</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
+      <c r="A306" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="B306" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C306" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D306" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E306" s="6">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
+      <c r="A307" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="B307" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C307" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D307" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E307" s="6">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
+      <c r="A308" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="B308" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C308" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D308" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E308" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
+      <c r="A309" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="B309" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C309" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D309" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E309" s="6">
+        <v>16162</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
+      <c r="A310" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="B310" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C310" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D310" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E310" s="6">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
+      <c r="A311" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="B311" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C311" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D311" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E311" s="6">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
+      <c r="A312" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="B312" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C312" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D312" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E312" s="6">
+        <v>3719</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
+      <c r="A313" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="B313" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C313" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D313" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E313" s="6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
+      <c r="A314" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="B314" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C314" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D314" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E314" s="6">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
+      <c r="A315" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="B315" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C315" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D315" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E315" s="6">
+        <v>5309</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
+      <c r="A316" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="B316" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C316" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D316" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E316" s="6">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
+      <c r="A317" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="B317" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C317" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D317" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E317" s="6">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
+      <c r="A318" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="B318" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C318" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D318" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E318" s="6">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
+      <c r="A319" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="B319" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C319" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D319" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E319" s="6">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
+      <c r="A320" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="B320" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C320" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D320" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E320" s="6">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
+      <c r="A321" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="B321" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C321" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D321" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E321" s="6">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
+      <c r="A322" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="B322" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C322" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D322" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E322" s="6">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
+      <c r="A323" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B323" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C323" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D323" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E323" s="6">
+        <v>3042</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
+      <c r="A324" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="B324" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C324" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D324" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E324" s="6">
+        <v>3938</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
+      <c r="A325" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="B325" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C325" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D325" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E325" s="6">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
+      <c r="A326" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="B326" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C326" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D326" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E326" s="6">
+        <v>6226</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
+      <c r="A327" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="B327" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C327" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D327" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E327" s="6">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
+      <c r="A328" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="B328" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C328" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D328" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E328" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
+      <c r="A329" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="B329" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C329" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D329" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E329" s="6">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
+      <c r="A330" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="B330" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C330" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D330" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E330" s="6">
+        <v>2829</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
+      <c r="A331" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="B331" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C331" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D331" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E331" s="6">
+        <v>3888</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
+      <c r="A332" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="B332" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C332" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D332" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E332" s="6">
+        <v>4727</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
+      <c r="A333" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="B333" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C333" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D333" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E333" s="6">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
+      <c r="A334" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="B334" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C334" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D334" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E334" s="6">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
+      <c r="A335" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="B335" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C335" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D335" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E335" s="6">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
+      <c r="A336" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="B336" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C336" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D336" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E336" s="6">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
+      <c r="A337" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="B337" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C337" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D337" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E337" s="6">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
+      <c r="A338" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="B338" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C338" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D338" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E338" s="6">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
+      <c r="A339" s="5" t="s">
+        <v>552</v>
+      </c>
+      <c r="B339" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C339" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D339" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E339" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
+      <c r="A340" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="B340" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C340" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D340" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E340" s="6">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
+      <c r="A341" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="B341" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C341" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D341" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E341" s="6">
+        <v>4974</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
+      <c r="A342" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="B342" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C342" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D342" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E342" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
+      <c r="A343" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="B343" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C343" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D343" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E343" s="6">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
+      <c r="A344" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="B344" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C344" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D344" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E344" s="6">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
+      <c r="A345" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="B345" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C345" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D345" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E345" s="6">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
+      <c r="A346" s="5" t="s">
+        <v>339</v>
+      </c>
+      <c r="B346" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C346" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D346" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E346" s="6">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
+      <c r="A347" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="B347" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C347" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D347" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E347" s="6">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
+      <c r="A348" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="B348" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C348" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D348" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E348" s="6">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
+      <c r="A349" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="B349" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C349" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D349" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E349" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
+      <c r="A350" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="B350" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C350" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D350" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E350" s="6">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
+      <c r="A351" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="B351" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C351" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D351" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E351" s="6">
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
+      <c r="A352" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="B352" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C352" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D352" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E352" s="6">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
+      <c r="A353" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="B353" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C353" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D353" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E353" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
+      <c r="A354" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="B354" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C354" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D354" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E354" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
+      <c r="A355" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="B355" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C355" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D355" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E355" s="6">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
+      <c r="A356" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="B356" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C356" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D356" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E356" s="6">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
+      <c r="A357" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="B357" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C357" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D357" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E357" s="6">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
+      <c r="A358" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="B358" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C358" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D358" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E358" s="6">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
+      <c r="A359" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="B359" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C359" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D359" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E359" s="6">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
+      <c r="A360" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="B360" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C360" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D360" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E360" s="6">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
+      <c r="A361" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="B361" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C361" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D361" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E361" s="6">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
+      <c r="A362" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="B362" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C362" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D362" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E362" s="6">
+        <v>25813</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
+      <c r="A363" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="B363" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C363" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D363" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E363" s="6">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
+      <c r="A364" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="B364" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C364" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D364" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E364" s="6">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
+      <c r="A365" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="B365" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C365" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D365" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E365" s="6">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
+      <c r="A366" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="B366" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C366" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D366" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E366" s="6">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
+      <c r="A367" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="B367" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C367" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D367" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E367" s="6">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
+      <c r="A368" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="B368" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C368" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D368" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E368" s="6">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
+      <c r="A369" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="B369" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C369" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D369" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E369" s="6">
+        <v>4247</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
+      <c r="A370" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="B370" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C370" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D370" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E370" s="6">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
+      <c r="A371" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="B371" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C371" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D371" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E371" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
+      <c r="A372" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="B372" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C372" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D372" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E372" s="6">
+        <v>2514</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
+      <c r="A373" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="B373" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C373" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D373" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E373" s="6">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
+      <c r="A374" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="B374" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C374" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D374" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E374" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
+      <c r="A375" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="B375" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C375" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D375" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E375" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
+      <c r="A376" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="B376" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C376" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D376" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E376" s="6">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
+      <c r="A377" s="5" t="s">
+        <v>370</v>
+      </c>
+      <c r="B377" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C377" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D377" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E377" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
+      <c r="A378" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="B378" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C378" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D378" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E378" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
+      <c r="A379" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="B379" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C379" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D379" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E379" s="6">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
+      <c r="A380" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="B380" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C380" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D380" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E380" s="6">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
+      <c r="A381" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="B381" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C381" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D381" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E381" s="6">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
+      <c r="A382" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="B382" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C382" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D382" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E382" s="6">
+        <v>3261</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
+      <c r="A383" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="B383" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C383" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D383" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E383" s="6">
+        <v>4454</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
+      <c r="A384" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="B384" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C384" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D384" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E384" s="6">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
+      <c r="A385" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="B385" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C385" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D385" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E385" s="6">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
+      <c r="A386" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="B386" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C386" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D386" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E386" s="6">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
+      <c r="A387" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="B387" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C387" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D387" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E387" s="6">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
+      <c r="A388" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="B388" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C388" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D388" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E388" s="6">
+        <v>2671</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
+      <c r="A389" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="B389" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C389" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D389" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E389" s="6">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
+      <c r="A390" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="B390" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C390" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D390" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E390" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
+      <c r="A391" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="B391" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C391" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D391" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E391" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
+      <c r="A392" s="5" t="s">
+        <v>553</v>
+      </c>
+      <c r="B392" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C392" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D392" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E392" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
+      <c r="A393" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="B393" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C393" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D393" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E393" s="6">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
+      <c r="A394" s="5" t="s">
+        <v>554</v>
+      </c>
+      <c r="B394" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C394" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D394" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E394" s="6">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
+      <c r="A395" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="B395" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C395" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D395" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E395" s="6">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
+      <c r="A396" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="B396" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C396" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D396" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E396" s="6">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
+      <c r="A397" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="B397" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C397" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D397" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E397" s="6">
+        <v>19592</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
+      <c r="A398" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="B398" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C398" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D398" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E398" s="6">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
+      <c r="A399" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="B399" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C399" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D399" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E399" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
+      <c r="A400" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="B400" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C400" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D400" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E400" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
+      <c r="A401" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="B401" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C401" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D401" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E401" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
+      <c r="A402" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="B402" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C402" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D402" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E402" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
+      <c r="A403" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="B403" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C403" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D403" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E403" s="6">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
+      <c r="A404" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="B404" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C404" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D404" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E404" s="6">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
+      <c r="A405" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="B405" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C405" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D405" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E405" s="6">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
+      <c r="A406" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="B406" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C406" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D406" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E406" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
+      <c r="A407" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="B407" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C407" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D407" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E407" s="6">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
+      <c r="A408" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="B408" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C408" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D408" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E408" s="6">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
+      <c r="A409" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="B409" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C409" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D409" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E409" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
+      <c r="A410" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="B410" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C410" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D410" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E410" s="6">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
+      <c r="A411" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="B411" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C411" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D411" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E411" s="6">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
+      <c r="A412" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="B412" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C412" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D412" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E412" s="6">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
+      <c r="A413" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="B413" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C413" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D413" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E413" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
+      <c r="A414" s="5" t="s">
+        <v>405</v>
+      </c>
+      <c r="B414" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C414" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D414" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E414" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
+      <c r="A415" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="B415" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C415" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D415" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E415" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
+      <c r="A416" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="B416" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C416" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D416" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E416" s="6">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
+      <c r="A417" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="B417" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C417" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D417" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E417" s="6">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
+      <c r="A418" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="B418" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C418" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D418" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E418" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
+      <c r="A419" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="B419" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C419" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D419" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E419" s="6">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
+      <c r="A420" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="B420" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C420" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D420" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E420" s="6">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
+      <c r="A421" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="B421" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C421" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D421" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E421" s="6">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
+      <c r="A422" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="B422" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C422" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D422" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E422" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
+      <c r="A423" s="5" t="s">
+        <v>414</v>
+      </c>
+      <c r="B423" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C423" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D423" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E423" s="6">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
+      <c r="A424" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="B424" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C424" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D424" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E424" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
+      <c r="A425" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="B425" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C425" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D425" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E425" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
+      <c r="A426" s="5" t="s">
+        <v>417</v>
+      </c>
+      <c r="B426" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C426" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D426" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E426" s="6">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
+      <c r="A427" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="B427" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C427" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D427" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E427" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
+      <c r="A428" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="B428" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C428" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D428" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E428" s="6">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
+      <c r="A429" s="5" t="s">
+        <v>420</v>
+      </c>
+      <c r="B429" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C429" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D429" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E429" s="6">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
+      <c r="A430" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="B430" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C430" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D430" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E430" s="6">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
+      <c r="A431" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="B431" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C431" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D431" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E431" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
+      <c r="A432" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="B432" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C432" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D432" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E432" s="6">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
+      <c r="A433" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="B433" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C433" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D433" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E433" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
+      <c r="A434" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="B434" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C434" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D434" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E434" s="6">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
+      <c r="A435" s="5" t="s">
+        <v>426</v>
+      </c>
+      <c r="B435" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C435" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D435" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E435" s="6">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
+      <c r="A436" s="5" t="s">
+        <v>427</v>
+      </c>
+      <c r="B436" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C436" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D436" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E436" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
+      <c r="A437" s="5" t="s">
+        <v>428</v>
+      </c>
+      <c r="B437" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C437" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D437" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E437" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="B438" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C438" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D438" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E438" s="6">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="B439" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C439" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D439" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E439" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="B440" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C440" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D440" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E440" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="B441" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C441" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D441" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E441" s="6">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="B442" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C442" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D442" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E442" s="6">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="B443" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C443" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D443" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E443" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="B444" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C444" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D444" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E444" s="6">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="B445" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C445" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D445" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E445" s="6">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="B446" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C446" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D446" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E446" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="B447" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C447" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D447" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E447" s="6">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="B448" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C448" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D448" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E448" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="449" spans="1:5">
+      <c r="A449" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="B449" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C449" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D449" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E449" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="450" spans="1:5">
+      <c r="A450" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="B450" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C450" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D450" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E450" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="451" spans="1:5">
+      <c r="A451" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="B451" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C451" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D451" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E451" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="452" spans="1:5">
+      <c r="A452" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="B452" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C452" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D452" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E452" s="6">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="453" spans="1:5">
+      <c r="A453" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="B453" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C453" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D453" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E453" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="454" spans="1:5">
+      <c r="A454" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="B454" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C454" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D454" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E454" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="455" spans="1:5">
+      <c r="A455" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="B455" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C455" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D455" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E455" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="456" spans="1:5">
+      <c r="A456" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="B456" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C456" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D456" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E456" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="457" spans="1:5">
+      <c r="A457" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="B457" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C457" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D457" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E457" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="458" spans="1:5">
+      <c r="A458" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="B458" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C458" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D458" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E458" s="6">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="459" spans="1:5">
+      <c r="A459" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="B459" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C459" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D459" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E459" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="460" spans="1:5">
+      <c r="A460" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="B460" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C460" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D460" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E460" s="6">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="461" spans="1:5">
+      <c r="A461" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="B461" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C461" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D461" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E461" s="6">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="462" spans="1:5">
+      <c r="A462" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="B462" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C462" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D462" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E462" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="463" spans="1:5">
+      <c r="A463" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="B463" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C463" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D463" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E463" s="6">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="464" spans="1:5">
+      <c r="A464" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="B464" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C464" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D464" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E464" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="465" spans="1:5">
+      <c r="A465" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="B465" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C465" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D465" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E465" s="6">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="466" spans="1:5">
+      <c r="A466" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="B466" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C466" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D466" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E466" s="6">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="467" spans="1:5">
+      <c r="A467" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="B467" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C467" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D467" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E467" s="6">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="468" spans="1:5">
+      <c r="A468" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="B468" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C468" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D468" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E468" s="6">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="469" spans="1:5">
+      <c r="A469" s="5" t="s">
+        <v>460</v>
+      </c>
+      <c r="B469" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C469" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D469" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E469" s="6">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="470" spans="1:5">
+      <c r="A470" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="B470" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C470" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D470" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E470" s="6">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="471" spans="1:5">
+      <c r="A471" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="B471" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C471" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D471" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E471" s="6">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="472" spans="1:5">
+      <c r="A472" s="5" t="s">
+        <v>463</v>
+      </c>
+      <c r="B472" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C472" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D472" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E472" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="473" spans="1:5">
+      <c r="A473" s="5" t="s">
+        <v>464</v>
+      </c>
+      <c r="B473" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C473" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D473" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E473" s="6">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="474" spans="1:5">
+      <c r="A474" s="5" t="s">
+        <v>465</v>
+      </c>
+      <c r="B474" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C474" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D474" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E474" s="6">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="475" spans="1:5">
+      <c r="A475" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="B475" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C475" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D475" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E475" s="6">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="476" spans="1:5">
+      <c r="A476" s="5" t="s">
+        <v>467</v>
+      </c>
+      <c r="B476" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C476" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D476" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E476" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="477" spans="1:5">
+      <c r="A477" s="5" t="s">
+        <v>468</v>
+      </c>
+      <c r="B477" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C477" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D477" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E477" s="6">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="478" spans="1:5">
+      <c r="A478" s="5" t="s">
+        <v>469</v>
+      </c>
+      <c r="B478" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C478" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D478" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E478" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="479" spans="1:5">
+      <c r="A479" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="B479" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C479" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D479" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E479" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="480" spans="1:5">
+      <c r="A480" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="B480" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C480" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D480" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E480" s="6">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="481" spans="1:5">
+      <c r="A481" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="B481" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C481" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D481" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E481" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="482" spans="1:5">
+      <c r="A482" s="5" t="s">
+        <v>473</v>
+      </c>
+      <c r="B482" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C482" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D482" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E482" s="6">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="483" spans="1:5">
+      <c r="A483" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="B483" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C483" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D483" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E483" s="6">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="484" spans="1:5">
+      <c r="A484" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="B484" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C484" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D484" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E484" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="485" spans="1:5">
+      <c r="A485" s="5" t="s">
+        <v>476</v>
+      </c>
+      <c r="B485" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C485" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D485" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E485" s="6">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="486" spans="1:5">
+      <c r="A486" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="B486" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C486" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D486" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E486" s="6">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="487" spans="1:5">
+      <c r="A487" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="B487" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C487" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D487" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E487" s="6">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="488" spans="1:5">
+      <c r="A488" s="5" t="s">
+        <v>479</v>
+      </c>
+      <c r="B488" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C488" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D488" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E488" s="6">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="489" spans="1:5">
+      <c r="A489" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="B489" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C489" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D489" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E489" s="6">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="490" spans="1:5">
+      <c r="A490" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="B490" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C490" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D490" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E490" s="6">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="491" spans="1:5">
+      <c r="A491" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="B491" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C491" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D491" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E491" s="6">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="492" spans="1:5">
+      <c r="A492" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="B492" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C492" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D492" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E492" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="493" spans="1:5">
+      <c r="A493" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B493" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C493" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D493" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E493" s="6">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="494" spans="1:5">
+      <c r="A494" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="B494" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C494" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D494" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E494" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="495" spans="1:5">
+      <c r="A495" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B495" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C495" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D495" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E495" s="6">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="496" spans="1:5">
+      <c r="A496" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="B496" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C496" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D496" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E496" s="6">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="497" spans="1:5">
+      <c r="A497" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B497" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C497" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D497" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E497" s="6">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="498" spans="1:5">
+      <c r="A498" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="B498" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C498" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D498" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E498" s="6">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="499" spans="1:5">
+      <c r="A499" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="B499" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C499" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D499" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E499" s="6">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="500" spans="1:5">
+      <c r="A500" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="B500" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C500" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D500" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E500" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="501" spans="1:5">
+      <c r="A501" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="B501" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C501" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D501" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E501" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="502" spans="1:5">
+      <c r="A502" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="B502" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C502" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D502" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E502" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="503" spans="1:5">
+      <c r="A503" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B503" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C503" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D503" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E503" s="6">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="504" spans="1:5">
+      <c r="A504" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="B504" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C504" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D504" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E504" s="6">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="505" spans="1:5">
+      <c r="A505" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="B505" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C505" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D505" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E505" s="6">
+        <v>3642</v>
+      </c>
+    </row>
+    <row r="506" spans="1:5">
+      <c r="A506" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="B506" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C506" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D506" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E506" s="6">
+        <v>3102</v>
+      </c>
+    </row>
+    <row r="507" spans="1:5">
+      <c r="A507" s="5" t="s">
+        <v>498</v>
+      </c>
+      <c r="B507" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C507" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D507" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E507" s="6">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="508" spans="1:5">
+      <c r="A508" s="5" t="s">
+        <v>499</v>
+      </c>
+      <c r="B508" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C508" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D508" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E508" s="6">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="509" spans="1:5">
+      <c r="A509" s="5" t="s">
+        <v>500</v>
+      </c>
+      <c r="B509" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C509" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D509" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E509" s="6">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="510" spans="1:5">
+      <c r="A510" s="5" t="s">
+        <v>501</v>
+      </c>
+      <c r="B510" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C510" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D510" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E510" s="6">
+        <v>4384</v>
+      </c>
+    </row>
+    <row r="511" spans="1:5">
+      <c r="A511" s="5" t="s">
+        <v>502</v>
+      </c>
+      <c r="B511" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C511" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D511" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E511" s="6">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="512" spans="1:5">
+      <c r="A512" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="B512" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C512" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D512" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E512" s="6">
+        <v>5165</v>
+      </c>
+    </row>
+    <row r="513" spans="1:5">
+      <c r="A513" s="5" t="s">
+        <v>504</v>
+      </c>
+      <c r="B513" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C513" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D513" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E513" s="6">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="514" spans="1:5">
+      <c r="A514" s="5" t="s">
+        <v>505</v>
+      </c>
+      <c r="B514" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C514" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D514" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E514" s="6">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="515" spans="1:5">
+      <c r="A515" s="5" t="s">
+        <v>506</v>
+      </c>
+      <c r="B515" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C515" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D515" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E515" s="6">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="516" spans="1:5">
+      <c r="A516" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="B516" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C516" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D516" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E516" s="6">
+        <v>4018</v>
+      </c>
+    </row>
+    <row r="517" spans="1:5">
+      <c r="A517" s="5" t="s">
+        <v>508</v>
+      </c>
+      <c r="B517" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C517" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D517" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E517" s="6">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="518" spans="1:5">
+      <c r="A518" s="5" t="s">
+        <v>509</v>
+      </c>
+      <c r="B518" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C518" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D518" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E518" s="6">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="519" spans="1:5">
+      <c r="A519" s="5" t="s">
+        <v>510</v>
+      </c>
+      <c r="B519" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C519" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D519" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E519" s="6">
+        <v>4249</v>
+      </c>
+    </row>
+    <row r="520" spans="1:5">
+      <c r="A520" s="5" t="s">
+        <v>511</v>
+      </c>
+      <c r="B520" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C520" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D520" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E520" s="6">
+        <v>3342</v>
+      </c>
+    </row>
+    <row r="521" spans="1:5">
+      <c r="A521" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="B521" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C521" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D521" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E521" s="6">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="522" spans="1:5">
+      <c r="A522" s="5" t="s">
+        <v>513</v>
+      </c>
+      <c r="B522" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C522" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D522" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E522" s="6">
+        <v>2742</v>
+      </c>
+    </row>
+    <row r="523" spans="1:5">
+      <c r="A523" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="B523" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C523" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D523" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E523" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="524" spans="1:5">
+      <c r="A524" s="5" t="s">
+        <v>515</v>
+      </c>
+      <c r="B524" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C524" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D524" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E524" s="6">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="525" spans="1:5">
+      <c r="A525" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="B525" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C525" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D525" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E525" s="6">
+        <v>1787</v>
+      </c>
+    </row>
+    <row r="526" spans="1:5">
+      <c r="A526" s="5" t="s">
+        <v>517</v>
+      </c>
+      <c r="B526" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C526" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D526" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E526" s="6">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="527" spans="1:5">
+      <c r="A527" s="5" t="s">
+        <v>518</v>
+      </c>
+      <c r="B527" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C527" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D527" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E527" s="6">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="528" spans="1:5">
+      <c r="A528" s="5" t="s">
+        <v>519</v>
+      </c>
+      <c r="B528" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C528" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D528" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E528" s="6">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="529" spans="1:5">
+      <c r="A529" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="B529" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C529" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D529" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E529" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="530" spans="1:5">
+      <c r="A530" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="B530" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C530" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D530" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E530" s="6">
+        <v>4746</v>
+      </c>
+    </row>
+    <row r="531" spans="1:5">
+      <c r="A531" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="B531" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C531" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D531" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E531" s="6">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="532" spans="1:5">
+      <c r="A532" s="5" t="s">
+        <v>523</v>
+      </c>
+      <c r="B532" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C532" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D532" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E532" s="6">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="533" spans="1:5">
+      <c r="A533" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="B533" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C533" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D533" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E533" s="6">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="534" spans="1:5">
+      <c r="A534" s="5" t="s">
+        <v>525</v>
+      </c>
+      <c r="B534" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C534" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D534" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E534" s="6">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="535" spans="1:5">
+      <c r="A535" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="B535" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C535" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D535" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E535" s="6">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="536" spans="1:5">
+      <c r="A536" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="B536" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C536" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D536" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E536" s="6">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="537" spans="1:5">
+      <c r="A537" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="B537" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C537" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D537" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E537" s="6">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="538" spans="1:5">
+      <c r="A538" s="5" t="s">
+        <v>529</v>
+      </c>
+      <c r="B538" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C538" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D538" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E538" s="6">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="539" spans="1:5">
+      <c r="A539" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="B539" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C539" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D539" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E539" s="6">
+        <v>11260</v>
+      </c>
+    </row>
+    <row r="540" spans="1:5">
+      <c r="A540" s="5" t="s">
+        <v>531</v>
+      </c>
+      <c r="B540" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C540" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D540" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E540" s="6">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="541" spans="1:5">
+      <c r="A541" s="5" t="s">
+        <v>532</v>
+      </c>
+      <c r="B541" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C541" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D541" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E541" s="6">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="542" spans="1:5">
+      <c r="A542" s="5" t="s">
+        <v>533</v>
+      </c>
+      <c r="B542" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C542" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D542" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E542" s="6">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="543" spans="1:5">
+      <c r="A543" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="B543" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C543" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D543" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E543" s="6">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="544" spans="1:5">
+      <c r="A544" s="5" t="s">
+        <v>535</v>
+      </c>
+      <c r="B544" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C544" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D544" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E544" s="6">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="545" spans="1:5">
+      <c r="A545" s="5" t="s">
+        <v>536</v>
+      </c>
+      <c r="B545" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C545" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D545" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E545" s="6">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="546" spans="1:5">
+      <c r="A546" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="B546" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C546" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D546" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E546" s="6">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="547" spans="1:5">
+      <c r="A547" s="5" t="s">
+        <v>538</v>
+      </c>
+      <c r="B547" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C547" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D547" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E547" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="548" spans="1:5">
+      <c r="A548" s="5" t="s">
+        <v>539</v>
+      </c>
+      <c r="B548" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C548" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D548" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E548" s="6">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="549" spans="1:5">
+      <c r="A549" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="B549" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="C549" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D549" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="E549" s="6">
+        <v>7440</v>
+      </c>
+    </row>
+    <row r="550" spans="1:5">
+      <c r="A550" s="5" t="s">
+        <v>541</v>
+      </c>
+      <c r="B550" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C550" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D550" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E550" s="6">
         <v>28</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
-[...272 lines deleted...]
-      <c r="A36" s="6" t="s">
+    <row r="551" spans="1:5">
+      <c r="A551" s="5" t="s">
+        <v>542</v>
+      </c>
+      <c r="B551" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C551" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D551" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E551" s="6">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="552" spans="1:5">
+      <c r="A552" s="5" t="s">
+        <v>543</v>
+      </c>
+      <c r="B552" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C552" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D552" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E552" s="6">
+        <v>3881</v>
+      </c>
+    </row>
+    <row r="553" spans="1:5">
+      <c r="A553" s="5" t="s">
+        <v>544</v>
+      </c>
+      <c r="B553" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C553" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D553" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E553" s="6">
         <v>58</v>
       </c>
-      <c r="B36" s="7" t="s">
-[...4654 lines deleted...]
-      <c r="A310" s="6" t="s">
+    </row>
+    <row r="554" spans="1:5">
+      <c r="A554" s="5" t="s">
         <v>555</v>
       </c>
-      <c r="B310" s="7" t="s">
-[...4055 lines deleted...]
-        <v>717</v>
+      <c r="B554" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="C554" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="D554" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="E554" s="6">
+        <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">