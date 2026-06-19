--- v0 (2026-05-04)
+++ v1 (2026-06-19)
@@ -1,13093 +1,13645 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Products\China Research Gateway\Products\Title Lists\Gray\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Products\China Research Gateway\Products\Title Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5EB85123-19DF-432D-845C-338755344AEF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{089C75F9-A259-40FF-AD1A-CBE8B7B91EE8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-98" yWindow="-98" windowWidth="21376" windowHeight="14595" xr2:uid="{0B798544-E68C-4E37-B1F1-BD6BD256CECF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="27180" windowHeight="16440" xr2:uid="{A868C351-ADB2-442E-9118-13058C0BFE69}"/>
   </bookViews>
   <sheets>
     <sheet name="CCND" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">CCND!#REF!</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">CCND!$A$10:$L$730</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7607" uniqueCount="4273">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7936" uniqueCount="4453">
+  <si>
+    <t>Code</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Title </t>
+  </si>
+  <si>
+    <t>Title in Pinyin</t>
+  </si>
+  <si>
+    <t>Level</t>
+  </si>
+  <si>
+    <t>City/Province</t>
+  </si>
+  <si>
+    <t>City/Province (Eng)</t>
+  </si>
+  <si>
+    <t>Periodicity</t>
+  </si>
+  <si>
+    <t>Periodicity (Eng)</t>
+  </si>
+  <si>
+    <t>Subject Database Code</t>
+  </si>
+  <si>
+    <t>Organization</t>
+  </si>
+  <si>
+    <t>Domestic Number</t>
+  </si>
+  <si>
+    <t>URL - QD</t>
+  </si>
+  <si>
+    <t>RMRB</t>
+  </si>
+  <si>
+    <t>人民日报</t>
+  </si>
+  <si>
+    <t>RMRH</t>
+  </si>
+  <si>
+    <t>人民日报海外版</t>
+  </si>
+  <si>
+    <t>GMRB</t>
+  </si>
+  <si>
+    <t>光明日报</t>
+  </si>
+  <si>
+    <t>JJRB</t>
+  </si>
+  <si>
+    <t>经济日报</t>
+  </si>
+  <si>
+    <t>KJRB</t>
+  </si>
+  <si>
+    <t>科技日报</t>
+  </si>
+  <si>
+    <t>NMRB</t>
+  </si>
+  <si>
+    <t>农民日报</t>
+  </si>
+  <si>
+    <t>FZRB</t>
+  </si>
+  <si>
+    <t>法治日报</t>
+  </si>
+  <si>
+    <t>GRRB</t>
+  </si>
+  <si>
+    <t>工人日报</t>
+  </si>
+  <si>
+    <t>XHMR</t>
+  </si>
+  <si>
+    <t>新华每日电讯</t>
+  </si>
+  <si>
+    <t>JFJB</t>
+  </si>
+  <si>
+    <t>解放军报</t>
+  </si>
+  <si>
+    <t>JCRB</t>
+  </si>
+  <si>
+    <t>检察日报</t>
+  </si>
+  <si>
+    <t>RMGA</t>
+  </si>
+  <si>
+    <t>人民公安报</t>
+  </si>
+  <si>
+    <t>RMZX</t>
+  </si>
+  <si>
+    <t>人民政协报</t>
+  </si>
+  <si>
+    <t>SHCA</t>
+  </si>
+  <si>
+    <t>中国能源报</t>
+  </si>
+  <si>
+    <t>RMTD</t>
+  </si>
+  <si>
+    <t>人民铁道</t>
+  </si>
+  <si>
+    <t>CFNB</t>
+  </si>
+  <si>
+    <t>中国妇女报</t>
+  </si>
+  <si>
+    <t>CJYB</t>
+  </si>
+  <si>
+    <t>中国教育报</t>
+  </si>
+  <si>
+    <t>RMYD</t>
+  </si>
+  <si>
+    <t>人民邮电</t>
+  </si>
+  <si>
+    <t>ZGSB</t>
+  </si>
+  <si>
+    <t>中国商报</t>
+  </si>
+  <si>
+    <t>JIKA</t>
+  </si>
+  <si>
+    <t>健康报</t>
+  </si>
+  <si>
+    <t>GTZY</t>
+  </si>
+  <si>
+    <t>中国自然资源报</t>
+  </si>
+  <si>
+    <t>TJBZ</t>
+  </si>
+  <si>
+    <t>团结报</t>
+  </si>
+  <si>
+    <t>JSJW</t>
+  </si>
+  <si>
+    <t>计算机世界</t>
+  </si>
+  <si>
+    <t>CDZB</t>
+  </si>
+  <si>
+    <t>中国电子报</t>
+  </si>
+  <si>
+    <t>GJSB</t>
+  </si>
+  <si>
+    <t>国际商报</t>
+  </si>
+  <si>
+    <t>JJCK</t>
+  </si>
+  <si>
+    <t>经济参考报</t>
+  </si>
+  <si>
+    <t>CYJB</t>
+  </si>
+  <si>
+    <t>中国冶金报</t>
+  </si>
+  <si>
+    <t>HXSB</t>
+  </si>
+  <si>
+    <t>华夏时报</t>
+  </si>
+  <si>
+    <t>CGYB</t>
+  </si>
+  <si>
+    <t>中国工业报</t>
+  </si>
+  <si>
+    <t>GSXD</t>
+  </si>
+  <si>
+    <t>新农村商报</t>
+  </si>
+  <si>
+    <t>XZQY</t>
+  </si>
+  <si>
+    <t>中国农村信用合作报</t>
+  </si>
+  <si>
+    <t>JJRN</t>
+  </si>
+  <si>
+    <t>中国县域经济报</t>
+  </si>
+  <si>
+    <t>CLYB</t>
+  </si>
+  <si>
+    <t>中国旅游报</t>
+  </si>
+  <si>
+    <t>CHGB</t>
+  </si>
+  <si>
+    <t>中国化工报</t>
+  </si>
+  <si>
+    <t>NZDB</t>
+  </si>
+  <si>
+    <t>农资导报</t>
+  </si>
+  <si>
+    <t>WLSJ</t>
+  </si>
+  <si>
+    <t>网络世界</t>
+  </si>
+  <si>
+    <t>XWCB</t>
+  </si>
+  <si>
+    <t>中国新闻出版广电报</t>
+  </si>
+  <si>
+    <t>JKSB</t>
+  </si>
+  <si>
+    <t>健康时报</t>
+  </si>
+  <si>
+    <t>CDLB</t>
+  </si>
+  <si>
+    <t>中国电力报</t>
+  </si>
+  <si>
+    <t>CMTB</t>
+  </si>
+  <si>
+    <t>中国煤炭报</t>
+  </si>
+  <si>
+    <t>TDJZ</t>
+  </si>
+  <si>
+    <t>中国铁道建筑报</t>
+  </si>
+  <si>
+    <t>RMWJ</t>
+  </si>
+  <si>
+    <t>人民武警报</t>
+  </si>
+  <si>
+    <t>CHJB</t>
+  </si>
+  <si>
+    <t>中国环境报</t>
+  </si>
+  <si>
+    <t>CRCB</t>
+  </si>
+  <si>
+    <t>中国人口报</t>
+  </si>
+  <si>
+    <t>CJTB</t>
+  </si>
+  <si>
+    <t>中国交通报</t>
+  </si>
+  <si>
+    <t>ZGJY</t>
+  </si>
+  <si>
+    <t>中国经营报</t>
+  </si>
+  <si>
+    <t>ZGJS</t>
+  </si>
+  <si>
+    <t>中国建设报</t>
+  </si>
+  <si>
+    <t>SHYO</t>
+  </si>
+  <si>
+    <t>中国石油报</t>
+  </si>
+  <si>
+    <t>CMYB</t>
+  </si>
+  <si>
+    <t>中国贸易报</t>
+  </si>
+  <si>
+    <t>CSPB</t>
+  </si>
+  <si>
+    <t>中国食品报</t>
+  </si>
+  <si>
+    <t>KXSB</t>
+  </si>
+  <si>
+    <t>中国科学报</t>
+  </si>
+  <si>
+    <t>DNSB</t>
+  </si>
+  <si>
+    <t>电脑商报</t>
+  </si>
+  <si>
+    <t>CZGK</t>
+  </si>
+  <si>
+    <t>中国职工科技报</t>
+  </si>
+  <si>
+    <t>CGSB</t>
+  </si>
+  <si>
+    <t>中国市场监管报</t>
+  </si>
+  <si>
+    <t>CBZB</t>
+  </si>
+  <si>
+    <t>中国包装报</t>
+  </si>
+  <si>
+    <t>ZGHH</t>
+  </si>
+  <si>
+    <t>中国花卉报</t>
+  </si>
+  <si>
+    <t>CAQS</t>
+  </si>
+  <si>
+    <t>中国应急管理报</t>
+  </si>
+  <si>
+    <t>XFRB</t>
+  </si>
+  <si>
+    <t>消费日报</t>
+  </si>
+  <si>
+    <t>CYZB</t>
+  </si>
+  <si>
+    <t>中国邮政报</t>
+  </si>
+  <si>
+    <t>YSJS</t>
+  </si>
+  <si>
+    <t>中国有色金属报</t>
+  </si>
+  <si>
+    <t>WEYI</t>
+  </si>
+  <si>
+    <t>文艺报</t>
+  </si>
+  <si>
+    <t>LDBZ</t>
+  </si>
+  <si>
+    <t>中国劳动保障报</t>
+  </si>
+  <si>
+    <t>XFZB</t>
+  </si>
+  <si>
+    <t>中国消费者报</t>
+  </si>
+  <si>
+    <t>CFZB</t>
+  </si>
+  <si>
+    <t>中国纺织报</t>
+  </si>
+  <si>
+    <t>CWHB</t>
+  </si>
+  <si>
+    <t>中国文化报</t>
+  </si>
+  <si>
+    <t>SHHU</t>
+  </si>
+  <si>
+    <t>中国社会报</t>
+  </si>
+  <si>
+    <t>CJCB</t>
+  </si>
+  <si>
+    <t>中国建材报</t>
+  </si>
+  <si>
+    <t>LSSB</t>
+  </si>
+  <si>
+    <t>中国绿色时报</t>
+  </si>
+  <si>
+    <t>JRSB</t>
+  </si>
+  <si>
+    <t>金融时报</t>
+  </si>
+  <si>
+    <t>ZGSY</t>
+  </si>
+  <si>
+    <t>中国摄影报</t>
+  </si>
+  <si>
+    <t>YIYA</t>
+  </si>
+  <si>
+    <t>中国医药报</t>
+  </si>
+  <si>
+    <t>CQYB</t>
+  </si>
+  <si>
+    <t>中国企业报</t>
+  </si>
+  <si>
+    <t>CQCB</t>
+  </si>
+  <si>
+    <t>中国汽车报</t>
+  </si>
+  <si>
+    <t>JSJB</t>
+  </si>
+  <si>
+    <t>中国计算机报</t>
+  </si>
+  <si>
+    <t>CLNB</t>
+  </si>
+  <si>
+    <t>中国老年报</t>
+  </si>
+  <si>
+    <t>ZGXX</t>
+  </si>
+  <si>
+    <t>中国信息报</t>
+  </si>
+  <si>
+    <t>CSHB</t>
+  </si>
+  <si>
+    <t>中国石化报</t>
+  </si>
+  <si>
+    <t>CSLB</t>
+  </si>
+  <si>
+    <t>中国水利报</t>
+  </si>
+  <si>
+    <t>CDYB</t>
+  </si>
+  <si>
+    <t>中国电影报</t>
+  </si>
+  <si>
+    <t>ZYYB</t>
+  </si>
+  <si>
+    <t>中国中医药报</t>
+  </si>
+  <si>
+    <t>CQXB</t>
+  </si>
+  <si>
+    <t>中国气象报</t>
+  </si>
+  <si>
+    <t>CHQB</t>
+  </si>
+  <si>
+    <t>中国航空报</t>
+  </si>
+  <si>
+    <t>TXCY</t>
+  </si>
+  <si>
+    <t>通信产业报</t>
+  </si>
+  <si>
+    <t>ZHGS</t>
+  </si>
+  <si>
+    <t>中华工商时报</t>
+  </si>
+  <si>
+    <t>RMGJ</t>
+  </si>
+  <si>
+    <t>人民公安报·交通安全周刊</t>
+  </si>
+  <si>
+    <t>RMGX</t>
+  </si>
+  <si>
+    <t>人民公安报·消防周刊</t>
+  </si>
+  <si>
+    <t>CZLB</t>
+  </si>
+  <si>
+    <t>中国质量报</t>
+  </si>
+  <si>
+    <t>CHYB</t>
+  </si>
+  <si>
+    <t>中国海洋报</t>
+  </si>
+  <si>
+    <t>CWWB</t>
+  </si>
+  <si>
+    <t>中国文物报</t>
+  </si>
+  <si>
+    <t>CCJB</t>
+  </si>
+  <si>
+    <t>中国财经报</t>
+  </si>
+  <si>
+    <t>CXMB</t>
+  </si>
+  <si>
+    <t>中国畜牧兽医报</t>
+  </si>
+  <si>
+    <t>ZGHJ</t>
+  </si>
+  <si>
+    <t>中国黄金报</t>
+  </si>
+  <si>
+    <t>ZSCQ</t>
+  </si>
+  <si>
+    <t>中国知识产权报</t>
+  </si>
+  <si>
+    <t>CJIY</t>
+  </si>
+  <si>
+    <t>中国集邮报</t>
+  </si>
+  <si>
+    <t>DNJY</t>
+  </si>
+  <si>
+    <t>中国信息化周报</t>
+  </si>
+  <si>
+    <t>RMFY</t>
+  </si>
+  <si>
+    <t>人民法院报</t>
+  </si>
+  <si>
+    <t>CZJB</t>
+  </si>
+  <si>
+    <t>中国证券报</t>
+  </si>
+  <si>
+    <t>DZKJ</t>
+  </si>
+  <si>
+    <t>大众科技报</t>
+  </si>
+  <si>
+    <t>CHTB</t>
+  </si>
+  <si>
+    <t>中国航天报</t>
+  </si>
+  <si>
+    <t>CJJD</t>
+  </si>
+  <si>
+    <t>中国经济导报</t>
+  </si>
+  <si>
+    <t>CKYB</t>
+  </si>
+  <si>
+    <t>中国矿业报</t>
+  </si>
+  <si>
+    <t>CTCB</t>
+  </si>
+  <si>
+    <t>中国特产报</t>
+  </si>
+  <si>
+    <t>CFDC</t>
+  </si>
+  <si>
+    <t>中国房地产报</t>
+  </si>
+  <si>
+    <t>CGFB</t>
+  </si>
+  <si>
+    <t>中国国防报</t>
+  </si>
+  <si>
+    <t>YYSH</t>
+  </si>
+  <si>
+    <t>音乐生活报</t>
+  </si>
+  <si>
+    <t>CRJY</t>
+  </si>
+  <si>
+    <t>中国教师报</t>
+  </si>
+  <si>
+    <t>JRXX</t>
+  </si>
+  <si>
+    <t>今日信息报</t>
+  </si>
+  <si>
+    <t>CCHB</t>
+  </si>
+  <si>
+    <t>中国测绘报</t>
+  </si>
+  <si>
+    <t>CCPB</t>
+  </si>
+  <si>
+    <t>中国船舶报</t>
+  </si>
+  <si>
+    <t>JDSB</t>
+  </si>
+  <si>
+    <t>机电商报</t>
+  </si>
+  <si>
+    <t>CZCB</t>
+  </si>
+  <si>
+    <t>中国足球报</t>
+  </si>
+  <si>
+    <t>ZGFS</t>
+  </si>
+  <si>
+    <t>中国服饰报</t>
+  </si>
+  <si>
+    <t>ZHDS</t>
+  </si>
+  <si>
+    <t>中华读书报</t>
+  </si>
+  <si>
+    <t>JJJC</t>
+  </si>
+  <si>
+    <t>中国纪检监察报</t>
+  </si>
+  <si>
+    <t>GJCD</t>
+  </si>
+  <si>
+    <t>中国高新技术产业导报</t>
+  </si>
+  <si>
+    <t>CGGB</t>
+  </si>
+  <si>
+    <t>中国改革报</t>
+  </si>
+  <si>
+    <t>CBXB</t>
+  </si>
+  <si>
+    <t>中国银行保险报</t>
+  </si>
+  <si>
+    <t>CXJR</t>
+  </si>
+  <si>
+    <t>中国城乡金融报</t>
+  </si>
+  <si>
+    <t>TSSB</t>
+  </si>
+  <si>
+    <t>中国出版传媒商报</t>
+  </si>
+  <si>
+    <t>JJSB</t>
+  </si>
+  <si>
+    <t>中国经济时报</t>
+  </si>
+  <si>
+    <t>BJSB</t>
+  </si>
+  <si>
+    <t>保健时报</t>
+  </si>
+  <si>
+    <t>CYSB</t>
+  </si>
+  <si>
+    <t>中国艺术报</t>
+  </si>
+  <si>
+    <t>CDAB</t>
+  </si>
+  <si>
+    <t>中国档案报</t>
+  </si>
+  <si>
+    <t>SPZL</t>
+  </si>
+  <si>
+    <t>中国食品安全报</t>
+  </si>
+  <si>
+    <t>CRSB</t>
+  </si>
+  <si>
+    <t>中国组织人事报</t>
+  </si>
+  <si>
+    <t>HZSB</t>
+  </si>
+  <si>
+    <t>中华合作时报</t>
+  </si>
+  <si>
+    <t>GMSB</t>
+  </si>
+  <si>
+    <t>中国国门时报</t>
+  </si>
+  <si>
+    <t>ZHXW</t>
+  </si>
+  <si>
+    <t>中华新闻报</t>
+  </si>
+  <si>
+    <t>CMZB</t>
+  </si>
+  <si>
+    <t>中国民族报</t>
+  </si>
+  <si>
+    <t>ZHJZ</t>
+  </si>
+  <si>
+    <t>中华建筑报</t>
+  </si>
+  <si>
+    <t>CSJB</t>
+  </si>
+  <si>
+    <t>中国审计报</t>
+  </si>
+  <si>
+    <t>YYYS</t>
+  </si>
+  <si>
+    <t>医药养生保健报</t>
+  </si>
+  <si>
+    <t>CYYB</t>
+  </si>
+  <si>
+    <t>中国远洋海运报</t>
+  </si>
+  <si>
+    <t>XXSB</t>
+  </si>
+  <si>
+    <t>学习时报</t>
+  </si>
+  <si>
+    <t>CJRB</t>
+  </si>
+  <si>
+    <t>证券日报</t>
+  </si>
+  <si>
+    <t>CSHK</t>
+  </si>
+  <si>
+    <t>中国社会科学报</t>
+  </si>
+  <si>
+    <t>CYEB</t>
+  </si>
+  <si>
+    <t>中国渔业报</t>
+  </si>
+  <si>
+    <t>XBSB</t>
+  </si>
+  <si>
+    <t>西部时报</t>
+  </si>
+  <si>
+    <t>ZFCG</t>
+  </si>
+  <si>
+    <t>政府采购信息报</t>
+  </si>
+  <si>
+    <t>SHJB</t>
+  </si>
+  <si>
+    <t>世界报</t>
+  </si>
+  <si>
+    <t>CNJH</t>
+  </si>
+  <si>
+    <t>中国农机化导报</t>
+  </si>
+  <si>
+    <t>GJDW</t>
+  </si>
+  <si>
+    <t>国家电网报</t>
+  </si>
+  <si>
+    <t>SWSB</t>
+  </si>
+  <si>
+    <t>商务时报</t>
+  </si>
+  <si>
+    <t>ZGKJ</t>
+  </si>
+  <si>
+    <t>中国会计报</t>
+  </si>
+  <si>
+    <t>MZFZ</t>
+  </si>
+  <si>
+    <t>民主与法制时报</t>
+  </si>
+  <si>
+    <t>ZMDZ</t>
+  </si>
+  <si>
+    <t>中煤地质报</t>
+  </si>
+  <si>
+    <t>BFJC</t>
+  </si>
+  <si>
+    <t>中国边防警察报</t>
+  </si>
+  <si>
+    <t>BJRB</t>
+  </si>
+  <si>
+    <t>北京日报</t>
+  </si>
+  <si>
+    <t>BJXD</t>
+  </si>
+  <si>
+    <t>北京商报</t>
+  </si>
+  <si>
+    <t>BJKJ</t>
+  </si>
+  <si>
+    <t>北京科技报</t>
+  </si>
+  <si>
+    <t>BJSH</t>
+  </si>
+  <si>
+    <t>北京社区报</t>
+  </si>
+  <si>
+    <t>RCSC</t>
+  </si>
+  <si>
+    <t>北京人才市场报</t>
+  </si>
+  <si>
+    <t>SDJS</t>
+  </si>
+  <si>
+    <t>首都建设报</t>
+  </si>
+  <si>
+    <t>HBDL</t>
+  </si>
+  <si>
+    <t>华北电力报</t>
+  </si>
+  <si>
+    <t>DZKC</t>
+  </si>
+  <si>
+    <t>地质勘查导报</t>
+  </si>
+  <si>
+    <t>YLZB</t>
+  </si>
+  <si>
+    <t>音乐周报</t>
+  </si>
+  <si>
+    <t>DZZX</t>
+  </si>
+  <si>
+    <t>电子资讯时报</t>
+  </si>
+  <si>
+    <t>XQHB</t>
+  </si>
+  <si>
+    <t>新清华</t>
+  </si>
+  <si>
+    <t>TJRB</t>
+  </si>
+  <si>
+    <t>天津日报</t>
+  </si>
+  <si>
+    <t>TJJY</t>
+  </si>
+  <si>
+    <t>天津教育报</t>
+  </si>
+  <si>
+    <t>JSSC</t>
+  </si>
+  <si>
+    <t>中国技术市场报</t>
+  </si>
+  <si>
+    <t>BFJS</t>
+  </si>
+  <si>
+    <t>滨城时报</t>
+  </si>
+  <si>
+    <t>HBRB</t>
+  </si>
+  <si>
+    <t>河北日报</t>
+  </si>
+  <si>
+    <t>HBJJ</t>
+  </si>
+  <si>
+    <t>河北经济日报</t>
+  </si>
+  <si>
+    <t>HBNM</t>
+  </si>
+  <si>
+    <t>燕赵农村报</t>
+  </si>
+  <si>
+    <t>HBKN</t>
+  </si>
+  <si>
+    <t>河北科技报</t>
+  </si>
+  <si>
+    <t>WZXX</t>
+  </si>
+  <si>
+    <t>现代物流报</t>
+  </si>
+  <si>
+    <t>SYGD</t>
+  </si>
+  <si>
+    <t>石油管道报</t>
+  </si>
+  <si>
+    <t>SJZB</t>
+  </si>
+  <si>
+    <t>石家庄日报</t>
+  </si>
+  <si>
+    <t>TSLD</t>
+  </si>
+  <si>
+    <t>唐山劳动日报</t>
+  </si>
+  <si>
+    <t>QHDB</t>
+  </si>
+  <si>
+    <t>秦皇岛日报</t>
+  </si>
+  <si>
+    <t>HDRB</t>
+  </si>
+  <si>
+    <t>邯郸日报</t>
+  </si>
+  <si>
+    <t>BDRB</t>
+  </si>
+  <si>
+    <t>保定日报</t>
+  </si>
+  <si>
+    <t>ZJKB</t>
+  </si>
+  <si>
+    <t>张家口日报</t>
+  </si>
+  <si>
+    <t>CDBR</t>
+  </si>
+  <si>
+    <t>承德日报</t>
+  </si>
+  <si>
+    <t>HSBR</t>
+  </si>
+  <si>
+    <t>衡水日报</t>
+  </si>
+  <si>
+    <t>SHXR</t>
+  </si>
+  <si>
+    <t>山西日报</t>
+  </si>
+  <si>
+    <t>SXJJ</t>
+  </si>
+  <si>
+    <t>山西经济日报</t>
+  </si>
+  <si>
+    <t>RMDB</t>
+  </si>
+  <si>
+    <t>人民代表报</t>
+  </si>
+  <si>
+    <t>FZDB</t>
+  </si>
+  <si>
+    <t>发展导报</t>
+  </si>
+  <si>
+    <t>SHXK</t>
+  </si>
+  <si>
+    <t>山西科技报</t>
+  </si>
+  <si>
+    <t>KXDB</t>
+  </si>
+  <si>
+    <t>科学导报</t>
+  </si>
+  <si>
+    <t>TYRB</t>
+  </si>
+  <si>
+    <t>太原日报</t>
+  </si>
+  <si>
+    <t>DTRB</t>
+  </si>
+  <si>
+    <t>大同日报</t>
+  </si>
+  <si>
+    <t>CHZB</t>
+  </si>
+  <si>
+    <t>长治日报</t>
+  </si>
+  <si>
+    <t>TARB</t>
+  </si>
+  <si>
+    <t>太行日报</t>
+  </si>
+  <si>
+    <t>SHZB</t>
+  </si>
+  <si>
+    <t>朔州日报</t>
+  </si>
+  <si>
+    <t>JINB</t>
+  </si>
+  <si>
+    <t>晋中日报</t>
+  </si>
+  <si>
+    <t>XINZ</t>
+  </si>
+  <si>
+    <t>忻州日报</t>
+  </si>
+  <si>
+    <t>LFRB</t>
+  </si>
+  <si>
+    <t>临汾日报</t>
+  </si>
+  <si>
+    <t>LVRB</t>
+  </si>
+  <si>
+    <t>吕梁日报</t>
+  </si>
+  <si>
+    <t>SDXB</t>
+  </si>
+  <si>
+    <t>山西党校报</t>
+  </si>
+  <si>
+    <t>GGSN</t>
+  </si>
+  <si>
+    <t>瓜果蔬菜报.农业信息周刊</t>
+  </si>
+  <si>
+    <t>MGRB</t>
+  </si>
+  <si>
+    <t>内蒙古日报(汉)</t>
+  </si>
+  <si>
+    <t>HTRB</t>
+  </si>
+  <si>
+    <t>呼和浩特日报(汉)</t>
+  </si>
+  <si>
+    <t>CFRB</t>
+  </si>
+  <si>
+    <t>赤峰日报</t>
+  </si>
+  <si>
+    <t>TLBR</t>
+  </si>
+  <si>
+    <t>通辽日报</t>
+  </si>
+  <si>
+    <t>EDSB</t>
+  </si>
+  <si>
+    <t>鄂尔多斯日报</t>
+  </si>
+  <si>
+    <t>BYZE</t>
+  </si>
+  <si>
+    <t>巴彦淖尔日报(汉)</t>
+  </si>
+  <si>
+    <t>XLGL</t>
+  </si>
+  <si>
+    <t>锡林郭勒日报(汉)</t>
+  </si>
+  <si>
+    <t>CKXB</t>
+  </si>
+  <si>
+    <t>财会信报</t>
+  </si>
+  <si>
+    <t>CJSB</t>
+  </si>
+  <si>
+    <t>财经时报</t>
+  </si>
+  <si>
+    <t>NCYH</t>
+  </si>
+  <si>
+    <t>农村医药报(汉)</t>
+  </si>
+  <si>
+    <t>LNRB</t>
+  </si>
+  <si>
+    <t>辽宁日报</t>
+  </si>
+  <si>
+    <t>YOUB</t>
+  </si>
+  <si>
+    <t>友报</t>
+  </si>
+  <si>
+    <t>SYRB</t>
+  </si>
+  <si>
+    <t>沈阳日报</t>
+  </si>
+  <si>
+    <t>DLRB</t>
+  </si>
+  <si>
+    <t>大连日报</t>
+  </si>
+  <si>
+    <t>ASRB</t>
+  </si>
+  <si>
+    <t>鞍山日报</t>
+  </si>
+  <si>
+    <t>FSRB</t>
+  </si>
+  <si>
+    <t>抚顺日报</t>
+  </si>
+  <si>
+    <t>BXRB</t>
+  </si>
+  <si>
+    <t>本溪日报</t>
+  </si>
+  <si>
+    <t>DDRB</t>
+  </si>
+  <si>
+    <t>丹东日报</t>
+  </si>
+  <si>
+    <t>JZBR</t>
+  </si>
+  <si>
+    <t>锦州日报</t>
+  </si>
+  <si>
+    <t>YKRB</t>
+  </si>
+  <si>
+    <t>营口日报</t>
+  </si>
+  <si>
+    <t>PJRB</t>
+  </si>
+  <si>
+    <t>盘锦日报</t>
+  </si>
+  <si>
+    <t>TLRB</t>
+  </si>
+  <si>
+    <t>铁岭日报</t>
+  </si>
+  <si>
+    <t>CYRB</t>
+  </si>
+  <si>
+    <t>朝阳日报</t>
+  </si>
+  <si>
+    <t>DBDL</t>
+  </si>
+  <si>
+    <t>东北电力报</t>
+  </si>
+  <si>
+    <t>WSSH</t>
+  </si>
+  <si>
+    <t>卫生与生活</t>
+  </si>
+  <si>
+    <t>JLRB</t>
+  </si>
+  <si>
+    <t>吉林日报</t>
+  </si>
+  <si>
+    <t>XSXB</t>
+  </si>
+  <si>
+    <t>协商新报</t>
+  </si>
+  <si>
+    <t>JLNC</t>
+  </si>
+  <si>
+    <t>吉林农村报</t>
+  </si>
+  <si>
+    <t>BFFZ</t>
+  </si>
+  <si>
+    <t>北方法制报</t>
+  </si>
+  <si>
+    <t>CCRB</t>
+  </si>
+  <si>
+    <t>长春日报</t>
+  </si>
+  <si>
+    <t>SPRB</t>
+  </si>
+  <si>
+    <t>四平日报</t>
+  </si>
+  <si>
+    <t>LYRI</t>
+  </si>
+  <si>
+    <t>辽源日报</t>
+  </si>
+  <si>
+    <t>THRB</t>
+  </si>
+  <si>
+    <t>通化日报</t>
+  </si>
+  <si>
+    <t>CBSR</t>
+  </si>
+  <si>
+    <t>长白山日报</t>
+  </si>
+  <si>
+    <t>YBRB</t>
+  </si>
+  <si>
+    <t>延边日报(汉)</t>
+  </si>
+  <si>
+    <t>TMJB</t>
+  </si>
+  <si>
+    <t>图们江报</t>
+  </si>
+  <si>
+    <t>JYBS</t>
+  </si>
+  <si>
+    <t>就业时报</t>
+  </si>
+  <si>
+    <t>HJRB</t>
+  </si>
+  <si>
+    <t>黑龙江日报</t>
+  </si>
+  <si>
+    <t>HLJJ</t>
+  </si>
+  <si>
+    <t>黑龙江经济报</t>
+  </si>
+  <si>
+    <t>HEBB</t>
+  </si>
+  <si>
+    <t>哈尔滨日报</t>
+  </si>
+  <si>
+    <t>JXBR</t>
+  </si>
+  <si>
+    <t>鸡西日报</t>
+  </si>
+  <si>
+    <t>DQRB</t>
+  </si>
+  <si>
+    <t>大庆日报</t>
+  </si>
+  <si>
+    <t>JMRB</t>
+  </si>
+  <si>
+    <t>佳木斯日报</t>
+  </si>
+  <si>
+    <t>MDJB</t>
+  </si>
+  <si>
+    <t>牡丹江日报</t>
+  </si>
+  <si>
+    <t>HHRB</t>
+  </si>
+  <si>
+    <t>黑河日报</t>
+  </si>
+  <si>
+    <t>NKRB</t>
+  </si>
+  <si>
+    <t>北大荒日报</t>
+  </si>
+  <si>
+    <t>YDJM</t>
+  </si>
+  <si>
+    <t>远东经贸导报</t>
+  </si>
+  <si>
+    <t>ZEJM</t>
+  </si>
+  <si>
+    <t>中俄经贸时报</t>
+  </si>
+  <si>
+    <t>JFRB</t>
+  </si>
+  <si>
+    <t>解放日报</t>
+  </si>
+  <si>
+    <t>WEHU</t>
+  </si>
+  <si>
+    <t>文汇报</t>
+  </si>
+  <si>
+    <t>DFZB</t>
+  </si>
+  <si>
+    <t>东方早报</t>
+  </si>
+  <si>
+    <t>LHSB</t>
+  </si>
+  <si>
+    <t>联合时报</t>
+  </si>
+  <si>
+    <t>DFCX</t>
+  </si>
+  <si>
+    <t>东方城乡报</t>
+  </si>
+  <si>
+    <t>SHKJ</t>
+  </si>
+  <si>
+    <t>上海科技报</t>
+  </si>
+  <si>
+    <t>SHZJ</t>
+  </si>
+  <si>
+    <t>上海证券报</t>
+  </si>
+  <si>
+    <t>SHZY</t>
+  </si>
+  <si>
+    <t>上海中医药报</t>
+  </si>
+  <si>
+    <t>SHJR</t>
+  </si>
+  <si>
+    <t>上海金融报</t>
+  </si>
+  <si>
+    <t>DYCJ</t>
+  </si>
+  <si>
+    <t>第一财经日报</t>
+  </si>
+  <si>
+    <t>WEXU</t>
+  </si>
+  <si>
+    <t>文学报</t>
+  </si>
+  <si>
+    <t>ZZRS</t>
+  </si>
+  <si>
+    <t>组织人事报</t>
+  </si>
+  <si>
+    <t>SHKX</t>
+  </si>
+  <si>
+    <t>社会科学报</t>
+  </si>
+  <si>
+    <t>IFNB</t>
+  </si>
+  <si>
+    <t>国际金融报</t>
+  </si>
+  <si>
+    <t>FDCB</t>
+  </si>
+  <si>
+    <t>房地产时报</t>
+  </si>
+  <si>
+    <t>HDDL</t>
+  </si>
+  <si>
+    <t>华东电力报</t>
+  </si>
+  <si>
+    <t>DFHK</t>
+  </si>
+  <si>
+    <t>东方航空报</t>
+  </si>
+  <si>
+    <t>RCSB</t>
+  </si>
+  <si>
+    <t>人才市场报</t>
+  </si>
+  <si>
+    <t>YYWZ</t>
+  </si>
+  <si>
+    <t>语言文字周报</t>
+  </si>
+  <si>
+    <t>XHRB</t>
+  </si>
+  <si>
+    <t>新华日报</t>
+  </si>
+  <si>
+    <t>JSJJ</t>
+  </si>
+  <si>
+    <t>江苏经济报</t>
+  </si>
+  <si>
+    <t>JSFZ</t>
+  </si>
+  <si>
+    <t>江苏法治报</t>
+  </si>
+  <si>
+    <t>CCDJ</t>
+  </si>
+  <si>
+    <t>江苏教育报</t>
+  </si>
+  <si>
+    <t>JSKJ</t>
+  </si>
+  <si>
+    <t>江苏科技报</t>
+  </si>
+  <si>
+    <t>HDLY</t>
+  </si>
+  <si>
+    <t>华东旅游报</t>
+  </si>
+  <si>
+    <t>NJRB</t>
+  </si>
+  <si>
+    <t>南京日报</t>
+  </si>
+  <si>
+    <t>NTRB</t>
+  </si>
+  <si>
+    <t>南通日报</t>
+  </si>
+  <si>
+    <t>LYGB</t>
+  </si>
+  <si>
+    <t>连云港日报</t>
+  </si>
+  <si>
+    <t>YZBR</t>
+  </si>
+  <si>
+    <t>扬州日报</t>
+  </si>
+  <si>
+    <t>ZHJB</t>
+  </si>
+  <si>
+    <t>镇江日报</t>
+  </si>
+  <si>
+    <t>TZBR</t>
+  </si>
+  <si>
+    <t>泰州日报</t>
+  </si>
+  <si>
+    <t>JYRB</t>
+  </si>
+  <si>
+    <t>江阴日报</t>
+  </si>
+  <si>
+    <t>YXRB</t>
+  </si>
+  <si>
+    <t>宜兴日报</t>
+  </si>
+  <si>
+    <t>ZJRB</t>
+  </si>
+  <si>
+    <t>浙江日报</t>
+  </si>
+  <si>
+    <t>NBRB</t>
+  </si>
+  <si>
+    <t>宁波日报</t>
+  </si>
+  <si>
+    <t>WZRB</t>
+  </si>
+  <si>
+    <t>温州日报</t>
+  </si>
+  <si>
+    <t>JXRA</t>
+  </si>
+  <si>
+    <t>嘉兴日报</t>
+  </si>
+  <si>
+    <t>SXBR</t>
+  </si>
+  <si>
+    <t>绍兴日报</t>
+  </si>
+  <si>
+    <t>JHRB</t>
+  </si>
+  <si>
+    <t>金华日报</t>
+  </si>
+  <si>
+    <t>TZRB</t>
+  </si>
+  <si>
+    <t>台州日报</t>
+  </si>
+  <si>
+    <t>LSBR</t>
+  </si>
+  <si>
+    <t>丽水日报</t>
+  </si>
+  <si>
+    <t>JNYB</t>
+  </si>
+  <si>
+    <t>江南游报</t>
+  </si>
+  <si>
+    <t>MESH</t>
+  </si>
+  <si>
+    <t>美术报</t>
+  </si>
+  <si>
+    <t>AHRB</t>
+  </si>
+  <si>
+    <t>安徽日报</t>
+  </si>
+  <si>
+    <t>AHJJ</t>
+  </si>
+  <si>
+    <t>安徽经济报</t>
+  </si>
+  <si>
+    <t>JHSB</t>
+  </si>
+  <si>
+    <t>江淮时报</t>
+  </si>
+  <si>
+    <t>WUHB</t>
+  </si>
+  <si>
+    <t>芜湖日报</t>
+  </si>
+  <si>
+    <t>BBRB</t>
+  </si>
+  <si>
+    <t>蚌埠日报</t>
+  </si>
+  <si>
+    <t>HNRA</t>
+  </si>
+  <si>
+    <t>淮南日报</t>
+  </si>
+  <si>
+    <t>AQRB</t>
+  </si>
+  <si>
+    <t>安庆日报</t>
+  </si>
+  <si>
+    <t>HSRB</t>
+  </si>
+  <si>
+    <t>黄山日报</t>
+  </si>
+  <si>
+    <t>CHRB</t>
+  </si>
+  <si>
+    <t>巢湖日报</t>
+  </si>
+  <si>
+    <t>TLYS</t>
+  </si>
+  <si>
+    <t>铜陵有色报</t>
+  </si>
+  <si>
+    <t>FJRB</t>
+  </si>
+  <si>
+    <t>福建日报</t>
+  </si>
+  <si>
+    <t>HXCJ</t>
+  </si>
+  <si>
+    <t>海峡财经导报</t>
+  </si>
+  <si>
+    <t>FJGS</t>
+  </si>
+  <si>
+    <t>闽商报</t>
+  </si>
+  <si>
+    <t>FJKJ</t>
+  </si>
+  <si>
+    <t>福建科技报</t>
+  </si>
+  <si>
+    <t>FZRA</t>
+  </si>
+  <si>
+    <t>福州日报</t>
+  </si>
+  <si>
+    <t>XMRB</t>
+  </si>
+  <si>
+    <t>厦门日报</t>
+  </si>
+  <si>
+    <t>SMRB</t>
+  </si>
+  <si>
+    <t>三明日报</t>
+  </si>
+  <si>
+    <t>MNRB</t>
+  </si>
+  <si>
+    <t>闽南日报</t>
+  </si>
+  <si>
+    <t>MBRB</t>
+  </si>
+  <si>
+    <t>闽北日报</t>
+  </si>
+  <si>
+    <t>MXRB</t>
+  </si>
+  <si>
+    <t>闽西日报</t>
+  </si>
+  <si>
+    <t>MDRB</t>
+  </si>
+  <si>
+    <t>闽东日报</t>
+  </si>
+  <si>
+    <t>SSRB</t>
+  </si>
+  <si>
+    <t>石狮日报</t>
+  </si>
+  <si>
+    <t>TXXX</t>
+  </si>
+  <si>
+    <t>通信信息报</t>
+  </si>
+  <si>
+    <t>XUEZ</t>
+  </si>
+  <si>
+    <t>学知报</t>
+  </si>
+  <si>
+    <t>JXRB</t>
+  </si>
+  <si>
+    <t>江西日报</t>
+  </si>
+  <si>
+    <t>GHSB</t>
+  </si>
+  <si>
+    <t>江西政协报</t>
+  </si>
+  <si>
+    <t>NCRB</t>
+  </si>
+  <si>
+    <t>南昌日报</t>
+  </si>
+  <si>
+    <t>JJRA</t>
+  </si>
+  <si>
+    <t>九江日报</t>
+  </si>
+  <si>
+    <t>FZBR</t>
+  </si>
+  <si>
+    <t>抚州日报</t>
+  </si>
+  <si>
+    <t>JTYS</t>
+  </si>
+  <si>
+    <t>家庭医生报</t>
+  </si>
+  <si>
+    <t>LHRB</t>
+  </si>
+  <si>
+    <t>联合日报</t>
+  </si>
+  <si>
+    <t>SDKJ</t>
+  </si>
+  <si>
+    <t>山东科技报</t>
+  </si>
+  <si>
+    <t>JNRB</t>
+  </si>
+  <si>
+    <t>济南日报</t>
+  </si>
+  <si>
+    <t>QDRB</t>
+  </si>
+  <si>
+    <t>青岛日报</t>
+  </si>
+  <si>
+    <t>ZBRB</t>
+  </si>
+  <si>
+    <t>淄博日报</t>
+  </si>
+  <si>
+    <t>DYRB</t>
+  </si>
+  <si>
+    <t>东营日报</t>
+  </si>
+  <si>
+    <t>YTRB</t>
+  </si>
+  <si>
+    <t>烟台日报</t>
+  </si>
+  <si>
+    <t>LFAB</t>
+  </si>
+  <si>
+    <t>莱芜日报</t>
+  </si>
+  <si>
+    <t>DZBR</t>
+  </si>
+  <si>
+    <t>德州日报</t>
+  </si>
+  <si>
+    <t>HZBR</t>
+  </si>
+  <si>
+    <t>菏泽日报</t>
+  </si>
+  <si>
+    <t>JJGC</t>
+  </si>
+  <si>
+    <t>经济观察报</t>
+  </si>
+  <si>
+    <t>HXJB</t>
+  </si>
+  <si>
+    <t>华夏酒报</t>
+  </si>
+  <si>
+    <t>DFYC</t>
+  </si>
+  <si>
+    <t>东方烟草报</t>
+  </si>
+  <si>
+    <t>HNRB</t>
+  </si>
+  <si>
+    <t>河南日报</t>
+  </si>
+  <si>
+    <t>JJSD</t>
+  </si>
+  <si>
+    <t>经济视点报</t>
+  </si>
+  <si>
+    <t>HNKJ</t>
+  </si>
+  <si>
+    <t>河南科技报</t>
+  </si>
+  <si>
+    <t>ZZRB</t>
+  </si>
+  <si>
+    <t>郑州日报</t>
+  </si>
+  <si>
+    <t>KFRB</t>
+  </si>
+  <si>
+    <t>开封日报</t>
+  </si>
+  <si>
+    <t>LYBR</t>
+  </si>
+  <si>
+    <t>洛阳日报</t>
+  </si>
+  <si>
+    <t>PDSB</t>
+  </si>
+  <si>
+    <t>平顶山日报</t>
+  </si>
+  <si>
+    <t>AYRB</t>
+  </si>
+  <si>
+    <t>安阳日报</t>
+  </si>
+  <si>
+    <t>XXBR</t>
+  </si>
+  <si>
+    <t>新乡日报</t>
+  </si>
+  <si>
+    <t>JZRB</t>
+  </si>
+  <si>
+    <t>焦作日报</t>
+  </si>
+  <si>
+    <t>SQRB</t>
+  </si>
+  <si>
+    <t>商丘日报</t>
+  </si>
+  <si>
+    <t>ZMDB</t>
+  </si>
+  <si>
+    <t>驻马店日报</t>
+  </si>
+  <si>
+    <t>HHBZ</t>
+  </si>
+  <si>
+    <t>黄河报</t>
+  </si>
+  <si>
+    <t>QHBR</t>
+  </si>
+  <si>
+    <t>期货日报</t>
+  </si>
+  <si>
+    <t>LYSC</t>
+  </si>
+  <si>
+    <t>粮油市场报</t>
+  </si>
+  <si>
+    <t>HBBR</t>
+  </si>
+  <si>
+    <t>湖北日报</t>
+  </si>
+  <si>
+    <t>HBKJ</t>
+  </si>
+  <si>
+    <t>湖北科技报</t>
+  </si>
+  <si>
+    <t>CJBR</t>
+  </si>
+  <si>
+    <t>长江日报</t>
+  </si>
+  <si>
+    <t>XGRB</t>
+  </si>
+  <si>
+    <t>孝感日报</t>
+  </si>
+  <si>
+    <t>XNRB</t>
+  </si>
+  <si>
+    <t>咸宁日报</t>
+  </si>
+  <si>
+    <t>ESRB</t>
+  </si>
+  <si>
+    <t>恩施日报</t>
+  </si>
+  <si>
+    <t>CSYB</t>
+  </si>
+  <si>
+    <t>中国水运报</t>
+  </si>
+  <si>
+    <t>RMCJ</t>
+  </si>
+  <si>
+    <t>人民长江报</t>
+  </si>
+  <si>
+    <t>HZDL</t>
+  </si>
+  <si>
+    <t>华中电力报</t>
+  </si>
+  <si>
+    <t>DDQC</t>
+  </si>
+  <si>
+    <t>当代汽车报</t>
+  </si>
+  <si>
+    <t>WQBZ</t>
+  </si>
+  <si>
+    <t>围棋报</t>
+  </si>
+  <si>
+    <t>HNBR</t>
+  </si>
+  <si>
+    <t>湖南日报</t>
+  </si>
+  <si>
+    <t>HNJJ</t>
+  </si>
+  <si>
+    <t>湖南经济报</t>
+  </si>
+  <si>
+    <t>XSBZ</t>
+  </si>
+  <si>
+    <t>湘声报</t>
+  </si>
+  <si>
+    <t>HKJB</t>
+  </si>
+  <si>
+    <t>湖南科技报</t>
+  </si>
+  <si>
+    <t>CAWB</t>
+  </si>
+  <si>
+    <t>长沙晚报</t>
+  </si>
+  <si>
+    <t>XTRB</t>
+  </si>
+  <si>
+    <t>湘潭日报</t>
+  </si>
+  <si>
+    <t>YYWB</t>
+  </si>
+  <si>
+    <t>岳阳日报</t>
+  </si>
+  <si>
+    <t>CDEB</t>
+  </si>
+  <si>
+    <t>常德日报</t>
+  </si>
+  <si>
+    <t>ZJJB</t>
+  </si>
+  <si>
+    <t>张家界日报</t>
+  </si>
+  <si>
+    <t>YYRB</t>
+  </si>
+  <si>
+    <t>益阳日报</t>
+  </si>
+  <si>
+    <t>CZBR</t>
+  </si>
+  <si>
+    <t>郴州日报</t>
+  </si>
+  <si>
+    <t>YZRB</t>
+  </si>
+  <si>
+    <t>永州日报</t>
+  </si>
+  <si>
+    <t>TUJE</t>
+  </si>
+  <si>
+    <t>DZWS</t>
+  </si>
+  <si>
+    <t>大众卫生报</t>
+  </si>
+  <si>
+    <t>NFRB</t>
+  </si>
+  <si>
+    <t>南方日报</t>
+  </si>
+  <si>
+    <t>NFZM</t>
+  </si>
+  <si>
+    <t>南方周末</t>
+  </si>
+  <si>
+    <t>GDKJ</t>
+  </si>
+  <si>
+    <t>广东科技报</t>
+  </si>
+  <si>
+    <t>GDJS</t>
+  </si>
+  <si>
+    <t>广东建设报</t>
+  </si>
+  <si>
+    <t>GZRB</t>
+  </si>
+  <si>
+    <t>广州日报</t>
+  </si>
+  <si>
+    <t>SGRB</t>
+  </si>
+  <si>
+    <t>韶关日报</t>
+  </si>
+  <si>
+    <t>SZTQ</t>
+  </si>
+  <si>
+    <t>深圳特区报</t>
+  </si>
+  <si>
+    <t>SZSB</t>
+  </si>
+  <si>
+    <t>深圳商报</t>
+  </si>
+  <si>
+    <t>ZHTQ</t>
+  </si>
+  <si>
+    <t>珠海特区报</t>
+  </si>
+  <si>
+    <t>STRB</t>
+  </si>
+  <si>
+    <t>汕头日报</t>
+  </si>
+  <si>
+    <t>SWRB</t>
+  </si>
+  <si>
+    <t>汕尾日报</t>
+  </si>
+  <si>
+    <t>DGRB</t>
+  </si>
+  <si>
+    <t>东莞日报</t>
+  </si>
+  <si>
+    <t>ZSRB</t>
+  </si>
+  <si>
+    <t>中山日报</t>
+  </si>
+  <si>
+    <t>SJBD</t>
+  </si>
+  <si>
+    <t>21世纪经济报道</t>
+  </si>
+  <si>
+    <t>ZJSB</t>
+  </si>
+  <si>
+    <t>证券时报</t>
+  </si>
+  <si>
+    <t>MYJJ</t>
+  </si>
+  <si>
+    <t>民营经济报</t>
+  </si>
+  <si>
+    <t>YTJJ</t>
+  </si>
+  <si>
+    <t>亚太经济时报</t>
+  </si>
+  <si>
+    <t>SJYD</t>
+  </si>
+  <si>
+    <t>21世纪药店</t>
+  </si>
+  <si>
+    <t>YYJJ</t>
+  </si>
+  <si>
+    <t>医药经济报</t>
+  </si>
+  <si>
+    <t>ZHSH</t>
+  </si>
+  <si>
+    <t>战士报</t>
+  </si>
+  <si>
+    <t>GXRB</t>
+  </si>
+  <si>
+    <t>广西日报</t>
+  </si>
+  <si>
+    <t>GXZX</t>
+  </si>
+  <si>
+    <t>广西政协报</t>
+  </si>
+  <si>
+    <t>FZKB</t>
+  </si>
+  <si>
+    <t>广西法治日报</t>
+  </si>
+  <si>
+    <t>NNRB</t>
+  </si>
+  <si>
+    <t>南宁日报</t>
+  </si>
+  <si>
+    <t>GLRB</t>
+  </si>
+  <si>
+    <t>桂林日报</t>
+  </si>
+  <si>
+    <t>BHRB</t>
+  </si>
+  <si>
+    <t>北海日报</t>
+  </si>
+  <si>
+    <t>QZRB</t>
+  </si>
+  <si>
+    <t>钦州日报</t>
+  </si>
+  <si>
+    <t>MZYY</t>
+  </si>
+  <si>
+    <t>民族医药报</t>
+  </si>
+  <si>
+    <t>HLRB</t>
+  </si>
+  <si>
+    <t>海南日报</t>
+  </si>
+  <si>
+    <t>HLNK</t>
+  </si>
+  <si>
+    <t>海南农垦报</t>
+  </si>
+  <si>
+    <t>CQRB</t>
+  </si>
+  <si>
+    <t>重庆日报</t>
+  </si>
+  <si>
+    <t>CQSB</t>
+  </si>
+  <si>
+    <t>重庆商报</t>
+  </si>
+  <si>
+    <t>DINA</t>
+  </si>
+  <si>
+    <t>电脑报</t>
+  </si>
+  <si>
+    <t>YYDB</t>
+  </si>
+  <si>
+    <t>医药导报</t>
+  </si>
+  <si>
+    <t>SCRB</t>
+  </si>
+  <si>
+    <t>四川日报</t>
+  </si>
+  <si>
+    <t>SCZX</t>
+  </si>
+  <si>
+    <t>四川政协报</t>
+  </si>
+  <si>
+    <t>SCKJ</t>
+  </si>
+  <si>
+    <t>四川科技报</t>
+  </si>
+  <si>
+    <t>CDRB</t>
+  </si>
+  <si>
+    <t>成都日报</t>
+  </si>
+  <si>
+    <t>LUZB</t>
+  </si>
+  <si>
+    <t>泸州日报</t>
+  </si>
+  <si>
+    <t>MYRB</t>
+  </si>
+  <si>
+    <t>绵阳日报</t>
+  </si>
+  <si>
+    <t>GYBR</t>
+  </si>
+  <si>
+    <t>广元日报</t>
+  </si>
+  <si>
+    <t>NCBR</t>
+  </si>
+  <si>
+    <t>南充日报</t>
+  </si>
+  <si>
+    <t>MSRB</t>
+  </si>
+  <si>
+    <t>眉山日报</t>
+  </si>
+  <si>
+    <t>GARB</t>
+  </si>
+  <si>
+    <t>广安日报</t>
+  </si>
+  <si>
+    <t>YARB</t>
+  </si>
+  <si>
+    <t>雅安日报</t>
+  </si>
+  <si>
+    <t>BZRB</t>
+  </si>
+  <si>
+    <t>巴中日报</t>
+  </si>
+  <si>
+    <t>ABRB</t>
+  </si>
+  <si>
+    <t>阿坝日报</t>
+  </si>
+  <si>
+    <t>GZRH</t>
+  </si>
+  <si>
+    <t>甘孜日报(汉文)</t>
+  </si>
+  <si>
+    <t>LSRH</t>
+  </si>
+  <si>
+    <t>凉山日报(汉)</t>
+  </si>
+  <si>
+    <t>DIZI</t>
+  </si>
+  <si>
+    <t>电子报</t>
+  </si>
+  <si>
+    <t>JLBR</t>
+  </si>
+  <si>
+    <t>企业家日报</t>
+  </si>
+  <si>
+    <t>XNDL</t>
+  </si>
+  <si>
+    <t>西南电力报</t>
+  </si>
+  <si>
+    <t>GFSB</t>
+  </si>
+  <si>
+    <t>国防时报</t>
+  </si>
+  <si>
+    <t>GERB</t>
+  </si>
+  <si>
+    <t>贵州日报</t>
+  </si>
+  <si>
+    <t>JJXX</t>
+  </si>
+  <si>
+    <t>经济信息时报</t>
+  </si>
+  <si>
+    <t>GZZX</t>
+  </si>
+  <si>
+    <t>贵州政协报</t>
+  </si>
+  <si>
+    <t>FZSH</t>
+  </si>
+  <si>
+    <t>贵州法治报</t>
+  </si>
+  <si>
+    <t>GZMZ</t>
+  </si>
+  <si>
+    <t>贵州民族报</t>
+  </si>
+  <si>
+    <t>GYRB</t>
+  </si>
+  <si>
+    <t>贵阳日报</t>
+  </si>
+  <si>
+    <t>LPSB</t>
+  </si>
+  <si>
+    <t>六盘水日报</t>
+  </si>
+  <si>
+    <t>ZYBR</t>
+  </si>
+  <si>
+    <t>遵义日报</t>
+  </si>
+  <si>
+    <t>TRRB</t>
+  </si>
+  <si>
+    <t>铜仁日报</t>
+  </si>
+  <si>
+    <t>QXNB</t>
+  </si>
+  <si>
+    <t>黔西南日报</t>
+  </si>
+  <si>
+    <t>BIJB</t>
+  </si>
+  <si>
+    <t>毕节日报</t>
+  </si>
+  <si>
+    <t>YNRB</t>
+  </si>
+  <si>
+    <t>云南日报</t>
+  </si>
+  <si>
+    <t>YNJJ</t>
+  </si>
+  <si>
+    <t>云南经济日报</t>
+  </si>
+  <si>
+    <t>YNZX</t>
+  </si>
+  <si>
+    <t>云南政协报</t>
+  </si>
+  <si>
+    <t>YNKJ</t>
+  </si>
+  <si>
+    <t>云南科技报</t>
+  </si>
+  <si>
+    <t>KMRB</t>
+  </si>
+  <si>
+    <t>昆明日报</t>
+  </si>
+  <si>
+    <t>YXBR</t>
+  </si>
+  <si>
+    <t>玉溪日报</t>
+  </si>
+  <si>
+    <t>CXRB</t>
+  </si>
+  <si>
+    <t>楚雄日报(汉)</t>
+  </si>
+  <si>
+    <t>HHBR</t>
+  </si>
+  <si>
+    <t>红河日报</t>
+  </si>
+  <si>
+    <t>DLRH</t>
+  </si>
+  <si>
+    <t>大理日报(汉)</t>
+  </si>
+  <si>
+    <t>XZRB</t>
+  </si>
+  <si>
+    <t>西藏日报(汉)</t>
+  </si>
+  <si>
+    <t>LAWB</t>
+  </si>
+  <si>
+    <t>拉萨晚报</t>
+  </si>
+  <si>
+    <t>CDBZ</t>
+  </si>
+  <si>
+    <t>昌都报</t>
+  </si>
+  <si>
+    <t>RKZB</t>
+  </si>
+  <si>
+    <t>日喀则日报(汉)</t>
+  </si>
+  <si>
+    <t>NAQU</t>
+  </si>
+  <si>
+    <t>那曲报</t>
+  </si>
+  <si>
+    <t>LZBR</t>
+  </si>
+  <si>
+    <t>林芝报(汉)</t>
+  </si>
+  <si>
+    <t>SXRB</t>
+  </si>
+  <si>
+    <t>陕西日报</t>
+  </si>
+  <si>
+    <t>GJDB</t>
+  </si>
+  <si>
+    <t>各界导报</t>
+  </si>
+  <si>
+    <t>XBFZ</t>
+  </si>
+  <si>
+    <t>西部法治报</t>
+  </si>
+  <si>
+    <t>SXKJ</t>
+  </si>
+  <si>
+    <t>陕西科技报</t>
+  </si>
+  <si>
+    <t>XARB</t>
+  </si>
+  <si>
+    <t>西安日报</t>
+  </si>
+  <si>
+    <t>TCRB</t>
+  </si>
+  <si>
+    <t>铜川日报</t>
+  </si>
+  <si>
+    <t>BJBR</t>
+  </si>
+  <si>
+    <t>宝鸡日报</t>
+  </si>
+  <si>
+    <t>XYBR</t>
+  </si>
+  <si>
+    <t>咸阳日报</t>
+  </si>
+  <si>
+    <t>YABR</t>
+  </si>
+  <si>
+    <t>延安日报</t>
+  </si>
+  <si>
+    <t>HARB</t>
+  </si>
+  <si>
+    <t>汉中日报</t>
+  </si>
+  <si>
+    <t>YURB</t>
+  </si>
+  <si>
+    <t>榆林日报</t>
+  </si>
+  <si>
+    <t>AKRB</t>
+  </si>
+  <si>
+    <t>安康日报</t>
+  </si>
+  <si>
+    <t>SLRB</t>
+  </si>
+  <si>
+    <t>商洛日报</t>
+  </si>
+  <si>
+    <t>GSRB</t>
+  </si>
+  <si>
+    <t>甘肃日报</t>
+  </si>
+  <si>
+    <t>GSJJ</t>
+  </si>
+  <si>
+    <t>甘肃经济日报</t>
+  </si>
+  <si>
+    <t>MZXS</t>
+  </si>
+  <si>
+    <t>民主协商报</t>
+  </si>
+  <si>
+    <t>GSFZ</t>
+  </si>
+  <si>
+    <t>甘肃法治报</t>
+  </si>
+  <si>
+    <t>LZRB</t>
+  </si>
+  <si>
+    <t>兰州日报</t>
+  </si>
+  <si>
+    <t>JCBR</t>
+  </si>
+  <si>
+    <t>金昌日报</t>
+  </si>
+  <si>
+    <t>BYRB</t>
+  </si>
+  <si>
+    <t>白银日报</t>
+  </si>
+  <si>
+    <t>TSRB</t>
+  </si>
+  <si>
+    <t>天水日报</t>
+  </si>
+  <si>
+    <t>WWRB</t>
+  </si>
+  <si>
+    <t>武威日报</t>
+  </si>
+  <si>
+    <t>ZYRB</t>
+  </si>
+  <si>
+    <t>张掖日报</t>
+  </si>
+  <si>
+    <t>PLRB</t>
+  </si>
+  <si>
+    <t>平凉日报</t>
+  </si>
+  <si>
+    <t>JQRB</t>
+  </si>
+  <si>
+    <t>酒泉日报</t>
+  </si>
+  <si>
+    <t>LDBB</t>
+  </si>
+  <si>
+    <t>陇东报</t>
+  </si>
+  <si>
+    <t>DXRB</t>
+  </si>
+  <si>
+    <t>定西日报</t>
+  </si>
+  <si>
+    <t>LNBZ</t>
+  </si>
+  <si>
+    <t>陇南日报</t>
+  </si>
+  <si>
+    <t>MZBR</t>
+  </si>
+  <si>
+    <t>民族日报</t>
+  </si>
+  <si>
+    <t>GNRB</t>
+  </si>
+  <si>
+    <t>甘南日报(汉文版)</t>
+  </si>
+  <si>
+    <t>QHRB</t>
+  </si>
+  <si>
+    <t>青海日报</t>
+  </si>
+  <si>
+    <t>XNWB</t>
+  </si>
+  <si>
+    <t>西宁晚报</t>
+  </si>
+  <si>
+    <t>QLSB</t>
+  </si>
+  <si>
+    <t>祁连山报</t>
+  </si>
+  <si>
+    <t>HNBZ</t>
+  </si>
+  <si>
+    <t>黄南报</t>
+  </si>
+  <si>
+    <t>HAIN</t>
+  </si>
+  <si>
+    <t>海南报</t>
+  </si>
+  <si>
+    <t>CDMB</t>
+  </si>
+  <si>
+    <t>柴达木日报</t>
+  </si>
+  <si>
+    <t>GEMB</t>
+  </si>
+  <si>
+    <t>格尔木日报</t>
+  </si>
+  <si>
+    <t>NXRB</t>
+  </si>
+  <si>
+    <t>宁夏日报</t>
+  </si>
+  <si>
+    <t>HXBS</t>
+  </si>
+  <si>
+    <t>华兴时报</t>
+  </si>
+  <si>
+    <t>YIWB</t>
+  </si>
+  <si>
+    <t>银川晚报</t>
+  </si>
+  <si>
+    <t>WZBR</t>
+  </si>
+  <si>
+    <t>吴忠日报</t>
+  </si>
+  <si>
+    <t>GYRI</t>
+  </si>
+  <si>
+    <t>固原日报</t>
+  </si>
+  <si>
+    <t>ZWRB</t>
+  </si>
+  <si>
+    <t>中卫日报</t>
+  </si>
+  <si>
+    <t>XJRB</t>
+  </si>
+  <si>
+    <t>新疆日报(汉)</t>
+  </si>
+  <si>
+    <t>BTRB</t>
+  </si>
+  <si>
+    <t>兵团日报(汉)</t>
+  </si>
+  <si>
+    <t>YZSB</t>
+  </si>
+  <si>
+    <t>亚洲中心时报(汉)</t>
+  </si>
+  <si>
+    <t>XJKJ</t>
+  </si>
+  <si>
+    <t>新疆科技报(汉)</t>
+  </si>
+  <si>
+    <t>WLWB</t>
+  </si>
+  <si>
+    <t>乌鲁木齐晚报(汉)</t>
+  </si>
+  <si>
+    <t>TLFB</t>
+  </si>
+  <si>
+    <t>吐鲁番日报(汉)</t>
+  </si>
+  <si>
+    <t>HMBH</t>
+  </si>
+  <si>
+    <t>哈密日报(汉)</t>
+  </si>
+  <si>
+    <t>CHJI</t>
+  </si>
+  <si>
+    <t>昌吉日报(汉)</t>
+  </si>
+  <si>
+    <t>BETL</t>
+  </si>
+  <si>
+    <t>博尔塔拉报(汉)</t>
+  </si>
+  <si>
+    <t>BYGL</t>
+  </si>
+  <si>
+    <t>巴音郭楞日报(汉)</t>
+  </si>
+  <si>
+    <t>AKSB</t>
+  </si>
+  <si>
+    <t>阿克苏日报(汉)</t>
+  </si>
+  <si>
+    <t>KZLS</t>
+  </si>
+  <si>
+    <t>克孜勒苏日报(汉)</t>
+  </si>
+  <si>
+    <t>KSRB</t>
+  </si>
+  <si>
+    <t>喀什日报(汉)</t>
+  </si>
+  <si>
+    <t>HERB</t>
+  </si>
+  <si>
+    <t>和田日报(汉)</t>
+  </si>
+  <si>
+    <t>YLRB</t>
+  </si>
+  <si>
+    <t>伊犁日报(汉)</t>
+  </si>
+  <si>
+    <t>TCBR</t>
+  </si>
+  <si>
+    <t>塔城日报(汉)</t>
+  </si>
+  <si>
+    <t>ALTB</t>
+  </si>
+  <si>
+    <t>阿勒泰日报(汉)</t>
+  </si>
+  <si>
+    <t>SHZR</t>
+  </si>
+  <si>
+    <t>石河子日报(汉)</t>
+  </si>
+  <si>
+    <t>ZGSH</t>
+  </si>
+  <si>
+    <t>中国书画报</t>
+  </si>
+  <si>
+    <t>JXSB</t>
+  </si>
+  <si>
+    <t>江西商报</t>
+  </si>
+  <si>
+    <t>CHGY</t>
+  </si>
+  <si>
+    <t>中国核工业报</t>
+  </si>
+  <si>
+    <t>GYSP</t>
+  </si>
+  <si>
+    <t>公益时报</t>
+  </si>
+  <si>
+    <t>LLRB</t>
+  </si>
+  <si>
+    <t>老年日报</t>
+  </si>
+  <si>
+    <t>BFSB</t>
+  </si>
+  <si>
+    <t>北方时报</t>
+  </si>
+  <si>
+    <t>NSRB</t>
+  </si>
+  <si>
+    <t>纳税人报(汉)</t>
+  </si>
+  <si>
+    <t>MGFZ</t>
+  </si>
+  <si>
+    <t>内蒙古法制报(汉)</t>
+  </si>
+  <si>
+    <t>ZGQN</t>
+  </si>
+  <si>
+    <t>中国青年报</t>
+  </si>
+  <si>
+    <t>SCXX</t>
+  </si>
+  <si>
+    <t>市场信息报</t>
+  </si>
+  <si>
+    <t>SJDS</t>
+  </si>
+  <si>
+    <t>三晋都市报</t>
+  </si>
+  <si>
+    <t>SXQN</t>
+  </si>
+  <si>
+    <t>山西青年报</t>
+  </si>
+  <si>
+    <t>SXFZ</t>
+  </si>
+  <si>
+    <t>山西法治报</t>
+  </si>
+  <si>
+    <t>DZRB</t>
+  </si>
+  <si>
+    <t>大众日报</t>
+  </si>
+  <si>
+    <t>JJDB</t>
+  </si>
+  <si>
+    <t>经济导报</t>
+  </si>
+  <si>
+    <t>SDSB</t>
+  </si>
+  <si>
+    <t>山东商报</t>
+  </si>
+  <si>
+    <t>XDNC</t>
+  </si>
+  <si>
+    <t>安徽日报·农村版</t>
+  </si>
+  <si>
+    <t>GSDB</t>
+  </si>
+  <si>
+    <t>工商导报</t>
+  </si>
+  <si>
+    <t>AHKJ</t>
+  </si>
+  <si>
+    <t>安徽科技报</t>
+  </si>
+  <si>
+    <t>AHFZ</t>
+  </si>
+  <si>
+    <t>安徽法治报</t>
+  </si>
+  <si>
+    <t>ZJFZ</t>
+  </si>
+  <si>
+    <t>浙江法治报</t>
+  </si>
+  <si>
+    <t>ZJLN</t>
+  </si>
+  <si>
+    <t>浙江老年报</t>
+  </si>
+  <si>
+    <t>SHFZ</t>
+  </si>
+  <si>
+    <t>上海法治报</t>
+  </si>
+  <si>
+    <t>XMWB</t>
+  </si>
+  <si>
+    <t>新民晚报</t>
+  </si>
+  <si>
+    <t>HNNC</t>
+  </si>
+  <si>
+    <t>XYRB</t>
+  </si>
+  <si>
+    <t>信阳日报</t>
+  </si>
+  <si>
+    <t>SMXB</t>
+  </si>
+  <si>
+    <t>三门峡日报</t>
+  </si>
+  <si>
+    <t>HNSB</t>
+  </si>
+  <si>
+    <t>河南商报</t>
+  </si>
+  <si>
+    <t>HNGR</t>
+  </si>
+  <si>
+    <t>河南工人日报</t>
+  </si>
+  <si>
+    <t>HNCX</t>
+  </si>
+  <si>
+    <t>河南经济报</t>
+  </si>
+  <si>
+    <t>ITSD</t>
+  </si>
+  <si>
+    <t>IT时报</t>
+  </si>
+  <si>
+    <t>SXDX</t>
+  </si>
+  <si>
+    <t>三湘都市报</t>
+  </si>
+  <si>
+    <t>YCWB</t>
+  </si>
+  <si>
+    <t>羊城晚报</t>
+  </si>
+  <si>
+    <t>XBXX</t>
+  </si>
+  <si>
+    <t>西北信息报</t>
+  </si>
+  <si>
+    <t>YGBZ</t>
+  </si>
+  <si>
+    <t>阳光报</t>
+  </si>
+  <si>
+    <t>NYKJ</t>
+  </si>
+  <si>
+    <t>农业科技报</t>
+  </si>
+  <si>
+    <t>GSNM</t>
+  </si>
+  <si>
+    <t>甘肃农民报</t>
+  </si>
+  <si>
+    <t>KJXN</t>
+  </si>
+  <si>
+    <t>甘肃科技报</t>
+  </si>
+  <si>
+    <t>QHFZ</t>
+  </si>
+  <si>
+    <t>青海法治报</t>
+  </si>
+  <si>
+    <t>XJFZ</t>
+  </si>
+  <si>
+    <t>新疆法治报(汉)</t>
+  </si>
+  <si>
+    <t>JRTZ</t>
+  </si>
+  <si>
+    <t>金融投资报</t>
+  </si>
+  <si>
+    <t>JSWM</t>
+  </si>
+  <si>
+    <t>精神文明报</t>
+  </si>
+  <si>
+    <t>DZJK</t>
+  </si>
+  <si>
+    <t>大众健康报</t>
+  </si>
+  <si>
+    <t>SCJJ</t>
+  </si>
+  <si>
+    <t>四川经济日报</t>
+  </si>
+  <si>
+    <t>MZSB</t>
+  </si>
+  <si>
+    <t>民族时报</t>
+  </si>
+  <si>
+    <t>YNFZ</t>
+  </si>
+  <si>
+    <t>LDSB</t>
+  </si>
+  <si>
+    <t>劳动时报</t>
+  </si>
+  <si>
+    <t>FZXB</t>
+  </si>
+  <si>
+    <t>宁夏法治报</t>
+  </si>
+  <si>
+    <t>CQFZ</t>
+  </si>
+  <si>
+    <t>重庆法治报</t>
+  </si>
+  <si>
+    <t>DZKZ</t>
+  </si>
+  <si>
+    <t>大众科技报.科学奥秘周刊</t>
+  </si>
+  <si>
+    <t>YCDB</t>
+  </si>
+  <si>
+    <t>伊春日报</t>
+  </si>
+  <si>
+    <t>HGBR</t>
+  </si>
+  <si>
+    <t>鹤岗日报</t>
+  </si>
+  <si>
+    <t>CGCG</t>
+  </si>
+  <si>
+    <t>中国政府采购报</t>
+  </si>
+  <si>
+    <t>WHBR</t>
+  </si>
+  <si>
+    <t>乌海日报</t>
+  </si>
+  <si>
+    <t>YQRB</t>
+  </si>
+  <si>
+    <t>阳泉日报</t>
+  </si>
+  <si>
+    <t>MASB</t>
+  </si>
+  <si>
+    <t>马鞍山日报</t>
+  </si>
+  <si>
+    <t>HABR</t>
+  </si>
+  <si>
+    <t>淮安日报</t>
+  </si>
+  <si>
+    <t>QZBR</t>
+  </si>
+  <si>
+    <t>衢州日报</t>
+  </si>
+  <si>
+    <t>ZSBR</t>
+  </si>
+  <si>
+    <t>舟山日报</t>
+  </si>
+  <si>
+    <t>QZWB</t>
+  </si>
+  <si>
+    <t>泉州晚报</t>
+  </si>
+  <si>
+    <t>HBDN</t>
+  </si>
+  <si>
+    <t>鹤壁日报</t>
+  </si>
+  <si>
+    <t>XCRB</t>
+  </si>
+  <si>
+    <t>许昌日报</t>
+  </si>
+  <si>
+    <t>HZDB</t>
+  </si>
+  <si>
+    <t>惠州日报</t>
+  </si>
+  <si>
+    <t>FSBR</t>
+  </si>
+  <si>
+    <t>佛山日报</t>
+  </si>
+  <si>
+    <t>QNRB</t>
+  </si>
+  <si>
+    <t>黔南日报</t>
+  </si>
+  <si>
+    <t>CQZX</t>
+  </si>
+  <si>
+    <t>重庆政协报</t>
+  </si>
+  <si>
+    <t>BTBR</t>
+  </si>
+  <si>
+    <t>包头日报</t>
+  </si>
+  <si>
+    <t>XJBR</t>
+  </si>
+  <si>
+    <t>西江日报</t>
+  </si>
+  <si>
+    <t>HKWB</t>
+  </si>
+  <si>
+    <t>海口日报</t>
+  </si>
+  <si>
+    <t>HZDN</t>
+  </si>
+  <si>
+    <t>湖州日报</t>
+  </si>
+  <si>
+    <t>XJGC</t>
+  </si>
+  <si>
+    <t>新金融观察</t>
+  </si>
+  <si>
+    <t>NCFB</t>
+  </si>
+  <si>
+    <t>农村金融时报</t>
+  </si>
+  <si>
+    <t>SYBR</t>
+  </si>
+  <si>
+    <t>十堰日报</t>
+  </si>
+  <si>
+    <t>FXRB</t>
+  </si>
+  <si>
+    <t>阜新日报</t>
+  </si>
+  <si>
+    <t>YFDZ</t>
+  </si>
+  <si>
+    <t>盐阜大众报</t>
+  </si>
+  <si>
+    <t>SYSN</t>
+  </si>
+  <si>
+    <t>双鸭山日报</t>
+  </si>
+  <si>
+    <t>HFRB</t>
+  </si>
+  <si>
+    <t>合肥日报</t>
+  </si>
+  <si>
+    <t>XYDB</t>
+  </si>
+  <si>
+    <t>襄阳日报</t>
+  </si>
+  <si>
+    <t>GNBR</t>
+  </si>
+  <si>
+    <t>赣南日报</t>
+  </si>
+  <si>
+    <t>NJBR</t>
+  </si>
+  <si>
+    <t>内江日报</t>
+  </si>
+  <si>
+    <t>XYDN</t>
+  </si>
+  <si>
+    <t>新余日报</t>
+  </si>
+  <si>
+    <t>YBBR</t>
+  </si>
+  <si>
+    <t>宜宾日报</t>
+  </si>
+  <si>
+    <t>PZHB</t>
+  </si>
+  <si>
+    <t>攀枝花日报</t>
+  </si>
+  <si>
+    <t>SHBR</t>
+  </si>
+  <si>
+    <t>绥化日报</t>
+  </si>
+  <si>
+    <t>XTBR</t>
+  </si>
+  <si>
+    <t>邢台日报</t>
+  </si>
+  <si>
+    <t>CZDB</t>
+  </si>
+  <si>
+    <t>沧州日报</t>
+  </si>
+  <si>
+    <t>SYDB</t>
+  </si>
+  <si>
+    <t>邵阳日报</t>
+  </si>
+  <si>
+    <t>HNLR</t>
+  </si>
+  <si>
+    <t>河南法治报</t>
+  </si>
+  <si>
+    <t>LRWB</t>
+  </si>
+  <si>
+    <t>湖南法治报</t>
+  </si>
+  <si>
+    <t>SJYN</t>
+  </si>
+  <si>
+    <t>三江源报</t>
+  </si>
+  <si>
+    <t>XHSM</t>
+  </si>
+  <si>
+    <t>HFWB</t>
+  </si>
+  <si>
+    <t>合肥晚报</t>
+  </si>
+  <si>
+    <t>JLPS</t>
+  </si>
+  <si>
+    <t>吉林党校报</t>
+  </si>
+  <si>
+    <t>JMBR</t>
+  </si>
+  <si>
+    <t>江门日报</t>
+  </si>
+  <si>
+    <t>PERB</t>
+  </si>
+  <si>
+    <t>普洱日报</t>
+  </si>
+  <si>
+    <t>SZSR</t>
+  </si>
+  <si>
+    <t>石嘴山日报</t>
+  </si>
+  <si>
+    <t>YCDN</t>
+  </si>
+  <si>
+    <t>银川日报</t>
+  </si>
+  <si>
+    <t>YXCK</t>
+  </si>
+  <si>
+    <t>医学参考报</t>
+  </si>
+  <si>
+    <t>CJXW</t>
+  </si>
+  <si>
+    <t>中国产经新闻</t>
+  </si>
+  <si>
+    <t>DXAL</t>
+  </si>
+  <si>
+    <t>大兴安岭日报</t>
+  </si>
+  <si>
+    <t>CHUZ</t>
+  </si>
+  <si>
+    <t>滁州日报</t>
+  </si>
+  <si>
+    <t>DFJB</t>
+  </si>
+  <si>
+    <t>大飞机报</t>
+  </si>
+  <si>
+    <t>CCSB</t>
+  </si>
+  <si>
+    <t>中国城市报</t>
+  </si>
+  <si>
+    <t>HLBE</t>
+  </si>
+  <si>
+    <t>呼伦贝尔日报</t>
+  </si>
+  <si>
+    <t>PYRB</t>
+  </si>
+  <si>
+    <t>濮阳日报</t>
+  </si>
+  <si>
+    <t>YULB</t>
+  </si>
+  <si>
+    <t>玉林日报</t>
+  </si>
+  <si>
+    <t>MRJJ</t>
+  </si>
+  <si>
+    <t>每日经济新闻</t>
+  </si>
+  <si>
+    <t>RZRB</t>
+  </si>
+  <si>
+    <t>日照日报</t>
+  </si>
+  <si>
+    <t>CJJB</t>
+  </si>
+  <si>
+    <t>中国基金报</t>
+  </si>
+  <si>
+    <t>CMSB</t>
+  </si>
+  <si>
+    <t>中国美术报</t>
+  </si>
+  <si>
+    <t>CSFB</t>
+  </si>
+  <si>
+    <t>中国书法报</t>
+  </si>
+  <si>
+    <t>KLMY</t>
+  </si>
+  <si>
+    <t>克拉玛依日报</t>
+  </si>
+  <si>
+    <t>DHTJ</t>
+  </si>
+  <si>
+    <t>德宏团结报</t>
+  </si>
+  <si>
+    <t>CJDB</t>
+  </si>
+  <si>
+    <t>中国禁毒报</t>
+  </si>
+  <si>
+    <t>WLCB</t>
+  </si>
+  <si>
+    <t>乌兰察布日报</t>
+  </si>
+  <si>
+    <t>XNQC</t>
+  </si>
+  <si>
+    <t>新能源汽车报</t>
+  </si>
+  <si>
+    <t>GJCB</t>
+  </si>
+  <si>
+    <t>国际出版周报</t>
+  </si>
+  <si>
+    <t>HQSB</t>
+  </si>
+  <si>
+    <t>环球时报</t>
+  </si>
+  <si>
+    <t>YYZB</t>
+  </si>
+  <si>
+    <t>语言文字报</t>
+  </si>
+  <si>
+    <t>HBRA</t>
+  </si>
+  <si>
+    <t>淮北日报</t>
+  </si>
+  <si>
+    <t>CZRA</t>
+  </si>
+  <si>
+    <t>池州日报</t>
+  </si>
+  <si>
+    <t>DZRA</t>
+  </si>
+  <si>
+    <t>定州日报</t>
+  </si>
+  <si>
+    <t>JCRA</t>
+  </si>
+  <si>
+    <t>江城日报</t>
+  </si>
+  <si>
+    <t>QJRB</t>
+  </si>
+  <si>
+    <t>曲靖日报</t>
+  </si>
+  <si>
+    <t>LBRB</t>
+  </si>
+  <si>
+    <t>来宾日报</t>
+  </si>
+  <si>
+    <t>BSRB</t>
+  </si>
+  <si>
+    <t>保山日报</t>
+  </si>
+  <si>
+    <t>XABR</t>
+  </si>
+  <si>
+    <t>兴安日报</t>
+  </si>
+  <si>
+    <t>GDWC</t>
+  </si>
+  <si>
+    <t>广东文化参考报</t>
+  </si>
+  <si>
+    <t>QCSB</t>
+  </si>
+  <si>
+    <t>汽车商报</t>
+  </si>
+  <si>
+    <t>LARB</t>
+  </si>
+  <si>
+    <t>拉萨日报</t>
+  </si>
+  <si>
+    <t>HLDB</t>
+  </si>
+  <si>
+    <t>葫芦岛日报</t>
+  </si>
+  <si>
+    <t>LHBR</t>
+  </si>
+  <si>
+    <t>漯河日报</t>
+  </si>
+  <si>
+    <t>LYBA</t>
+  </si>
+  <si>
+    <t>辽阳日报</t>
+  </si>
+  <si>
+    <t>YMGL</t>
+  </si>
+  <si>
+    <t>中国移民管理报</t>
+  </si>
+  <si>
+    <t>ZGJT</t>
+  </si>
+  <si>
+    <t>中国家庭报</t>
+  </si>
+  <si>
+    <t>SDDX</t>
+  </si>
+  <si>
+    <t>山东党校报</t>
+  </si>
+  <si>
+    <t>YSBZ</t>
+  </si>
+  <si>
+    <t>医师报</t>
+  </si>
+  <si>
+    <t>CSBB</t>
+  </si>
+  <si>
+    <t>藏书报</t>
+  </si>
+  <si>
+    <t>BJCS</t>
+  </si>
+  <si>
+    <t>北京城市副中心报</t>
+  </si>
+  <si>
+    <t>SCDB</t>
+  </si>
+  <si>
+    <t>山西市场导报</t>
+  </si>
+  <si>
+    <t>SFBZ</t>
+  </si>
+  <si>
+    <t>书法报</t>
+  </si>
+  <si>
+    <t>RMSY</t>
+  </si>
+  <si>
+    <t>人民摄影</t>
+  </si>
+  <si>
+    <t>FJQB</t>
+  </si>
+  <si>
+    <t>福建侨报</t>
+  </si>
+  <si>
+    <t>CQKJ</t>
+  </si>
+  <si>
+    <t>重庆科技报</t>
+  </si>
+  <si>
+    <t>DHMS</t>
+  </si>
+  <si>
+    <t>大河美术报</t>
+  </si>
+  <si>
+    <t>HXRC</t>
+  </si>
+  <si>
+    <t>海峡人才报</t>
+  </si>
+  <si>
+    <t>JTJS</t>
+  </si>
+  <si>
+    <t>交通建设报</t>
+  </si>
+  <si>
+    <t>KTRB</t>
+  </si>
+  <si>
+    <t>奎屯日报</t>
+  </si>
+  <si>
+    <t>TLGC</t>
+  </si>
+  <si>
+    <t>铁路工程报</t>
+  </si>
+  <si>
+    <t>BHCK</t>
+  </si>
+  <si>
+    <t>滨州日报</t>
+  </si>
+  <si>
+    <t>XHST</t>
+  </si>
+  <si>
+    <t>BAWB</t>
+  </si>
+  <si>
+    <t>亳州晚报</t>
+  </si>
+  <si>
+    <t>YJRB</t>
+  </si>
+  <si>
+    <t>济源日报</t>
+  </si>
+  <si>
+    <t>YXKX</t>
+  </si>
+  <si>
+    <t>医学科学报</t>
+  </si>
+  <si>
+    <t>MMWB</t>
+  </si>
+  <si>
+    <t>茂名日报</t>
+  </si>
+  <si>
+    <t>NYRB</t>
+  </si>
+  <si>
+    <t>南阳日报</t>
+  </si>
+  <si>
+    <t>NYWB</t>
+  </si>
+  <si>
+    <t>南阳晚报</t>
+  </si>
+  <si>
+    <t>QYGC</t>
+  </si>
+  <si>
+    <t>企业观察报</t>
+  </si>
+  <si>
+    <t>HCRB</t>
+  </si>
+  <si>
+    <t>河池日报</t>
+  </si>
+  <si>
+    <t>BCRB</t>
+  </si>
+  <si>
+    <t>白城日报</t>
+  </si>
+  <si>
+    <t>GGRB</t>
+  </si>
+  <si>
+    <t>贵港日报</t>
+  </si>
+  <si>
+    <t>YITR</t>
+  </si>
+  <si>
+    <t>鹰潭日报</t>
+  </si>
+  <si>
+    <t>SXWA</t>
+  </si>
+  <si>
+    <t>山西晚报</t>
+  </si>
+  <si>
+    <t>ZJDB</t>
+  </si>
+  <si>
+    <t>证券导报</t>
+  </si>
+  <si>
+    <t>BJWB</t>
+  </si>
+  <si>
+    <t>北京晚报</t>
+  </si>
+  <si>
+    <t>ZOYI</t>
+  </si>
+  <si>
+    <t>综艺报</t>
+  </si>
+  <si>
+    <t>QJWB</t>
+  </si>
+  <si>
+    <t>钱江晚报</t>
+  </si>
+  <si>
+    <t>Renmin ribao</t>
+  </si>
+  <si>
+    <t>Renmin ribao haiwai ban</t>
+  </si>
+  <si>
+    <t>Guangming ribao</t>
+  </si>
+  <si>
+    <t>Jingji ribao</t>
+  </si>
+  <si>
+    <t>Keji ribao</t>
+  </si>
+  <si>
+    <t>Nongmin ribao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fazhi ribao </t>
+  </si>
+  <si>
+    <t>Gongren ribao</t>
+  </si>
+  <si>
+    <t>Xinhua meiri dianxun</t>
+  </si>
+  <si>
+    <t>Jiefangjun bao</t>
+  </si>
+  <si>
+    <t>Jiancha ribao</t>
+  </si>
+  <si>
+    <t>Renmin gong’an bao</t>
+  </si>
+  <si>
+    <t>Renmin zhengxie bao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zhongguo nengyuan bao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Renmin tiedao </t>
+  </si>
+  <si>
+    <t>Zhongguo funu bao</t>
+  </si>
+  <si>
+    <t>Zhongguo Jiaoyue Bao</t>
+  </si>
+  <si>
+    <t>Renmin youdian</t>
+  </si>
+  <si>
+    <t>Zhongguo shangbao</t>
+  </si>
+  <si>
+    <t>Jiankang bao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zhongguo ziran ziyuan bao </t>
+  </si>
+  <si>
+    <t>Tuanjie bao</t>
+  </si>
+  <si>
+    <t>Jisuanji shijie</t>
+  </si>
+  <si>
+    <t>Zhongguo dianzi bao</t>
+  </si>
+  <si>
+    <t>Guoji shangbao</t>
+  </si>
+  <si>
+    <t>Jingji cankao bao</t>
+  </si>
+  <si>
+    <t>Zhongguo yejin bao</t>
+  </si>
+  <si>
+    <t>Huaxia shibao</t>
+  </si>
+  <si>
+    <t>Zhongguo gongye bao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xin nongcun shang bao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zhongguo nongcun xinyong hezuo bao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zhongguo xian yu jingji bao </t>
+  </si>
+  <si>
+    <t>Zhongguo luyou bao</t>
+  </si>
+  <si>
+    <t>Zhongguo huagong bao</t>
+  </si>
+  <si>
+    <t>Nongzi daobao</t>
+  </si>
+  <si>
+    <t>Wangluo shijie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zhongguo xinwen chuban guang dianbao </t>
+  </si>
+  <si>
+    <t>Jiankang shibao</t>
+  </si>
+  <si>
+    <t>Zhongguo dianli bao</t>
+  </si>
+  <si>
+    <t>Zhongguo Meitan Bao</t>
+  </si>
+  <si>
+    <t>Zhongguo tiyu bao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Renmin wujing bao </t>
+  </si>
+  <si>
+    <t>Zhongguo huanjing bao</t>
+  </si>
+  <si>
+    <t>Zhongguo jiaotong bao</t>
+  </si>
+  <si>
+    <t>Zhongguo jingying bao</t>
+  </si>
+  <si>
+    <t>Zhongguo jianshe bao</t>
+  </si>
+  <si>
+    <t>Zhongguo shiyou bao</t>
+  </si>
+  <si>
+    <t>Zhongguo maoyi bao</t>
+  </si>
+  <si>
+    <t>Zhongguo shipin bao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zhongguo kexue bao </t>
+  </si>
+  <si>
+    <t>Diannao shangbao</t>
+  </si>
+  <si>
+    <t>Zhongguo Zhigong Keji Bao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zhongguo shichang jianguan bao </t>
+  </si>
+  <si>
+    <t>Zhongguo baozhuang bao</t>
+  </si>
+  <si>
+    <t>Zhongguo huahui bao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zhongguo yingji guanli bao </t>
+  </si>
+  <si>
+    <t>Xiaofei ribao</t>
+  </si>
+  <si>
+    <t>Zhongguo youzheng bao</t>
+  </si>
+  <si>
+    <t>Zhongguo youse jinshu bao</t>
+  </si>
+  <si>
+    <t>Wenyi bao</t>
+  </si>
+  <si>
+    <t>Zhongguo laodong baozhang bao</t>
+  </si>
+  <si>
+    <t>Zhongguo xiaofeizhe bao</t>
+  </si>
+  <si>
+    <t>Zhongguo fangzhi bao</t>
+  </si>
+  <si>
+    <t>Zhongguo wenhua bao</t>
+  </si>
+  <si>
+    <t>Zhongguo shehui bao</t>
+  </si>
+  <si>
+    <t>Zhongguo jiancai bao</t>
+  </si>
+  <si>
+    <t>Zhongguo luse shibao</t>
+  </si>
+  <si>
+    <t>Jinrong shibao</t>
+  </si>
+  <si>
+    <t>Zhongguo sheying bao</t>
+  </si>
+  <si>
+    <t>Zhongguo yiyao bao</t>
+  </si>
+  <si>
+    <t>Zhongguo qiye bao</t>
+  </si>
+  <si>
+    <t>Zhongguo qiche bao</t>
+  </si>
+  <si>
+    <t>Zhongguo jisuanji bao</t>
+  </si>
+  <si>
+    <t>Zhongguo laonian bao</t>
+  </si>
+  <si>
+    <t>Zhongguo xinxibao</t>
+  </si>
+  <si>
+    <t>Zhongguo shihua bao</t>
+  </si>
+  <si>
+    <t>Zhongguo shuili bao</t>
+  </si>
+  <si>
+    <t>Zhongguo Dianyingbao</t>
+  </si>
+  <si>
+    <t>Zhongguo zhongyiyao bao</t>
+  </si>
+  <si>
+    <t>Zhongguo qixiang bao</t>
+  </si>
+  <si>
+    <t>Zhongguo hangkong bao</t>
+  </si>
+  <si>
+    <t>Tongxin chanye bao</t>
+  </si>
+  <si>
+    <t>Zhonghua gongshang shibao</t>
+  </si>
+  <si>
+    <t>Renmin Gong'an Bao﹒Jiaotong Anquan Zhoukan</t>
+  </si>
+  <si>
+    <t>Renmin Gong'an Bao﹒ Xiaofang Zhoukan</t>
+  </si>
+  <si>
+    <t>Zhongguo zhiliang bao</t>
+  </si>
+  <si>
+    <t>Zhongguo haiyang bao</t>
+  </si>
+  <si>
+    <t>Zhongguo wenwu bao</t>
+  </si>
+  <si>
+    <t>Zhongguo caijing bao</t>
+  </si>
+  <si>
+    <t>Zhongguo Xumu Shouyi Bao</t>
+  </si>
+  <si>
+    <t>Zhongguo huanjin bao</t>
+  </si>
+  <si>
+    <t>Zhongguo zhishi chanquan bao</t>
+  </si>
+  <si>
+    <t>Zhongguo jiyou bao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zhongguo xinxi hua zhou bao </t>
+  </si>
+  <si>
+    <t>Renmin fayuan bao</t>
+  </si>
+  <si>
+    <t>Zhongguo zhengquan bao</t>
+  </si>
+  <si>
+    <t>Dazhong keji bao</t>
+  </si>
+  <si>
+    <t>Zhongguo hangtian bao</t>
+  </si>
+  <si>
+    <t>Zhongguo jingji daobao</t>
+  </si>
+  <si>
+    <t>Zhongguo kuangye bao</t>
+  </si>
+  <si>
+    <t>Zhongguo techan bao</t>
+  </si>
+  <si>
+    <t>Zhongguo fangdichan bao</t>
+  </si>
+  <si>
+    <t>Zhongguo guofang bao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yinyue shenghuo bao </t>
+  </si>
+  <si>
+    <t>Zhongguo Jiaoshi Bao</t>
+  </si>
+  <si>
+    <t>Jinri xinxibao</t>
+  </si>
+  <si>
+    <t>Zhongguo cehui bao</t>
+  </si>
+  <si>
+    <t>Zhongguo chuanbo bao</t>
+  </si>
+  <si>
+    <t>Jidian Shangbao</t>
+  </si>
+  <si>
+    <t>Zhongguo zuqiu bao</t>
+  </si>
+  <si>
+    <t>Zhongguo Fushi Bao</t>
+  </si>
+  <si>
+    <t>Zhonghua dushu bao</t>
+  </si>
+  <si>
+    <t>Zhongguo jijian jiancha bao</t>
+  </si>
+  <si>
+    <t>Zhongguo gaoxin jishu chanye daobao</t>
+  </si>
+  <si>
+    <t>Zhongguo gaige bao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZhongguoYinhang baoxian bao </t>
+  </si>
+  <si>
+    <t>Zhongguo chengxiang jinrong bao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zhongguo chuban chuan mei shang bao </t>
+  </si>
+  <si>
+    <t>Zhongguo jingji shibao</t>
+  </si>
+  <si>
+    <t>Baojian shibao</t>
+  </si>
+  <si>
+    <t>Zhongguo yishu bao</t>
+  </si>
+  <si>
+    <t>Zhongguo dang’an bao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zhongguo shipin anquan bao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zhongguo zuzhi renshi bao </t>
+  </si>
+  <si>
+    <t>Zhonghua hezuo shibao</t>
+  </si>
+  <si>
+    <t>Zhongguo guomen shibao</t>
+  </si>
+  <si>
+    <t>Zhonghua Xinwen Bao</t>
+  </si>
+  <si>
+    <t>Zhongguo minzu bao</t>
+  </si>
+  <si>
+    <t>Zhonghua jianzhu bao</t>
+  </si>
+  <si>
+    <t>Zhongguo shenji bao</t>
+  </si>
+  <si>
+    <t>Yiyao yangsheng baojian bao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zhongguo yuan yang haiyun bao </t>
+  </si>
+  <si>
+    <t>Xuexi shibao</t>
+  </si>
+  <si>
+    <t>Zhengquan ribao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zhongguo shehui kexue bao </t>
+  </si>
+  <si>
+    <t>Zhongguo Yuye Bao</t>
+  </si>
+  <si>
+    <t>Shibu shibao</t>
+  </si>
+  <si>
+    <t>Zhengfu  Caigou Xinxi Bao</t>
+  </si>
+  <si>
+    <t>Shijie Bao</t>
+  </si>
+  <si>
+    <t>Zhongguo nongjihua daobao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Guojia dian wang bao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shangwu shibao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zhongguo kuaiji bao </t>
+  </si>
+  <si>
+    <t>Minzhu yu fazhi shibao</t>
+  </si>
+  <si>
+    <t>Zhongmei dizhi bao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zhongguo bianfang jingcha bao </t>
+  </si>
+  <si>
+    <t>Beijing ribao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beijing shang bao </t>
+  </si>
+  <si>
+    <t>Beijing keji bao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beijing shequ bao </t>
+  </si>
+  <si>
+    <t>Beijing rencai shichang bao</t>
+  </si>
+  <si>
+    <t>Shoudu jianshe bao</t>
+  </si>
+  <si>
+    <t>Huabei dianli bao</t>
+  </si>
+  <si>
+    <t>Dizhi kancha bao</t>
+  </si>
+  <si>
+    <t>Yinyue zhoubao</t>
+  </si>
+  <si>
+    <t>Dianzi zixun shibao</t>
+  </si>
+  <si>
+    <t>Xin Qing Hua</t>
+  </si>
+  <si>
+    <t>Tianjin ribao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tianjin jiaoyu bao </t>
+  </si>
+  <si>
+    <t>Zhongguo jishu shichang bao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bincheng shibao </t>
+  </si>
+  <si>
+    <t>Hebei ribao</t>
+  </si>
+  <si>
+    <t>Hebei jingji ribao</t>
+  </si>
+  <si>
+    <t>Hebei nongmin bao</t>
+  </si>
+  <si>
+    <t>Hebei keji bao</t>
+  </si>
+  <si>
+    <t>Xiandai wuliu bao</t>
+  </si>
+  <si>
+    <t>Shiyou Guandao bao</t>
+  </si>
+  <si>
+    <t>Shijiazhuang ribao</t>
+  </si>
+  <si>
+    <t>Tangshan laodong ribao</t>
+  </si>
+  <si>
+    <t>Qinhuangdao ribao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Handan ribao </t>
+  </si>
+  <si>
+    <t>Baoding ribao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zhangjiakou ribao </t>
+  </si>
+  <si>
+    <t>Chengde ribao</t>
+  </si>
+  <si>
+    <t>Henshui ribao</t>
+  </si>
+  <si>
+    <t>Shaanxi ribao</t>
+  </si>
+  <si>
+    <t>Shanxi jingji ribao</t>
+  </si>
+  <si>
+    <t>Renmin daibiao bao</t>
+  </si>
+  <si>
+    <t>Fangdichan shibao</t>
+  </si>
+  <si>
+    <t>Shaanxi keji bao</t>
+  </si>
+  <si>
+    <t>Kexue daobao</t>
+  </si>
+  <si>
+    <t>Taiyuan ribao</t>
+  </si>
+  <si>
+    <t>Datong ribao</t>
+  </si>
+  <si>
+    <t>Changzhi ribao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Taixing ribao </t>
+  </si>
+  <si>
+    <t>suzhou ribao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jin zhongri bao </t>
+  </si>
+  <si>
+    <t>Xinzhou ribao</t>
+  </si>
+  <si>
+    <t>Linfen ribao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lü liang ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shanxi dang xiao bao </t>
+  </si>
+  <si>
+    <t>Guaguo shucai bao.nongye xinxi Zhongkan</t>
+  </si>
+  <si>
+    <t>Neimenggu ribao(han)</t>
+  </si>
+  <si>
+    <t>Huhehaote ribao(han)</t>
+  </si>
+  <si>
+    <t>Chifeng ribao</t>
+  </si>
+  <si>
+    <t>Tongliao ribao</t>
+  </si>
+  <si>
+    <t>E'er'duo'si ribao</t>
+  </si>
+  <si>
+    <t>Bayan nao er ribao (han )</t>
+  </si>
+  <si>
+    <t>xi lin guo le ribao (han )</t>
+  </si>
+  <si>
+    <t>Caikuai xinbao</t>
+  </si>
+  <si>
+    <t>Caijing shibao</t>
+  </si>
+  <si>
+    <t>Nongcun yiyao bao (han )</t>
+  </si>
+  <si>
+    <t>Liaoning ribao</t>
+  </si>
+  <si>
+    <t>You bao</t>
+  </si>
+  <si>
+    <t>Shenyang ribao</t>
+  </si>
+  <si>
+    <t>Dalian ribao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anshan ribao </t>
+  </si>
+  <si>
+    <t>Wushun ribao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Benxi ribao </t>
+  </si>
+  <si>
+    <t>Dangdong ribao</t>
+  </si>
+  <si>
+    <t>Jinzhou ribao</t>
+  </si>
+  <si>
+    <t>Yingkou ribao</t>
+  </si>
+  <si>
+    <t>Panjin ribao</t>
+  </si>
+  <si>
+    <t>Tieling ribao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chaoyang ribao </t>
+  </si>
+  <si>
+    <t>Dongbei dianli bao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Weisheng yu shenghuo </t>
+  </si>
+  <si>
+    <t>Jilin ribao</t>
+  </si>
+  <si>
+    <t>Xieshang xibao</t>
+  </si>
+  <si>
+    <t>Jilin nongcun bao</t>
+  </si>
+  <si>
+    <t>Beifang fazhi bao</t>
+  </si>
+  <si>
+    <t>Chichun ribao</t>
+  </si>
+  <si>
+    <t>Siping ribao</t>
+  </si>
+  <si>
+    <t>Liaoyuan ribao</t>
+  </si>
+  <si>
+    <t>Tonghua ribao</t>
+  </si>
+  <si>
+    <t>Chanbaishan ribao</t>
+  </si>
+  <si>
+    <t>Yanbian ribao (han )</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tumen jiang bao </t>
+  </si>
+  <si>
+    <t>Jiuye shibao</t>
+  </si>
+  <si>
+    <t>Heilongjiang ri bao</t>
+  </si>
+  <si>
+    <t>Heilongjiang jingji bao</t>
+  </si>
+  <si>
+    <t>Jixi ribao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Daqing ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jiamusi ribao </t>
+  </si>
+  <si>
+    <t>Mudanjiang ribao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Heihe ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beidahuang ribao </t>
+  </si>
+  <si>
+    <t>Yuandong jingmao dao bao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zhong'e jingmao shibao </t>
+  </si>
+  <si>
+    <t>Jiefang ribao</t>
+  </si>
+  <si>
+    <t>Wenhui bao</t>
+  </si>
+  <si>
+    <t>Dongfang zao bao</t>
+  </si>
+  <si>
+    <t>Lianhe shibao</t>
+  </si>
+  <si>
+    <t>Dongfang chengxiang bao</t>
+  </si>
+  <si>
+    <t>Shanghai keji bao</t>
+  </si>
+  <si>
+    <t>Shanghai zhengquan bao</t>
+  </si>
+  <si>
+    <t>Shanghai zhongyiyao bao</t>
+  </si>
+  <si>
+    <t>Shanghai jinrong bao</t>
+  </si>
+  <si>
+    <t>Diyi caijing ribao</t>
+  </si>
+  <si>
+    <t>Wenxue bao</t>
+  </si>
+  <si>
+    <t>Zuzhi renshi bao</t>
+  </si>
+  <si>
+    <t>Shehui kexue bao</t>
+  </si>
+  <si>
+    <t>Guoji jinrong bao</t>
+  </si>
+  <si>
+    <t>Fazhi ribao</t>
+  </si>
+  <si>
+    <t>Huadong dianli bao</t>
+  </si>
+  <si>
+    <t>Dongfang hangkong bao</t>
+  </si>
+  <si>
+    <t>Rencai shichang bao</t>
+  </si>
+  <si>
+    <t>Yuyan wenzi Zhoubao</t>
+  </si>
+  <si>
+    <t>Xinhua ribao</t>
+  </si>
+  <si>
+    <t>Jiangsu jingji bao</t>
+  </si>
+  <si>
+    <t>Jiangsu fazhibao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jiangsu jiaoyu bao </t>
+  </si>
+  <si>
+    <t>Jiangsu keji bao</t>
+  </si>
+  <si>
+    <t>Huadong luyou bao</t>
+  </si>
+  <si>
+    <t>Nanjing ribao</t>
+  </si>
+  <si>
+    <t>Nantong ribao</t>
+  </si>
+  <si>
+    <t>Liangyungang ribao</t>
+  </si>
+  <si>
+    <t>Yangzhou ribao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zhenjiang ribao </t>
+  </si>
+  <si>
+    <t>Taizhou ribao</t>
+  </si>
+  <si>
+    <t>Jiangyin ribao</t>
+  </si>
+  <si>
+    <t>Yixing ribao</t>
+  </si>
+  <si>
+    <t>Zhejiang ribao</t>
+  </si>
+  <si>
+    <t>Ningbo ribao</t>
+  </si>
+  <si>
+    <t>Wenzhou ribao</t>
+  </si>
+  <si>
+    <t>Jiaxing ribao</t>
+  </si>
+  <si>
+    <t>Shaoxing ribao</t>
+  </si>
+  <si>
+    <t>Jinhua ribao</t>
+  </si>
+  <si>
+    <t>Lishui ribao</t>
+  </si>
+  <si>
+    <t>Jiangnan youbao</t>
+  </si>
+  <si>
+    <t>Meishu bao</t>
+  </si>
+  <si>
+    <t>Anhui ribao</t>
+  </si>
+  <si>
+    <t>Anhui jingji bao</t>
+  </si>
+  <si>
+    <t>Jianghui Shibao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wuhu ribao </t>
+  </si>
+  <si>
+    <t>Bengfu Ribao</t>
+  </si>
+  <si>
+    <t>Huinan Ribao</t>
+  </si>
+  <si>
+    <t>Anqing RiBao</t>
+  </si>
+  <si>
+    <t>Huangshan Ribao</t>
+  </si>
+  <si>
+    <t>Chaohu Ribao</t>
+  </si>
+  <si>
+    <t>Tongling Youse Bao</t>
+  </si>
+  <si>
+    <t>Fujian ribao</t>
+  </si>
+  <si>
+    <t>Haixia caijing daobao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Minshang bao </t>
+  </si>
+  <si>
+    <t>Fujian kejibao</t>
+  </si>
+  <si>
+    <t>Fuzhou ribao</t>
+  </si>
+  <si>
+    <t>Ximen ribao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sanming ribao </t>
+  </si>
+  <si>
+    <t>Minnan ribao</t>
+  </si>
+  <si>
+    <t>Minbei ribao</t>
+  </si>
+  <si>
+    <t>Minxi ribao</t>
+  </si>
+  <si>
+    <t>Mindong Ribao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shishi ribao </t>
+  </si>
+  <si>
+    <t>Tongxin xinxibao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xue zhi bao </t>
+  </si>
+  <si>
+    <t>Jiangxi ribao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jiangxi zhengxie bao </t>
+  </si>
+  <si>
+    <t>Nanchang ribao</t>
+  </si>
+  <si>
+    <t>Jiujiang ribao</t>
+  </si>
+  <si>
+    <t>Wuzhou ribao</t>
+  </si>
+  <si>
+    <t>Jiating yisheng bao</t>
+  </si>
+  <si>
+    <t>Lianhe ribao</t>
+  </si>
+  <si>
+    <t>Shandong keji bao</t>
+  </si>
+  <si>
+    <t>Jinan ribao</t>
+  </si>
+  <si>
+    <t>Qinghai ribao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zibo ribao </t>
+  </si>
+  <si>
+    <t>Dongying ribao</t>
+  </si>
+  <si>
+    <t>Yantai ribao</t>
+  </si>
+  <si>
+    <t>Laiwu ribao</t>
+  </si>
+  <si>
+    <t>Dezhou ribao</t>
+  </si>
+  <si>
+    <t>Heze ribao</t>
+  </si>
+  <si>
+    <t>Jingji guancha bao</t>
+  </si>
+  <si>
+    <t>Huaxia Jiubao</t>
+  </si>
+  <si>
+    <t>Dongfang yancao bao</t>
+  </si>
+  <si>
+    <t>Henan ribao</t>
+  </si>
+  <si>
+    <t>Jingji shidian bao</t>
+  </si>
+  <si>
+    <t>Henan keji bao</t>
+  </si>
+  <si>
+    <t>Zhengzhou ribao</t>
+  </si>
+  <si>
+    <t>Luoyang ribao</t>
+  </si>
+  <si>
+    <t>Pingdingshan ribao</t>
+  </si>
+  <si>
+    <t>Anyang ri bao</t>
+  </si>
+  <si>
+    <t>Xinxiang ribao</t>
+  </si>
+  <si>
+    <t>Jiaozuo ribao</t>
+  </si>
+  <si>
+    <t>Zhumadian ribao</t>
+  </si>
+  <si>
+    <t>Huanghe bao</t>
+  </si>
+  <si>
+    <t>Qihuo ri bao</t>
+  </si>
+  <si>
+    <t>Liangyou shichang bao</t>
+  </si>
+  <si>
+    <t>Hubei ribao</t>
+  </si>
+  <si>
+    <t>Hubei keji bao</t>
+  </si>
+  <si>
+    <t>Changjiang ribao</t>
+  </si>
+  <si>
+    <t>Xiaogan ribao</t>
+  </si>
+  <si>
+    <t>Ganning ribao</t>
+  </si>
+  <si>
+    <t>En'shi ribao</t>
+  </si>
+  <si>
+    <t>Zhongguo shuiyun bao</t>
+  </si>
+  <si>
+    <t>Renmin Changjiang bao</t>
+  </si>
+  <si>
+    <t>Huazhong dianli bao</t>
+  </si>
+  <si>
+    <t>Dangdai qiche bao</t>
+  </si>
+  <si>
+    <t>Weiqi bao</t>
+  </si>
+  <si>
+    <t>Hunan ribao</t>
+  </si>
+  <si>
+    <t>Hunan jingji bao</t>
+  </si>
+  <si>
+    <t>Xiangsheng bao</t>
+  </si>
+  <si>
+    <t>Hunan keji bao</t>
+  </si>
+  <si>
+    <t>Xiangtan ribao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yueyang ribao </t>
+  </si>
+  <si>
+    <t>Changde ribao</t>
+  </si>
+  <si>
+    <t>Zhangjiajie ribao</t>
+  </si>
+  <si>
+    <t>Yiyang ri bao</t>
+  </si>
+  <si>
+    <t>Chenzhou ribao</t>
+  </si>
+  <si>
+    <t>Yongzhou ribao</t>
+  </si>
+  <si>
+    <t>Dazhong weisheng bao</t>
+  </si>
+  <si>
+    <t>Nanfang ribao</t>
+  </si>
+  <si>
+    <t>Nanfang zhoumo</t>
+  </si>
+  <si>
+    <t>Guangdong keji bao</t>
+  </si>
+  <si>
+    <t>Guangdong jianshe bao</t>
+  </si>
+  <si>
+    <t>Guangzhou ribao</t>
+  </si>
+  <si>
+    <t>Shaoguan ribao</t>
+  </si>
+  <si>
+    <t>Shenzhen tequ bao</t>
+  </si>
+  <si>
+    <t>Shenzhen shangbao</t>
+  </si>
+  <si>
+    <t>Zhuhai tequ bao</t>
+  </si>
+  <si>
+    <t>Shantou ribao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shanwei ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dongguan ribao </t>
+  </si>
+  <si>
+    <t>Zhongshan ribao</t>
+  </si>
+  <si>
+    <t>21 shiji jingji baodao</t>
+  </si>
+  <si>
+    <t>Zhengquan shibao</t>
+  </si>
+  <si>
+    <t>Mingying jingji bao</t>
+  </si>
+  <si>
+    <t>Yatai jingji shibao</t>
+  </si>
+  <si>
+    <t>21 shiji yaodian</t>
+  </si>
+  <si>
+    <t>Yiyao jingji bao</t>
+  </si>
+  <si>
+    <t>Zhanshi bao</t>
+  </si>
+  <si>
+    <t>Guangxi ribao</t>
+  </si>
+  <si>
+    <t>Guangxi zhengxiebao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Guangxi fazhi ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nanning ribao </t>
+  </si>
+  <si>
+    <t>Guilin ribao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beihai ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Qinzhou ribao </t>
+  </si>
+  <si>
+    <t>Minzu yiyao bao</t>
+  </si>
+  <si>
+    <t>Hainan ribao</t>
+  </si>
+  <si>
+    <t>Hainan nongkeng bao</t>
+  </si>
+  <si>
+    <t>Chongqing ribao</t>
+  </si>
+  <si>
+    <t>Chongqing shangbao</t>
+  </si>
+  <si>
+    <t>Diannao bao</t>
+  </si>
+  <si>
+    <t>Yiyang daobao</t>
+  </si>
+  <si>
+    <t>Sichuan ribao</t>
+  </si>
+  <si>
+    <t>Sichuan zhengxie bao</t>
+  </si>
+  <si>
+    <t>Sichuan keji bao</t>
+  </si>
+  <si>
+    <t>Chengdu ribao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luzhou ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mianyang ribao </t>
+  </si>
+  <si>
+    <t>Guangyuan ribao</t>
+  </si>
+  <si>
+    <t>Nanchong ribao</t>
+  </si>
+  <si>
+    <t>Meishan ribao</t>
+  </si>
+  <si>
+    <t>Guang'an ribao</t>
+  </si>
+  <si>
+    <t>Ya'an ribao</t>
+  </si>
+  <si>
+    <t>Bazhong shangbao</t>
+  </si>
+  <si>
+    <t>A'ba ribao</t>
+  </si>
+  <si>
+    <t>Ganzi ribao(hanwen)</t>
+  </si>
+  <si>
+    <t>Liangshan ribao(hanwen)</t>
+  </si>
+  <si>
+    <t>Dianzi bao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Qiyejia ribao </t>
+  </si>
+  <si>
+    <t>Xi'nan dianli bao</t>
+  </si>
+  <si>
+    <t>Guofang shibao</t>
+  </si>
+  <si>
+    <t>Guizhou ribao</t>
+  </si>
+  <si>
+    <t>Jingji xinxi shibao</t>
+  </si>
+  <si>
+    <t>Guizhou zhengxie bao</t>
+  </si>
+  <si>
+    <t>Fazhi shenghuo bao</t>
+  </si>
+  <si>
+    <t>Guizhou Minzu bao</t>
+  </si>
+  <si>
+    <t>Guiyang ribao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lupanshui ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zunyi ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tongren ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Qianxi nan ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bijie ribao </t>
+  </si>
+  <si>
+    <t>Yunnan ribao</t>
+  </si>
+  <si>
+    <t>Yunnan jingji ribao</t>
+  </si>
+  <si>
+    <t>Yunnan zhengxie bao</t>
+  </si>
+  <si>
+    <t>Yunnan keji bao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kunming ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yuxi ribao </t>
+  </si>
+  <si>
+    <t>Chuxiong ribao(han)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Honghe ribao </t>
+  </si>
+  <si>
+    <t>Dali ribao(han)</t>
+  </si>
+  <si>
+    <t>Xizang ribao (han )</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lasa wanbao </t>
+  </si>
+  <si>
+    <t>Changdu bao (han )</t>
+  </si>
+  <si>
+    <t>Rikeze ribao (han )</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Naqu bao </t>
+  </si>
+  <si>
+    <t>Linzhi bao (han )</t>
+  </si>
+  <si>
+    <t>Gejie daobao</t>
+  </si>
+  <si>
+    <t>Xibu fazhi bao</t>
+  </si>
+  <si>
+    <t>Shannxi keji bao</t>
+  </si>
+  <si>
+    <t>Xi’an ribao</t>
+  </si>
+  <si>
+    <t>Tongchuan ribao</t>
+  </si>
+  <si>
+    <t>Baoji ribao</t>
+  </si>
+  <si>
+    <t>Xianyang ribao</t>
+  </si>
+  <si>
+    <t>Yan'an ribao</t>
+  </si>
+  <si>
+    <t>Hanzhong ribao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yulin ribao </t>
+  </si>
+  <si>
+    <t>Ankang ribao</t>
+  </si>
+  <si>
+    <t>Shangluo ribao</t>
+  </si>
+  <si>
+    <t>Gansu ribao</t>
+  </si>
+  <si>
+    <t>Gansu Jingji ribao</t>
+  </si>
+  <si>
+    <t>Minzhu xieshang bao</t>
+  </si>
+  <si>
+    <t>Gansu fazhi bao</t>
+  </si>
+  <si>
+    <t>Lanzhou ribao</t>
+  </si>
+  <si>
+    <t>Jinchang ribao</t>
+  </si>
+  <si>
+    <t>Baiyin ribao</t>
+  </si>
+  <si>
+    <t>Tianshui Ribao</t>
+  </si>
+  <si>
+    <t>Wuwei ribao</t>
+  </si>
+  <si>
+    <t>Zhangye ribao</t>
+  </si>
+  <si>
+    <t>Pingliang ribao</t>
+  </si>
+  <si>
+    <t>Jiuquan ribao</t>
+  </si>
+  <si>
+    <t>Longdong bao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dingxi ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Longnan ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Minzu ribao </t>
+  </si>
+  <si>
+    <t>Gansu ribao(hanwen ban)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xining wanbao </t>
+  </si>
+  <si>
+    <t>Qilianshan bao</t>
+  </si>
+  <si>
+    <t>Huangnan bao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hainan bao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chaida mu ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Geermu ribao </t>
+  </si>
+  <si>
+    <t>Ningxia ribao</t>
+  </si>
+  <si>
+    <t>Huaxing shibao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yinchuan wanbao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wuzhong ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Guyuan ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zhongwei ribao </t>
+  </si>
+  <si>
+    <t>Xinjiang ribao (han)</t>
+  </si>
+  <si>
+    <t>Bingtuan ribao (han)</t>
+  </si>
+  <si>
+    <t>Yazhou zhongxin shibao (han)</t>
+  </si>
+  <si>
+    <t>Xinjiang keji bao (han)</t>
+  </si>
+  <si>
+    <t>Wulumuqi wanbao (han )</t>
+  </si>
+  <si>
+    <t>Tulufan ribao (han )</t>
+  </si>
+  <si>
+    <t>Hami ribao (han )</t>
+  </si>
+  <si>
+    <t>Changji ribao (han )</t>
+  </si>
+  <si>
+    <t>Boertala bao (han )</t>
+  </si>
+  <si>
+    <t>Bayin guo leng ribao (han )</t>
+  </si>
+  <si>
+    <t>Akesu ribao (han )</t>
+  </si>
+  <si>
+    <t>Kezi le su ribao (han )</t>
+  </si>
+  <si>
+    <t>Ka'shi ribao(han)</t>
+  </si>
+  <si>
+    <t>Hetian ribao (han )</t>
+  </si>
+  <si>
+    <t>Yili ribao(han)</t>
+  </si>
+  <si>
+    <t>Tacheng ribao (han )</t>
+  </si>
+  <si>
+    <t>Aletai ribao (han )</t>
+  </si>
+  <si>
+    <t>Shihezi ribao</t>
+  </si>
+  <si>
+    <t>Zhongguo shuhua bao</t>
+  </si>
+  <si>
+    <t>Gongyi Shibao</t>
+  </si>
+  <si>
+    <t>Laonian ribao</t>
+  </si>
+  <si>
+    <t>Beifang shibao</t>
+  </si>
+  <si>
+    <t>Neimenggu fazhibao(han)</t>
+  </si>
+  <si>
+    <t>Zhongguo qingnian bao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sanjin dushi bao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shanxi qingnian bao </t>
+  </si>
+  <si>
+    <t>Shanxi fazhibao</t>
+  </si>
+  <si>
+    <t>Jingji daobao</t>
+  </si>
+  <si>
+    <t>Shangdong shang bao</t>
+  </si>
+  <si>
+    <t>Gongshang daobao</t>
+  </si>
+  <si>
+    <t>Anhui keji bao</t>
+  </si>
+  <si>
+    <t>Anhui fazhi bao</t>
+  </si>
+  <si>
+    <t>Zhejiang fazhi bao</t>
+  </si>
+  <si>
+    <t>Shanghai fazhi bao</t>
+  </si>
+  <si>
+    <t>Xinyang ribao</t>
+  </si>
+  <si>
+    <t>Henan shang bao</t>
+  </si>
+  <si>
+    <t>Henan gongren ribao</t>
+  </si>
+  <si>
+    <t>Henan jingji bao</t>
+  </si>
+  <si>
+    <t>IT shibao</t>
+  </si>
+  <si>
+    <t>Xibei xinxi bao</t>
+  </si>
+  <si>
+    <t>Nongye keji bao</t>
+  </si>
+  <si>
+    <t>Gansu nongmin bao</t>
+  </si>
+  <si>
+    <t>Gansu keji bao</t>
+  </si>
+  <si>
+    <t>Qinghai fazhibao</t>
+  </si>
+  <si>
+    <t>Xinjiang fazhi bao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jinrong touzi bao </t>
+  </si>
+  <si>
+    <t>Jingshen wenming bao</t>
+  </si>
+  <si>
+    <t>Dazhong jiankang bao</t>
+  </si>
+  <si>
+    <t>Sichuan jingji ribao</t>
+  </si>
+  <si>
+    <t>Minzu shibao</t>
+  </si>
+  <si>
+    <t>Yunnan fazhi bao</t>
+  </si>
+  <si>
+    <t>Laodong shibao</t>
+  </si>
+  <si>
+    <t>Ningxia fazhi bao</t>
+  </si>
+  <si>
+    <t>Dazhong keji bao.Kexue aomi zhoukan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yichun ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hegang ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zhongguozhengfu caigou bao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wuhai ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yangquan ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maanshan ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Huai'an ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Quzhou ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zhoushan ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Quanzhou wanbao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hebi ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xuchang ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Huizhou ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Foshan ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Qiannan ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chongqing zhengxie bao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Baotou ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xi jiang ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Haikou ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Huzhou ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xin jinrong guancha </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nongcun jinrong shibao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shiyan ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fuxin ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yanfu dazhong bao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shuangyashan ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hefei ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xiangyang ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gannan ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Neijiang ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xinyu ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yibin ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pan zhi hua ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Suihua ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xingtai ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cangzhou ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shaoyang ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Henan fazhi bao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fazhi zhou bao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">San jiang yuan bao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xinhua shu mu bao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hefei wanbao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jilin dang xiao bao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jiangmen ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pu'er ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shizuishan ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yinchuan ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yixue cankao bao ·zaihai jiuyuan yixue pindao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zhongguo chan jing xinwen </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Daxing an ling ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chuzhou ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Da feiji bao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zhongguocheng shi bao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hulunbeier ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Puyang ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Meiri jingji xinwen </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rizhao ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zhongguo jijin bao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zhongguo meishu bao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zhongguo shufa bao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kelamayi ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dehong tuanjie bao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zhongguo jindu bao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wulancha bu ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xin nengyuan qiche bao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Guoji chuban zhou bao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Huanqiu shibao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yuyan wenzi bao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Huaibei ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chizhou ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dingzhou ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jiang cheng ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Qujing ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Laibin ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Baoshan ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xingan ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Guangdong wenhua cankao bao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Qiche shang bao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lasa ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hulu dao ribao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luohe ribao </t>
+  </si>
+  <si>
+    <t>Liaoyang ribao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zhongguo yimin guanli bao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zhongguo jiating bao </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shandong dang xiao bao </t>
+  </si>
+  <si>
+    <t>Yishi bao</t>
+  </si>
+  <si>
+    <t>Cangshu bao</t>
+  </si>
+  <si>
+    <t>Beijing chengshi fuzhongxin bao</t>
+  </si>
+  <si>
+    <t>Shanxi shichang daobao</t>
+  </si>
+  <si>
+    <t>Shufa bao</t>
+  </si>
+  <si>
+    <t>Renmin sheying</t>
+  </si>
+  <si>
+    <t>Fujian ciao bao</t>
+  </si>
+  <si>
+    <t>Chongqing keji bao</t>
+  </si>
+  <si>
+    <t>Dahe meishu bao</t>
+  </si>
+  <si>
+    <t>Haixia rencai bao</t>
+  </si>
+  <si>
+    <t>Jiaotong jianshe bao</t>
+  </si>
+  <si>
+    <t>Kuitun ribao</t>
+  </si>
+  <si>
+    <t>Tielu gongcheng bao</t>
+  </si>
+  <si>
+    <t>Bingzhou rebao</t>
+  </si>
+  <si>
+    <t>Xinhuashu mubao tushuguan bao</t>
+  </si>
+  <si>
+    <t>Haozhou wanbao</t>
+  </si>
+  <si>
+    <t>Jiyuan ribao</t>
+  </si>
+  <si>
+    <t>Beijing</t>
+  </si>
+  <si>
+    <t>Anhui</t>
+  </si>
+  <si>
+    <t>Shanghai</t>
+  </si>
+  <si>
+    <t>Hebei</t>
+  </si>
+  <si>
+    <t>Guangdong</t>
+  </si>
+  <si>
+    <t>Shanxi</t>
+  </si>
+  <si>
+    <t>Inner Mongolia</t>
+  </si>
+  <si>
+    <t>Jilin</t>
+  </si>
+  <si>
+    <t>Jiangsu</t>
+  </si>
+  <si>
+    <t>Jiangxi</t>
+  </si>
+  <si>
+    <t>Shandong</t>
+  </si>
+  <si>
+    <t>Henan</t>
+  </si>
+  <si>
+    <t>Hubei</t>
+  </si>
+  <si>
+    <t>Guangxi</t>
+  </si>
+  <si>
+    <t>Hainan</t>
+  </si>
+  <si>
+    <t>Sichuan</t>
+  </si>
+  <si>
+    <t>Guizhou</t>
+  </si>
+  <si>
+    <t>Yunnan</t>
+  </si>
+  <si>
+    <t>Shaanxi</t>
+  </si>
+  <si>
+    <t>Gansu</t>
+  </si>
+  <si>
+    <t>Xinjiang</t>
+  </si>
+  <si>
+    <t>Zhongguo ren kou bao</t>
+  </si>
+  <si>
+    <t>Changsha wan bao</t>
+  </si>
+  <si>
+    <t>Jiangxi shang bao</t>
+  </si>
+  <si>
+    <t>Zhongguo he gong ye bao</t>
+  </si>
+  <si>
+    <t>Chongqing fa zhi bao</t>
+  </si>
+  <si>
+    <t>Shanxi wan bao</t>
+  </si>
+  <si>
+    <t>Beijing wan bao</t>
+  </si>
+  <si>
+    <t>Zhejiang lao nian bao</t>
+  </si>
+  <si>
+    <t>Haerbin ribao</t>
+  </si>
+  <si>
+    <t>Anhui ribao , nong cun ban</t>
+  </si>
+  <si>
+    <t>Henan ribao (nong cun bao )</t>
+  </si>
+  <si>
+    <t>Na shui ren bao (han )</t>
+  </si>
+  <si>
+    <t>Shi chang xin xi bao</t>
+  </si>
+  <si>
+    <t>Da zhong ribao</t>
+  </si>
+  <si>
+    <t>Xin min wan bao</t>
+  </si>
+  <si>
+    <t>Yang guang bao</t>
+  </si>
+  <si>
+    <t>Yi xue ke xue bao</t>
+  </si>
+  <si>
+    <t>Qi ye guan cha bao</t>
+  </si>
+  <si>
+    <t>Zheng quan dao bao</t>
+  </si>
+  <si>
+    <t>Zong yi bao</t>
+  </si>
+  <si>
+    <t>San xiang du shi bao</t>
+  </si>
+  <si>
+    <t>Shangqiu ribao</t>
+  </si>
+  <si>
+    <t>Sanmenxia ribao</t>
+  </si>
+  <si>
+    <t>Yangcheng wan bao</t>
+  </si>
+  <si>
+    <t>Maoming ribao</t>
+  </si>
+  <si>
+    <t>Nanyang ribao</t>
+  </si>
+  <si>
+    <t>Hechi ribao</t>
+  </si>
+  <si>
+    <t>Baicheng ribao</t>
+  </si>
+  <si>
+    <t>Guigang ribao</t>
+  </si>
+  <si>
+    <t>Yingtan ribao</t>
+  </si>
+  <si>
+    <t>Qianjiang wan bao</t>
+  </si>
   <si>
     <t>China National Knowledge Infrastructure:</t>
   </si>
   <si>
     <t>China Core Newspapers (CCND)</t>
   </si>
   <si>
-    <t>Code</t>
-[...2009 lines deleted...]
-    <t>人民日报</t>
+    <t>Nanyang wan bao</t>
+  </si>
+  <si>
+    <t>YXLT</t>
+  </si>
+  <si>
+    <t>中国医学论坛报</t>
+  </si>
+  <si>
+    <t>CSWB</t>
+  </si>
+  <si>
+    <t>中国税务报</t>
+  </si>
+  <si>
+    <t>JZSB</t>
+  </si>
+  <si>
+    <t>建筑时报</t>
+  </si>
+  <si>
+    <t>SZRB</t>
+  </si>
+  <si>
+    <t>苏州日报</t>
+  </si>
+  <si>
+    <t>CHZH</t>
+  </si>
+  <si>
+    <t>潮州日报</t>
+  </si>
+  <si>
+    <t>XZFZ</t>
+  </si>
+  <si>
+    <t>西藏法制报</t>
+  </si>
+  <si>
+    <t>HNQN</t>
+  </si>
+  <si>
+    <t>河南青年时报</t>
+  </si>
+  <si>
+    <t>MGSB</t>
+  </si>
+  <si>
+    <t>内蒙古商报(汉)</t>
+  </si>
+  <si>
+    <t>HBQN</t>
+  </si>
+  <si>
+    <t>河北青年报</t>
+  </si>
+  <si>
+    <t>HBFZ</t>
+  </si>
+  <si>
+    <t>河北法治报</t>
+  </si>
+  <si>
+    <t>SXNM</t>
+  </si>
+  <si>
+    <t>山西农民报</t>
+  </si>
+  <si>
+    <t>AHSB</t>
+  </si>
+  <si>
+    <t>安徽商报</t>
+  </si>
+  <si>
+    <t>河南日报·农村版</t>
+  </si>
+  <si>
+    <t>JXGR</t>
+  </si>
+  <si>
+    <t>江西工人报</t>
+  </si>
+  <si>
+    <t>CSJJ</t>
+  </si>
+  <si>
+    <t>城市经济导报</t>
+  </si>
+  <si>
+    <t>CSJR</t>
+  </si>
+  <si>
+    <t>城市金融报</t>
+  </si>
+  <si>
+    <t>WLDB</t>
+  </si>
+  <si>
+    <t>甘肃教育报</t>
+  </si>
+  <si>
+    <t>云南法治报</t>
+  </si>
+  <si>
+    <t>XZSB</t>
+  </si>
+  <si>
+    <t>西藏商报</t>
+  </si>
+  <si>
+    <t>FZSB</t>
+  </si>
+  <si>
+    <t>法治时报</t>
+  </si>
+  <si>
+    <t>DZDB</t>
+  </si>
+  <si>
+    <t>达州日报</t>
+  </si>
+  <si>
+    <t>新华书目报(科技新书目版)</t>
+  </si>
+  <si>
+    <t>新华书目报(图书馆版)</t>
+  </si>
+  <si>
+    <t>SORB</t>
+  </si>
+  <si>
+    <t>松原日报</t>
+  </si>
+  <si>
+    <t>FZZM</t>
+  </si>
+  <si>
+    <t>法治周末</t>
+  </si>
+  <si>
+    <t>LJRB</t>
+  </si>
+  <si>
+    <t>丽江日报</t>
+  </si>
+  <si>
+    <t>ZHIH</t>
+  </si>
+  <si>
+    <t>智慧生活报</t>
+  </si>
+  <si>
+    <t>XSBN</t>
+  </si>
+  <si>
+    <t>西双版纳报</t>
+  </si>
+  <si>
+    <t>ZGZJ</t>
+  </si>
+  <si>
+    <t>中国青年作家报</t>
+  </si>
+  <si>
+    <t>SDSH</t>
+  </si>
+  <si>
+    <t>时代书画报</t>
+  </si>
+  <si>
+    <t>HQWL</t>
+  </si>
+  <si>
+    <t>寰球物流报</t>
+  </si>
+  <si>
+    <t>NNWB</t>
+  </si>
+  <si>
+    <t>南宁晚报</t>
+  </si>
+  <si>
+    <t>XINY</t>
+  </si>
+  <si>
+    <t>信阳晚报</t>
+  </si>
+  <si>
+    <t>HSJB</t>
+  </si>
+  <si>
+    <t>黄三角早报</t>
+  </si>
+  <si>
+    <t>WSRB</t>
+  </si>
+  <si>
+    <t>文山日报</t>
+  </si>
+  <si>
+    <t>BFSC</t>
+  </si>
+  <si>
+    <t>北方蔬菜报</t>
+  </si>
+  <si>
+    <t>GZJY</t>
+  </si>
+  <si>
+    <t>贵州教育报</t>
+  </si>
+  <si>
+    <t>XIWB</t>
+  </si>
+  <si>
+    <t>新安晚报</t>
+  </si>
+  <si>
+    <t>AQWB</t>
+  </si>
+  <si>
+    <t>安庆晚报</t>
+  </si>
+  <si>
+    <t>SYGR</t>
+  </si>
+  <si>
+    <t>石油工人报</t>
+  </si>
+  <si>
+    <t>YFRB</t>
+  </si>
+  <si>
+    <t>云浮日报</t>
+  </si>
+  <si>
+    <t>TYWB</t>
+  </si>
+  <si>
+    <t>太原晚报</t>
+  </si>
+  <si>
+    <t>LCRB</t>
+  </si>
+  <si>
+    <t>临沧日报</t>
+  </si>
+  <si>
+    <t>LZXQ</t>
+  </si>
+  <si>
+    <t>兰州新区报</t>
+  </si>
+  <si>
+    <t>LZCB</t>
+  </si>
+  <si>
+    <t>兰州晨报</t>
+  </si>
+  <si>
+    <t>SMSB</t>
+  </si>
+  <si>
+    <t>生命时报</t>
+  </si>
+  <si>
+    <t>PRRB</t>
+  </si>
+  <si>
+    <t>平原晚报</t>
+  </si>
+  <si>
+    <t>XAWB</t>
+  </si>
+  <si>
+    <t>西安晚报</t>
+  </si>
+  <si>
+    <t>ZYWB</t>
+  </si>
+  <si>
+    <t>遵义晚报</t>
+  </si>
+  <si>
+    <t>DZXQ</t>
+  </si>
+  <si>
+    <t>滇中新区报</t>
+  </si>
+  <si>
+    <t>Zhongguo yixue luntan bao</t>
+  </si>
+  <si>
+    <t>Zhongguo shuiwu bao</t>
+  </si>
+  <si>
+    <t>Jianzhu shibao</t>
+  </si>
+  <si>
+    <t>Suzhou ribao</t>
+  </si>
+  <si>
+    <t>Chaozhou ribao</t>
+  </si>
+  <si>
+    <t>Xizang fazhi bao</t>
+  </si>
+  <si>
+    <t>Henan qingnian shibao</t>
+  </si>
+  <si>
+    <t>Neimengu shang bao (han)</t>
+  </si>
+  <si>
+    <t>Hebei qingnian bao</t>
+  </si>
+  <si>
+    <t>Hebei fazhi bao</t>
+  </si>
+  <si>
+    <t>Shanxi nongmin bao</t>
+  </si>
+  <si>
+    <t>Anhui shang bao</t>
+  </si>
+  <si>
+    <t>Jiangxi gongren bao</t>
+  </si>
+  <si>
+    <t>Chengshi jing ji dao bao</t>
+  </si>
+  <si>
+    <t>Chengshi jinrong bao</t>
+  </si>
+  <si>
+    <t>Gansu jiaoyu bao</t>
+  </si>
+  <si>
+    <t>Xizang shang bao</t>
+  </si>
+  <si>
+    <t>Fazhi shi bao</t>
+  </si>
+  <si>
+    <t>Dazhou ribao</t>
+  </si>
+  <si>
+    <t>Songyuan ribao</t>
+  </si>
+  <si>
+    <t>Fazhi zhoumo</t>
+  </si>
+  <si>
+    <t>Lijiang ribao</t>
+  </si>
+  <si>
+    <t>Zhihui shenghuo bao</t>
+  </si>
+  <si>
+    <t>Xishuangbanna bao</t>
+  </si>
+  <si>
+    <t>Zhongguo qingnian zuojia bao</t>
+  </si>
+  <si>
+    <t>Shidai shuhua bao</t>
+  </si>
+  <si>
+    <t>Huanqiu wuliu bao</t>
+  </si>
+  <si>
+    <t>Nanning wanbao</t>
+  </si>
+  <si>
+    <t>Xinyang wanbao</t>
+  </si>
+  <si>
+    <t>Huang sanjiao zaobao</t>
+  </si>
+  <si>
+    <t>Wenshan ri bao</t>
+  </si>
+  <si>
+    <t>Beifang shucai bao</t>
+  </si>
+  <si>
+    <t>Guizhou jiaoyu bao</t>
+  </si>
+  <si>
+    <t>Xin'an wanbao</t>
+  </si>
+  <si>
+    <t>Anqing wanbao</t>
+  </si>
+  <si>
+    <t>Shiyou gong ren bao</t>
+  </si>
+  <si>
+    <t>Yunfu ribao</t>
+  </si>
+  <si>
+    <t>Taiyuan wanbao</t>
+  </si>
+  <si>
+    <t>Lincan ribao</t>
+  </si>
+  <si>
+    <t>Lanzhou xinqu bao</t>
+  </si>
+  <si>
+    <t>Lanzhou chenbao</t>
+  </si>
+  <si>
+    <t>Shengming shibao</t>
+  </si>
+  <si>
+    <t>Pingyuan wanbao</t>
+  </si>
+  <si>
+    <t>Xi'an wanbao</t>
+  </si>
+  <si>
+    <t>Zunyi wanbao</t>
+  </si>
+  <si>
+    <t>Dianzhong xinqu bao</t>
+  </si>
+  <si>
+    <t>Tibet</t>
   </si>
   <si>
     <t>中央级</t>
   </si>
   <si>
     <t>北京市</t>
   </si>
   <si>
     <t>日报</t>
   </si>
   <si>
     <t>G108</t>
   </si>
   <si>
     <t>中共中央</t>
   </si>
   <si>
     <t>CN 11-0065</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=RMRB</t>
   </si>
   <si>
-    <t>人民日报海外版</t>
-[...1 lines deleted...]
-  <si>
     <t>周六报</t>
   </si>
   <si>
     <t>中国共产党中央委员会</t>
   </si>
   <si>
     <t>CN 11-0066</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=RMRH</t>
   </si>
   <si>
-    <t>光明日报</t>
-[...1 lines deleted...]
-  <si>
     <t>G106</t>
   </si>
   <si>
     <t>CN 11-0026</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GMRB</t>
   </si>
   <si>
-    <t>经济日报</t>
-[...1 lines deleted...]
-  <si>
     <t>J145</t>
   </si>
   <si>
     <t>经济日报社</t>
   </si>
   <si>
     <t>CN 11-0014</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JJRB</t>
   </si>
   <si>
-    <t>科技日报</t>
-[...1 lines deleted...]
-  <si>
     <t>周五报</t>
   </si>
   <si>
     <t>A001</t>
   </si>
   <si>
     <t>科技日报社</t>
   </si>
   <si>
+    <t>CN 11-0321</t>
+  </si>
+  <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=KJRB</t>
   </si>
   <si>
-    <t>农民日报</t>
-[...1 lines deleted...]
-  <si>
     <t>D043</t>
   </si>
   <si>
     <t>农民日报社</t>
   </si>
   <si>
     <t>CN 11-0055</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=NMRB</t>
   </si>
   <si>
-    <t>法治日报</t>
-[...1 lines deleted...]
-  <si>
     <t>G114</t>
   </si>
   <si>
     <t>法治日报社（事业单位）</t>
   </si>
   <si>
     <t>CN 11-0313</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=FZRB</t>
   </si>
   <si>
-    <t>工人日报</t>
-[...1 lines deleted...]
-  <si>
     <t>G111</t>
   </si>
   <si>
     <t>中华全国总工会</t>
   </si>
   <si>
     <t>CN 11-0002</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GRRB</t>
   </si>
   <si>
-    <t>新华每日电讯</t>
-[...1 lines deleted...]
-  <si>
     <t>G110</t>
   </si>
   <si>
     <t>新华通讯社</t>
   </si>
   <si>
     <t>CN 11-0209</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XHMR</t>
   </si>
   <si>
-    <t>解放军报</t>
-[...1 lines deleted...]
-  <si>
     <t>G112</t>
   </si>
   <si>
     <t>中央军委政治工作部</t>
   </si>
   <si>
     <t>CN 81-0001/(J)</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JFJB</t>
   </si>
   <si>
-    <t>检察日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中华人民共和国最高人民检察院</t>
   </si>
   <si>
     <t>CN 11-0187</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JCRB</t>
   </si>
   <si>
-    <t>人民公安报</t>
-[...1 lines deleted...]
-  <si>
     <t>G113</t>
   </si>
   <si>
     <t>人民公安报社</t>
   </si>
   <si>
     <t>CN 11-0090</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=RMGA</t>
   </si>
   <si>
-    <t>人民政协报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国人民政治协商会议全国委员会</t>
   </si>
   <si>
     <t>CN 11-0033</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=RMZX</t>
   </si>
   <si>
-    <t>中国能源报</t>
-[...1 lines deleted...]
-  <si>
     <t>周报</t>
   </si>
   <si>
     <t>J150</t>
   </si>
   <si>
     <t>人民日报社</t>
   </si>
   <si>
     <t>CN 11-0068</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SHCA</t>
   </si>
   <si>
-    <t>人民铁道</t>
-[...1 lines deleted...]
-  <si>
     <t>C033</t>
   </si>
   <si>
     <t>《人民铁道》报业有限公司</t>
   </si>
   <si>
     <t>CN 11-0096</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=RMTD</t>
   </si>
   <si>
-    <t>中国妇女报</t>
-[...1 lines deleted...]
-  <si>
     <t>中华全国妇女联合会</t>
   </si>
   <si>
     <t>CN 11-0003</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CFNB</t>
   </si>
   <si>
-    <t>中国教育报</t>
-[...1 lines deleted...]
-  <si>
     <t>H127</t>
   </si>
   <si>
     <t>中国教育报刊社</t>
   </si>
   <si>
     <t>CN 11-0035</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CJYB</t>
   </si>
   <si>
-    <t>人民邮电</t>
-[...1 lines deleted...]
-  <si>
     <t>I136</t>
   </si>
   <si>
     <t>人民邮电报社</t>
   </si>
   <si>
     <t>CN 11-0116</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=RMYD</t>
   </si>
   <si>
-    <t>中国商报</t>
-[...1 lines deleted...]
-  <si>
     <t>周四报</t>
   </si>
   <si>
     <t>J157</t>
   </si>
   <si>
     <t>中国商业联合会</t>
   </si>
   <si>
     <t>CN 11-0088</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZGSB</t>
   </si>
   <si>
-    <t>健康报</t>
-[...1 lines deleted...]
-  <si>
     <t>E055</t>
   </si>
   <si>
     <t>健康报社有限公司</t>
   </si>
   <si>
     <t>CN 11-0010</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JIKA</t>
   </si>
   <si>
-    <t>中国自然资源报</t>
-[...1 lines deleted...]
-  <si>
     <t>J149</t>
   </si>
   <si>
     <t>中国自然资源报社</t>
   </si>
   <si>
     <t>CN 11-0307</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GTZY</t>
   </si>
   <si>
-    <t>团结报</t>
-[...1 lines deleted...]
-  <si>
     <t>周三报</t>
   </si>
   <si>
     <t>中国国民党革命委员会中央委员会</t>
   </si>
   <si>
     <t>CN 11-0051</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=TJBZ</t>
   </si>
   <si>
-    <t>计算机世界</t>
-[...1 lines deleted...]
-  <si>
     <t>I138</t>
   </si>
   <si>
     <t>中国计算机世界出版服务公司、国家工业信息安全发展研究中心（工业和信息化部电子第一研究所）</t>
   </si>
   <si>
     <t>CN 11-0132</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JSJW</t>
   </si>
   <si>
-    <t>中国电子报</t>
-[...1 lines deleted...]
-  <si>
     <t>周二报</t>
   </si>
   <si>
     <t>I135</t>
   </si>
   <si>
     <t>中国电子报社;北京赛迪经纶传媒投资有限公司</t>
   </si>
   <si>
     <t>CN 11-0005</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CDZB</t>
   </si>
   <si>
-    <t>国际商报</t>
-[...1 lines deleted...]
-  <si>
     <t>国际商报社</t>
   </si>
   <si>
     <t>CN 11-0118</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GJSB</t>
   </si>
   <si>
-    <t>经济参考报</t>
-[...1 lines deleted...]
-  <si>
     <t>J158</t>
   </si>
   <si>
     <t>CN 11-0047</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JJCK</t>
   </si>
   <si>
-    <t>中国冶金报</t>
-[...1 lines deleted...]
-  <si>
     <t>B023</t>
   </si>
   <si>
     <t>中国钢铁工业协会</t>
   </si>
   <si>
     <t>CN 11-0069</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CYJB</t>
   </si>
   <si>
-    <t>华夏时报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国残疾人联合会</t>
   </si>
   <si>
     <t>CN 11-0071</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HXSB</t>
   </si>
   <si>
-    <t>中国工业报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国工业经济联合会;中国机械工业联合会</t>
   </si>
   <si>
     <t>CN 11-0058</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CGYB</t>
   </si>
   <si>
-    <t>新农村商报</t>
-[...1 lines deleted...]
-  <si>
     <t>CN 11-0119</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GSXD</t>
   </si>
   <si>
-    <t>中国农村信用合作报</t>
-[...1 lines deleted...]
-  <si>
     <t>J152</t>
   </si>
   <si>
     <t>CN 11-0036</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XZQY</t>
   </si>
   <si>
-    <t>中国县域经济报</t>
-[...1 lines deleted...]
-  <si>
     <t>CN 11-0121</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JJRN</t>
   </si>
   <si>
-    <t>中国旅游报</t>
-[...1 lines deleted...]
-  <si>
     <t>J153</t>
   </si>
   <si>
+    <t/>
+  </si>
+  <si>
     <t>CN 11-0013</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CLYB</t>
   </si>
   <si>
-    <t>中国化工报</t>
-[...1 lines deleted...]
-  <si>
     <t>B018</t>
   </si>
   <si>
     <t>中国石油和化学工业联合会</t>
   </si>
   <si>
     <t>CN 11-0034</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CHGB</t>
   </si>
   <si>
-    <t>农资导报</t>
-[...1 lines deleted...]
-  <si>
     <t>D044</t>
   </si>
   <si>
     <t>中国化工报社</t>
   </si>
   <si>
     <t>CN 11-0154</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=NZDB</t>
   </si>
   <si>
-    <t>网络世界</t>
-[...1 lines deleted...]
-  <si>
     <t>周一报</t>
   </si>
   <si>
     <t>I139</t>
   </si>
   <si>
     <t>工业和信息化部电子科学技术情报研究所</t>
   </si>
   <si>
     <t>CN 11-0007</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=WLSJ</t>
   </si>
   <si>
-    <t>中国新闻出版广电报</t>
-[...1 lines deleted...]
-  <si>
     <t>I141</t>
   </si>
   <si>
     <t>中国新闻出版传媒集团</t>
   </si>
   <si>
     <t>CN 11-0293</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XWCB</t>
   </si>
   <si>
-    <t>健康时报</t>
-[...1 lines deleted...]
-  <si>
     <t>CN 11-0218</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JKSB</t>
   </si>
   <si>
-    <t>中国电力报</t>
-[...1 lines deleted...]
-  <si>
     <t>C042</t>
   </si>
   <si>
     <t>中国能源传媒集团有限公司;中电传媒股份有限公司</t>
   </si>
   <si>
     <t>CN 11-0076</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CDLB</t>
   </si>
   <si>
-    <t>中国煤炭报</t>
-[...1 lines deleted...]
-  <si>
     <t>B021</t>
   </si>
   <si>
     <t>中国煤炭报社</t>
   </si>
   <si>
     <t>CN 11-0086</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CMTB</t>
   </si>
   <si>
-    <t>中国铁道建筑报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国铁道建筑集团有限公司</t>
   </si>
   <si>
     <t>CN 11-0225</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=TDJZ</t>
   </si>
   <si>
-    <t>人民武警报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国人民武装警察部队政治部</t>
   </si>
   <si>
     <t>CN 81-0014/(J)</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=RMWJ</t>
   </si>
   <si>
-    <t>中国环境报</t>
-[...1 lines deleted...]
-  <si>
     <t>B027</t>
   </si>
   <si>
     <t>中国环境报社有限公司</t>
   </si>
   <si>
     <t>CN 11-0085</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CHJB</t>
   </si>
   <si>
-    <t>中国交通报</t>
+    <t>G105</t>
+  </si>
+  <si>
+    <t>CN 11-0020</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CRCB</t>
   </si>
   <si>
     <t>C034</t>
   </si>
   <si>
     <t>中国交通报社</t>
   </si>
   <si>
     <t>CN 11-0122</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CJTB</t>
   </si>
   <si>
-    <t>中国经营报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国社会科学院工业经济研究所</t>
   </si>
   <si>
     <t>CN 11-0151</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZGJY</t>
   </si>
   <si>
-    <t>中国建设报</t>
-[...1 lines deleted...]
-  <si>
     <t>C038</t>
   </si>
   <si>
     <t>中国建设报社</t>
   </si>
   <si>
     <t>CN 11-0038</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZGJS</t>
   </si>
   <si>
-    <t>中国石油报</t>
-[...1 lines deleted...]
-  <si>
     <t>B019</t>
   </si>
   <si>
     <t>中国石油天然气集团有限公司</t>
   </si>
   <si>
     <t>CN 11-0037</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SHYO</t>
   </si>
   <si>
-    <t>中国贸易报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国国际贸易促进委员会</t>
   </si>
   <si>
     <t>CN 11-0015</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CMYB</t>
   </si>
   <si>
-    <t>中国食品报</t>
-[...1 lines deleted...]
-  <si>
     <t>B024</t>
   </si>
   <si>
     <t>中国轻工业联合会</t>
   </si>
   <si>
     <t>CN 11-0016</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CSPB</t>
   </si>
   <si>
-    <t>中国科学报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国科学院;中国工程院;国家自然科学基金委员会;中国科学技术协会</t>
   </si>
   <si>
     <t>CN 11-0084</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=KXSB</t>
   </si>
   <si>
-    <t>电脑商报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国电子社报</t>
   </si>
   <si>
     <t>CN 11-0045</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=DNSB</t>
   </si>
   <si>
-    <t>中国职工科技报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国职工技术协会 全国经济技术部 工人日报社</t>
   </si>
   <si>
     <t>CN 11-0009</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CZGK</t>
   </si>
   <si>
-    <t>中国市场监管报</t>
-[...1 lines deleted...]
-  <si>
     <t>J165</t>
   </si>
   <si>
     <t>中国市场监管报社</t>
   </si>
   <si>
     <t>CN 11-0308</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CGSB</t>
   </si>
   <si>
-    <t>中国包装报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国包装总公司、中国包装联合会</t>
   </si>
   <si>
     <t>CN 11-0046</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CBZB</t>
   </si>
   <si>
-    <t>中国花卉报</t>
-[...1 lines deleted...]
-  <si>
     <t>D048</t>
   </si>
   <si>
     <t>CN 11-0023</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZGHH</t>
   </si>
   <si>
-    <t>中国应急管理报</t>
-[...1 lines deleted...]
-  <si>
     <t>B026</t>
   </si>
   <si>
     <t>中国应急管理报社</t>
   </si>
   <si>
     <t>CN 11-0306</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CAQS</t>
   </si>
   <si>
-    <t>消费日报</t>
+    <t>E60</t>
+  </si>
+  <si>
+    <t>国家卫生健康委国际交流与合作中心</t>
+  </si>
+  <si>
+    <t>CN 11-0017</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/YXLT/detail?language=EN</t>
   </si>
   <si>
     <t>CN 11-0057</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XFRB</t>
   </si>
   <si>
-    <t>中国邮政报</t>
-[...1 lines deleted...]
-  <si>
     <t>J155</t>
   </si>
   <si>
     <t>中国邮政集团有限公司</t>
   </si>
   <si>
     <t>CN 11-0028</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CYZB</t>
   </si>
   <si>
-    <t>中国有色金属报</t>
-[...1 lines deleted...]
-  <si>
     <t>B022</t>
   </si>
   <si>
     <t>中国有色金属工业协会</t>
   </si>
   <si>
     <t>CN 11-0115</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YSJS</t>
   </si>
   <si>
-    <t>文艺报</t>
-[...1 lines deleted...]
-  <si>
     <t>F081</t>
   </si>
   <si>
     <t>中国作家协会</t>
   </si>
   <si>
     <t>CN 11-0093</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=WEYI</t>
   </si>
   <si>
-    <t>中国劳动保障报</t>
-[...1 lines deleted...]
-  <si>
     <t>H126</t>
   </si>
   <si>
     <t>中国劳动保障报社</t>
   </si>
   <si>
     <t>CN 11-0022</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=LDBZ</t>
   </si>
   <si>
-    <t>中国消费者报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国消费者协会</t>
   </si>
   <si>
     <t>CN 11-0042</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XFZB</t>
   </si>
   <si>
-    <t>中国纺织报</t>
-[...1 lines deleted...]
-  <si>
     <t>CN 11-0087</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CFZB</t>
   </si>
   <si>
-    <t>中国文化报</t>
-[...1 lines deleted...]
-  <si>
     <t>F090</t>
   </si>
   <si>
     <t>中国文化传媒集团</t>
   </si>
   <si>
     <t>CN 11-0089</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CWHB</t>
   </si>
   <si>
-    <t>中国社会报</t>
-[...1 lines deleted...]
-  <si>
     <t>H123</t>
   </si>
   <si>
     <t>中国社会报社</t>
   </si>
   <si>
     <t>CN 11-0021</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SHHU</t>
   </si>
   <si>
-    <t>中国建材报</t>
-[...1 lines deleted...]
-  <si>
     <t>CN 11-0073</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CJCB</t>
   </si>
   <si>
-    <t>中国绿色时报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国绿色时报社</t>
   </si>
   <si>
     <t>CN 11-0039</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=LSSB</t>
   </si>
   <si>
-    <t>金融时报</t>
-[...1 lines deleted...]
-  <si>
     <t>J159</t>
   </si>
   <si>
     <t>金融时报社</t>
   </si>
   <si>
     <t>CN 11-0011</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JRSB</t>
   </si>
   <si>
-    <t>中国摄影报</t>
-[...1 lines deleted...]
-  <si>
     <t>F088</t>
   </si>
   <si>
     <t>中国摄影家协会</t>
   </si>
   <si>
     <t>CN 11-0081</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZGSY</t>
   </si>
   <si>
-    <t>中国医药报</t>
-[...1 lines deleted...]
-  <si>
     <t>E079</t>
   </si>
   <si>
     <t>中国健康传媒集团有限公司</t>
   </si>
   <si>
     <t>CN 11-0140</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YIYA</t>
   </si>
   <si>
-    <t>中国企业报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国企业联合会;中国企业家协会</t>
   </si>
   <si>
     <t>CN 11-0029</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CQYB</t>
   </si>
   <si>
-    <t>中国汽车报</t>
-[...1 lines deleted...]
-  <si>
     <t>C035</t>
   </si>
   <si>
     <t>CN 11-0056</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CQCB</t>
   </si>
   <si>
-    <t>中国计算机报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国电子信息产业发展研究院;赛迪工业和信息化研究院（集团）有限公司</t>
   </si>
   <si>
     <t>CN 11-0004</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JSJB</t>
   </si>
   <si>
-    <t>中国老年报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国老年报社</t>
   </si>
   <si>
     <t>CN 11-0031</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CLNB</t>
   </si>
   <si>
-    <t>中国信息报</t>
-[...1 lines deleted...]
-  <si>
     <t>J148</t>
   </si>
   <si>
     <t>中国信息报社</t>
   </si>
   <si>
     <t>CN 11-0123</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZGXX</t>
   </si>
   <si>
-    <t>中国石化报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国石油化工集团有限公司</t>
   </si>
   <si>
     <t>CN 11-0141</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CSHB</t>
   </si>
   <si>
-    <t>中国水利报</t>
-[...1 lines deleted...]
-  <si>
     <t>C037</t>
   </si>
   <si>
     <t>中国水利报社</t>
   </si>
   <si>
     <t>CN 11-0156</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CSLB</t>
   </si>
   <si>
-    <t>中国电影报</t>
-[...1 lines deleted...]
-  <si>
     <t>F087</t>
   </si>
   <si>
     <t>中国电影艺术研究中心</t>
   </si>
   <si>
     <t>CN 11-0149</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CDYB</t>
   </si>
   <si>
-    <t>中国中医药报</t>
-[...1 lines deleted...]
-  <si>
     <t>E056</t>
   </si>
   <si>
     <t>《中国中医药报》社有限公司</t>
   </si>
   <si>
     <t>CN 11-0153</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZYYB</t>
   </si>
   <si>
-    <t>中国气象报</t>
-[...1 lines deleted...]
-  <si>
     <t>A009</t>
   </si>
   <si>
     <t>中国气象报社</t>
   </si>
   <si>
     <t>CN 11-0158</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CQXB</t>
   </si>
   <si>
-    <t>中国航空报</t>
-[...1 lines deleted...]
-  <si>
     <t>C031</t>
   </si>
   <si>
     <t>中国航空工业集团有限公司</t>
   </si>
   <si>
     <t>CN 11-0075</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CHQB</t>
   </si>
   <si>
-    <t>通信产业报</t>
-[...1 lines deleted...]
-  <si>
     <t>CN 11-0006</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=TXCY</t>
   </si>
   <si>
-    <t>中华工商时报</t>
-[...1 lines deleted...]
-  <si>
     <t>中华全国工商业联合会</t>
   </si>
   <si>
     <t>CN 11-0168</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZHGS</t>
   </si>
   <si>
-    <t>人民公安报·交通安全周刊</t>
-[...1 lines deleted...]
-  <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=RMGJ</t>
   </si>
   <si>
-    <t>人民公安报·消防周刊</t>
-[...1 lines deleted...]
-  <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=RMGX</t>
   </si>
   <si>
-    <t>中国质量报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国质量报社</t>
   </si>
   <si>
     <t>CN 11-0167</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CZLB</t>
   </si>
   <si>
-    <t>中国海洋报</t>
-[...1 lines deleted...]
-  <si>
     <t>A010</t>
   </si>
   <si>
     <t>中国海洋报社</t>
   </si>
   <si>
     <t>CN 11-0171</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CHYB</t>
   </si>
   <si>
-    <t>中国文物报</t>
+    <t>中国税务报社</t>
+  </si>
+  <si>
+    <t>CN 11-0175</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/CSWB/detail?language=EN</t>
   </si>
   <si>
     <t>F097</t>
   </si>
   <si>
     <t>中国文物报社</t>
   </si>
   <si>
     <t>CN 11-0170</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CWWB</t>
   </si>
   <si>
-    <t>中国财经报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国财经报社</t>
   </si>
   <si>
     <t>CN 11-0185</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CCJB</t>
   </si>
   <si>
-    <t>中国畜牧兽医报</t>
-[...1 lines deleted...]
-  <si>
     <t>D050</t>
   </si>
   <si>
     <t>CN 11-0184</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CXMB</t>
   </si>
   <si>
-    <t>中国黄金报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国黄金集团有限公司</t>
   </si>
   <si>
     <t>CN 11-0182</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZGHJ</t>
   </si>
   <si>
-    <t>中国知识产权报</t>
-[...1 lines deleted...]
-  <si>
     <t>J168</t>
   </si>
   <si>
     <t>中国知识产权报社</t>
   </si>
   <si>
     <t>CN 11-0166</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZSCQ</t>
   </si>
   <si>
-    <t>中国集邮报</t>
-[...1 lines deleted...]
-  <si>
     <t>H134</t>
   </si>
   <si>
     <t>中华全国集邮联合会;人民邮电报社</t>
   </si>
   <si>
     <t>CN 11-0201</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CJIY</t>
   </si>
   <si>
-    <t>中国信息化周报</t>
-[...1 lines deleted...]
-  <si>
     <t>CN 11-0280</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=DNJY</t>
   </si>
   <si>
-    <t>人民法院报</t>
-[...1 lines deleted...]
-  <si>
     <t>中华人民共和国最高人民法院</t>
   </si>
   <si>
     <t>CN 11-0194</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=RMFY</t>
   </si>
   <si>
-    <t>中国证券报</t>
-[...1 lines deleted...]
-  <si>
     <t>J160</t>
   </si>
   <si>
     <t>CN 11-0207</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CZJB</t>
   </si>
   <si>
-    <t>大众科技报</t>
-[...1 lines deleted...]
-  <si>
     <t>CN 11-0211</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=DZKJ</t>
   </si>
   <si>
-    <t>中国航天报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国航天科技集团有限公司;中国航天科工集团有限公司</t>
   </si>
   <si>
     <t>CN 11-0024</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CHTB</t>
   </si>
   <si>
-    <t>中国经济导报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国发展改革报社</t>
   </si>
   <si>
     <t>CN 11-0233</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CJJD</t>
   </si>
   <si>
-    <t>中国矿业报</t>
-[...1 lines deleted...]
-  <si>
     <t>自然资源部中国地质调查局</t>
   </si>
   <si>
     <t>CN 11-0099</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CKYB</t>
   </si>
   <si>
-    <t>中国特产报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国产业报协会</t>
   </si>
   <si>
     <t>CN 11-0159</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CTCB</t>
   </si>
   <si>
-    <t>中国房地产报</t>
-[...1 lines deleted...]
-  <si>
     <t>CN 11-0152</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CFDC</t>
   </si>
   <si>
-    <t>中国国防报</t>
-[...1 lines deleted...]
-  <si>
     <t>解放军报社</t>
   </si>
   <si>
     <t>CN 81-0002/(J)</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CGFB</t>
   </si>
   <si>
-    <t>音乐生活报</t>
-[...1 lines deleted...]
-  <si>
     <t>F086</t>
   </si>
   <si>
     <t>中国文化艺术有限公司、中国大众音乐协会</t>
   </si>
   <si>
     <t>CN 11-0230</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YYSH</t>
   </si>
   <si>
-    <t>中国教师报</t>
-[...1 lines deleted...]
-  <si>
     <t>CN 11-0179</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CRJY</t>
   </si>
   <si>
-    <t>今日信息报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国经济信息报刊协会</t>
   </si>
   <si>
     <t>CN 11-0266</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JRXX</t>
   </si>
   <si>
-    <t>中国测绘报</t>
-[...1 lines deleted...]
-  <si>
     <t>A008</t>
   </si>
   <si>
     <t>中国测绘报社</t>
   </si>
   <si>
     <t>CN 11-0213</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CCHB</t>
   </si>
   <si>
-    <t>中国船舶报</t>
-[...1 lines deleted...]
-  <si>
     <t>C036</t>
   </si>
   <si>
     <t>中国船舶工业集团公司;中国船舶重工集团公司;中国船舶工业行业协会</t>
   </si>
   <si>
     <t>CN 11-0018</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CCPB</t>
   </si>
   <si>
-    <t>机电商报</t>
-[...1 lines deleted...]
-  <si>
     <t>北京卓众出版有限公司</t>
   </si>
   <si>
     <t>CN 11-0220</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JDSB</t>
   </si>
   <si>
-    <t>中国足球报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国优育报业总社、中国足球协会</t>
   </si>
   <si>
     <t>CN 11-0097</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CZCB</t>
   </si>
   <si>
-    <t>中国服饰报</t>
-[...1 lines deleted...]
-  <si>
     <t>CN 11-0239</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZGFS</t>
   </si>
   <si>
-    <t>中华读书报</t>
+    <t>H129</t>
   </si>
   <si>
     <t>光明日报报业集团 中国出版协会</t>
   </si>
   <si>
     <t>CN 11-0160</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZHDS</t>
   </si>
   <si>
-    <t>中国纪检监察报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国纪检监察报社</t>
   </si>
   <si>
     <t>CN 11-0176</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JJJC</t>
   </si>
   <si>
-    <t>中国高新技术产业导报</t>
-[...1 lines deleted...]
-  <si>
     <t>CN 11-0237</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GJCD</t>
   </si>
   <si>
-    <t>中国改革报</t>
-[...1 lines deleted...]
-  <si>
     <t>J147</t>
   </si>
   <si>
     <t>中国改革报社</t>
   </si>
   <si>
     <t>CN 11-0178</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CGGB</t>
   </si>
   <si>
-    <t>中国银行保险报</t>
-[...1 lines deleted...]
-  <si>
     <t>J161</t>
   </si>
   <si>
     <t>中国银行保险传媒股份有限公司</t>
   </si>
   <si>
     <t>CN 11-0310</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CBXB</t>
   </si>
   <si>
-    <t>中国城乡金融报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国农业银行股份有限公司</t>
   </si>
   <si>
     <t>CN 11-0044</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CXJR</t>
   </si>
   <si>
-    <t>中国出版传媒商报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国出版传媒股份有限公司</t>
   </si>
   <si>
     <t>CN 11-0282</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=TSSB</t>
   </si>
   <si>
-    <t>中国经济时报</t>
-[...1 lines deleted...]
-  <si>
     <t>国务院发展研究中心</t>
   </si>
   <si>
     <t>CN 11-0200</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JJSB</t>
   </si>
   <si>
-    <t>保健时报</t>
-[...1 lines deleted...]
-  <si>
     <t>中华预防医学会</t>
   </si>
   <si>
     <t>CN 11-0112</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=BJSB</t>
   </si>
   <si>
-    <t>中国艺术报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国文学艺术界联合会</t>
   </si>
   <si>
     <t>CN 11-0241</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CYSB</t>
   </si>
   <si>
-    <t>中国档案报</t>
-[...1 lines deleted...]
-  <si>
     <t>I144</t>
   </si>
   <si>
     <t>中国档案报社</t>
   </si>
   <si>
     <t>CN 11-0234</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CDAB</t>
   </si>
   <si>
-    <t>中国食品安全报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国食品工业协会</t>
   </si>
   <si>
     <t>CN 11-0177</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SPZL</t>
   </si>
   <si>
-    <t>中国组织人事报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国人事报刊社</t>
   </si>
   <si>
     <t>CN 11-0243</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CRSB</t>
   </si>
   <si>
-    <t>中华合作时报</t>
-[...1 lines deleted...]
-  <si>
     <t>中华全国供销合作总社</t>
   </si>
   <si>
     <t>CN 11-0247</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HZSB</t>
   </si>
   <si>
-    <t>中国国门时报</t>
-[...1 lines deleted...]
-  <si>
     <t>D046</t>
   </si>
   <si>
     <t>中国海关传媒中心（事业单位）</t>
   </si>
   <si>
     <t>CN 11-0249</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GMSB</t>
   </si>
   <si>
-    <t>中华新闻报</t>
-[...1 lines deleted...]
-  <si>
     <t>中华全国新闻工作者协会</t>
   </si>
   <si>
     <t>CN 11-0019</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZHXW</t>
   </si>
   <si>
-    <t>中国民族报</t>
-[...1 lines deleted...]
-  <si>
     <t>F094</t>
   </si>
   <si>
     <t>中国民族社</t>
   </si>
   <si>
     <t>CN 11-0192</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CMZB</t>
   </si>
   <si>
-    <t>中华建筑报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国建筑装饰协会</t>
   </si>
   <si>
     <t>CN 11-0246</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZHJZ</t>
   </si>
   <si>
-    <t>中国审计报</t>
-[...1 lines deleted...]
-  <si>
     <t>J164</t>
   </si>
   <si>
     <t>中国审计报社</t>
   </si>
   <si>
     <t>CN 11-0260</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CSJB</t>
   </si>
   <si>
-    <t>医药养生保健报</t>
-[...1 lines deleted...]
-  <si>
     <t>《前进论坛》杂志社</t>
   </si>
   <si>
     <t>CN 11-0263</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YYYS</t>
   </si>
   <si>
-    <t>中国远洋海运报</t>
-[...1 lines deleted...]
-  <si>
     <t>上海市</t>
   </si>
   <si>
     <t>中国远洋海运集团有限公司</t>
   </si>
   <si>
     <t>CN 31-0116</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CYYB</t>
   </si>
   <si>
-    <t>学习时报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共中央党校（国家行政学院）</t>
   </si>
   <si>
     <t>CN 11-0137</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XXSB</t>
   </si>
   <si>
-    <t>证券日报</t>
-[...1 lines deleted...]
-  <si>
     <t>CN 11-0235</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CJRB</t>
   </si>
   <si>
-    <t>中国社会科学报</t>
-[...1 lines deleted...]
-  <si>
     <t>H122</t>
   </si>
   <si>
     <t>中国社会科学院</t>
   </si>
   <si>
     <t>CN 11-0274</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CSHK</t>
   </si>
   <si>
-    <t>中国渔业报</t>
-[...1 lines deleted...]
-  <si>
     <t>D052</t>
   </si>
   <si>
     <t>CN 11-0098</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CYEB</t>
   </si>
   <si>
-    <t>西部时报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国西部研究与发展促进会</t>
   </si>
   <si>
     <t>CN 11-0133</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XBSB</t>
   </si>
   <si>
-    <t>政府采购信息报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国经济传媒协会</t>
   </si>
   <si>
     <t>CN 11-0273</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZFCG</t>
   </si>
   <si>
-    <t>世界报</t>
-[...1 lines deleted...]
-  <si>
     <t>地方级</t>
   </si>
   <si>
     <t>安徽省</t>
   </si>
   <si>
     <t>安徽日报报业集团、法制日报社</t>
   </si>
   <si>
     <t>CN 34-0063</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SHJB</t>
   </si>
   <si>
-    <t>中国农机化导报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国农机安全报社</t>
   </si>
   <si>
     <t>CN 11-0060</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CNJH</t>
   </si>
   <si>
-    <t>国家电网报</t>
-[...1 lines deleted...]
-  <si>
     <t>英大传媒集团</t>
   </si>
   <si>
     <t>CN 11-0267</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GJDW</t>
   </si>
   <si>
-    <t>商务时报</t>
-[...1 lines deleted...]
-  <si>
     <t>内蒙古新华报业中心、 北方瓜类蔬菜研究所</t>
   </si>
   <si>
     <t>CN 15-0075</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SWSB</t>
   </si>
   <si>
-    <t>中国会计报</t>
-[...1 lines deleted...]
-  <si>
     <t>J163</t>
   </si>
   <si>
     <t>CN 11-0271</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZGKJ</t>
   </si>
   <si>
-    <t>民主与法制时报</t>
-[...1 lines deleted...]
-  <si>
     <t>《民主与法制》社</t>
   </si>
   <si>
     <t>CN 11-0095</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=MZFZ</t>
   </si>
   <si>
-    <t>中煤地质报</t>
-[...1 lines deleted...]
-  <si>
     <t>河北省</t>
   </si>
   <si>
     <t>中国煤炭地质总局</t>
   </si>
   <si>
     <t>CN 13-0045</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZMDZ</t>
   </si>
   <si>
-    <t>中国边防警察报</t>
-[...1 lines deleted...]
-  <si>
     <t>广东省</t>
   </si>
   <si>
     <t>中国人民武装警察边防部队</t>
   </si>
   <si>
     <t>CN 11-0284</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=BFJC</t>
   </si>
   <si>
-    <t>北京日报</t>
-[...1 lines deleted...]
-  <si>
     <t>Z011</t>
   </si>
   <si>
     <t>中共北京市委</t>
   </si>
   <si>
     <t>CN 11-0101</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=BJRB</t>
   </si>
   <si>
-    <t>北京商报</t>
-[...1 lines deleted...]
-  <si>
     <t>北京日报报业集团</t>
   </si>
   <si>
     <t>CN 11-0104</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=BJXD</t>
   </si>
   <si>
-    <t>北京科技报</t>
-[...1 lines deleted...]
-  <si>
     <t>月报</t>
   </si>
   <si>
     <t>北京科普发展中心</t>
   </si>
   <si>
     <t>CN 11-0144</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=BJKJ</t>
   </si>
   <si>
-    <t>北京社区报</t>
-[...1 lines deleted...]
-  <si>
     <t>CN 11-0191</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=BJSH</t>
   </si>
   <si>
-    <t>北京人才市场报</t>
-[...1 lines deleted...]
-  <si>
     <t>北京劳动就业报社</t>
   </si>
   <si>
     <t>CN 11-0248</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=RCSC</t>
   </si>
   <si>
-    <t>首都建设报</t>
-[...1 lines deleted...]
-  <si>
     <t>北京市基础设施投资有限公司</t>
   </si>
   <si>
     <t>CN 11-0232</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SDJS</t>
   </si>
   <si>
-    <t>华北电力报</t>
-[...1 lines deleted...]
-  <si>
     <t>华北电网有限公司</t>
   </si>
   <si>
     <t>CN 11-0244</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HBDL</t>
   </si>
   <si>
-    <t>地质勘查导报</t>
-[...1 lines deleted...]
-  <si>
     <t>A011</t>
   </si>
   <si>
     <t>黑龙江省地勘局</t>
   </si>
   <si>
     <t>CN 23-0055</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=DZKC</t>
   </si>
   <si>
-    <t>音乐周报</t>
-[...1 lines deleted...]
-  <si>
     <t>CN 11-0110</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YLZB</t>
   </si>
   <si>
-    <t>电子资讯时报</t>
-[...1 lines deleted...]
-  <si>
     <t>北京电子学会</t>
   </si>
   <si>
     <t>CN 11-0145</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=DZZX</t>
   </si>
   <si>
-    <t>新清华</t>
-[...1 lines deleted...]
-  <si>
     <t>H131</t>
   </si>
   <si>
     <t>中共清华大学委员会</t>
   </si>
   <si>
     <t>CN 11-0802/(G)</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XQHB</t>
   </si>
   <si>
-    <t>天津日报</t>
-[...1 lines deleted...]
-  <si>
     <t>天津市</t>
   </si>
   <si>
+    <t>Tianjin</t>
+  </si>
+  <si>
     <t>Z012</t>
   </si>
   <si>
     <t>中共天津市委</t>
   </si>
   <si>
     <t>CN 12-0001</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=TJRB</t>
   </si>
   <si>
-    <t>天津教育报</t>
-[...1 lines deleted...]
-  <si>
     <t>天津市报刊中心天津教育报刊社</t>
   </si>
   <si>
     <t>CN 12-0026</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=TJJY</t>
   </si>
   <si>
-    <t>中国技术市场报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国技术市场协会</t>
   </si>
   <si>
     <t>CN 12-0020</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JSSC</t>
   </si>
   <si>
-    <t>滨城时报</t>
-[...1 lines deleted...]
-  <si>
     <t>天津海河传媒中心</t>
   </si>
   <si>
     <t>CN 12-0027</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=BFJS</t>
   </si>
   <si>
-    <t>河北日报</t>
-[...1 lines deleted...]
-  <si>
     <t>Z013</t>
   </si>
   <si>
     <t>中共河北省委</t>
   </si>
   <si>
     <t>CN 13-0001</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HBRB</t>
   </si>
   <si>
-    <t>河北经济日报</t>
-[...1 lines deleted...]
-  <si>
     <t>河北日报报业集团</t>
   </si>
   <si>
     <t>CN 13-0023</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HBJJ</t>
   </si>
   <si>
-    <t>燕赵农村报</t>
-[...1 lines deleted...]
-  <si>
     <t>CN 13-0076</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HBNM</t>
   </si>
   <si>
-    <t>河北科技报</t>
-[...1 lines deleted...]
-  <si>
     <t>河北省科学技术协会</t>
   </si>
   <si>
     <t>CN 13-0030</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HBKN</t>
   </si>
   <si>
-    <t>现代物流报</t>
-[...1 lines deleted...]
-  <si>
     <t>河北省物流产业集团有限公司</t>
   </si>
   <si>
     <t>CN 13-0031</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=WZXX</t>
   </si>
   <si>
-    <t>石油管道报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国石油天然气管道局</t>
   </si>
   <si>
     <t>CN 13-0046</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SYGD</t>
   </si>
   <si>
-    <t>石家庄日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共石家庄市委</t>
   </si>
   <si>
     <t>CN 13-0003</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SJZB</t>
   </si>
   <si>
-    <t>唐山劳动日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共唐山市委</t>
   </si>
   <si>
     <t>CN 13-0015</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=TSLD</t>
   </si>
   <si>
-    <t>秦皇岛日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共秦皇岛市委宣传部</t>
   </si>
   <si>
     <t>CN 13-0016</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=QHDB</t>
   </si>
   <si>
-    <t>邯郸日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共邯郸市委</t>
   </si>
   <si>
     <t>CN 13-0005</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HDRB</t>
   </si>
   <si>
-    <t>保定日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共保定市委</t>
   </si>
   <si>
     <t>CN 13-0009</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=BDRB</t>
   </si>
   <si>
-    <t>张家口日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共张家口市委</t>
   </si>
   <si>
     <t>CN 13-0019</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZJKB</t>
   </si>
   <si>
-    <t>承德日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共承德市委</t>
   </si>
   <si>
     <t>CN 13-0018</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CDBR</t>
   </si>
   <si>
-    <t>衡水日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共衡水市委</t>
   </si>
   <si>
     <t>CN 13-0012</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HSBR</t>
   </si>
   <si>
-    <t>山西日报</t>
-[...1 lines deleted...]
-  <si>
     <t>山西省</t>
   </si>
   <si>
     <t>Z014</t>
   </si>
   <si>
     <t>中共山西省委</t>
   </si>
   <si>
     <t>CN 14-0001</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SHXR</t>
   </si>
   <si>
-    <t>山西经济日报</t>
-[...1 lines deleted...]
-  <si>
     <t>山西日报报社</t>
   </si>
   <si>
     <t>CN 14-0008</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SXJJ</t>
   </si>
   <si>
-    <t>人民代表报</t>
-[...1 lines deleted...]
-  <si>
     <t>山西省人大常委会</t>
   </si>
   <si>
     <t>CN 14-0041</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=RMDB</t>
   </si>
   <si>
-    <t>山西政协报</t>
-[...13 lines deleted...]
-  <si>
     <t>山西日报社</t>
   </si>
   <si>
     <t>CN 14-0057</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=FZDB</t>
   </si>
   <si>
-    <t>山西科技报</t>
-[...1 lines deleted...]
-  <si>
     <t>山西科技新闻出版传媒集团</t>
   </si>
   <si>
     <t>CN 14-0009</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SHXK</t>
   </si>
   <si>
-    <t>科学导报</t>
-[...1 lines deleted...]
-  <si>
     <t>山西科技新闻出版传媒集团有限责任公司</t>
   </si>
   <si>
     <t>CN 14-0015</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=KXDB</t>
   </si>
   <si>
-    <t>太原日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共太原市委</t>
   </si>
   <si>
     <t>CN 14-0017</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=TYRB</t>
   </si>
   <si>
-    <t>大同日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共大同市委</t>
   </si>
   <si>
     <t>CN 14-0019</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=DTRB</t>
   </si>
   <si>
-    <t>长治日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共长治市委</t>
   </si>
   <si>
     <t>CN 14-0021</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CHZB</t>
   </si>
   <si>
-    <t>太行日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共晋城市委</t>
   </si>
   <si>
     <t>CN 14-0022</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=TARB</t>
   </si>
   <si>
-    <t>朔州日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共朔州市委</t>
   </si>
   <si>
     <t>CN 14-0031</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SHZB</t>
   </si>
   <si>
-    <t>晋中日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共晋中市委</t>
   </si>
   <si>
     <t>CN 14-0023</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JINB</t>
   </si>
   <si>
-    <t>运城日报</t>
-[...13 lines deleted...]
-  <si>
     <t>中共忻州市委</t>
   </si>
   <si>
     <t>CN 14-0026</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XINZ</t>
   </si>
   <si>
-    <t>临汾日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共临汾市委</t>
   </si>
   <si>
     <t>CN 14-0024</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=LFRB</t>
   </si>
   <si>
-    <t>吕梁日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共吕梁市委</t>
   </si>
   <si>
     <t>CN 14-0028</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=LVRB</t>
   </si>
   <si>
-    <t>山西党校报</t>
-[...1 lines deleted...]
-  <si>
     <t>旬报</t>
   </si>
   <si>
     <t>中共山西省委党校</t>
   </si>
   <si>
     <t>CN 14-0822/(G)</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SDXB</t>
   </si>
   <si>
-    <t>瓜果蔬菜报.农业信息周刊</t>
-[...1 lines deleted...]
-  <si>
     <t>运城市政府</t>
   </si>
   <si>
     <t>CN 14-0048</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GGSN</t>
   </si>
   <si>
-    <t>内蒙古日报(汉)</t>
-[...1 lines deleted...]
-  <si>
     <t>内蒙古自治区</t>
   </si>
   <si>
     <t>Z015</t>
   </si>
   <si>
     <t>内蒙古自治区党委</t>
   </si>
   <si>
     <t>CN 15-0002</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=MGRB</t>
   </si>
   <si>
-    <t>呼和浩特日报(汉)</t>
-[...1 lines deleted...]
-  <si>
     <t>中共呼和浩特市委</t>
   </si>
   <si>
     <t>CN 15-0073</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HTRB</t>
   </si>
   <si>
-    <t>赤峰日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共赤峰市委</t>
   </si>
   <si>
     <t>CN 15-0008</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CFRB</t>
   </si>
   <si>
-    <t>通辽日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共通辽市委</t>
   </si>
   <si>
     <t>CN 15-0006</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=TLBR</t>
   </si>
   <si>
-    <t>鄂尔多斯日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共鄂尔多斯市委员会</t>
   </si>
   <si>
     <t>CN 15-0014</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=EDSB</t>
   </si>
   <si>
-    <t>巴彦淖尔日报(汉)</t>
-[...1 lines deleted...]
-  <si>
     <t>中共巴彦淖尔市委员会宣传部</t>
   </si>
   <si>
     <t>CN 15-0016</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=BYZE</t>
   </si>
   <si>
-    <t>锡林郭勒日报(汉)</t>
-[...1 lines deleted...]
-  <si>
     <t>中共锡林郭勒盟委员会</t>
   </si>
   <si>
     <t>CN 15-0018</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XLGL</t>
   </si>
   <si>
-    <t>财会信报</t>
-[...1 lines deleted...]
-  <si>
     <t>内蒙古新华报业中心</t>
   </si>
   <si>
     <t>CN 15-0042</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CKXB</t>
   </si>
   <si>
-    <t>财经时报</t>
-[...1 lines deleted...]
-  <si>
     <t>内蒙古联办财经信息研究中心</t>
   </si>
   <si>
     <t>CN 15-0080</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CJSB</t>
   </si>
   <si>
-    <t>农村医药报(汉)</t>
-[...1 lines deleted...]
-  <si>
     <t>内蒙古新闻出版局新华报业中心</t>
   </si>
   <si>
     <t>CN 15-0067</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=NCYH</t>
   </si>
   <si>
-    <t>辽宁日报</t>
-[...1 lines deleted...]
-  <si>
     <t>辽宁省</t>
   </si>
   <si>
+    <t>Liaoning</t>
+  </si>
+  <si>
     <t>Z021</t>
   </si>
   <si>
     <t>中国共产党辽宁省委员会</t>
   </si>
   <si>
     <t>CN 21-0001</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=LNRB</t>
   </si>
   <si>
-    <t>友报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国人民政治协商会议辽宁省委员会</t>
   </si>
   <si>
     <t>CN 21-0074</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YOUB</t>
   </si>
   <si>
-    <t>沈阳日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共沈阳市委员会</t>
   </si>
   <si>
     <t>CN 21-0003</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SYRB</t>
   </si>
   <si>
-    <t>大连日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共大连市委</t>
   </si>
   <si>
     <t>CN 21-0004</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=DLRB</t>
   </si>
   <si>
-    <t>鞍山日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国共产党鞍山市委员会</t>
   </si>
   <si>
     <t>CN 21-0006</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ASRB</t>
   </si>
   <si>
-    <t>抚顺日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国共产党抚顺市委员会</t>
   </si>
   <si>
     <t>CN 21-0010</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=FSRB</t>
   </si>
   <si>
-    <t>本溪日报</t>
-[...1 lines deleted...]
-  <si>
     <t>I143</t>
   </si>
   <si>
     <t>本溪日报和</t>
   </si>
   <si>
     <t>CN 21-0009</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=BXRB</t>
   </si>
   <si>
-    <t>丹东日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国共产党丹东市委员会</t>
   </si>
   <si>
     <t>CN 21-0008</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=DDRB</t>
   </si>
   <si>
-    <t>锦州日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国共产党锦州市委员会</t>
   </si>
   <si>
     <t>CN 21-0012</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JZBR</t>
   </si>
   <si>
-    <t>营口日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国共产党营口市委员会</t>
   </si>
   <si>
     <t>CN 21-0005</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YKRB</t>
   </si>
   <si>
-    <t>盘锦日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国共产党盘锦市委员会</t>
   </si>
   <si>
     <t>CN 21-0013</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=PJRB</t>
   </si>
   <si>
-    <t>铁岭日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共铁岭市委</t>
   </si>
   <si>
     <t>CN 21-0011</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=TLRB</t>
   </si>
   <si>
-    <t>朝阳日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国共产党朝阳市委员会</t>
   </si>
   <si>
     <t>CN 21-0015</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CYRB</t>
   </si>
   <si>
-    <t>东北电力报</t>
-[...1 lines deleted...]
-  <si>
     <t>国家电力公司东北公司</t>
   </si>
   <si>
     <t>CN 21-0076</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=DBDL</t>
   </si>
   <si>
-    <t>卫生与生活</t>
-[...1 lines deleted...]
-  <si>
     <t>沈阳日报报业集团</t>
   </si>
   <si>
     <t>CN 21-0056</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=WSSH</t>
   </si>
   <si>
-    <t>吉林日报</t>
-[...1 lines deleted...]
-  <si>
     <t>吉林省</t>
   </si>
   <si>
     <t>Z022</t>
   </si>
   <si>
     <t>中共吉林省委</t>
   </si>
   <si>
     <t>CN 22-0001</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JLRB</t>
   </si>
   <si>
-    <t>协商新报</t>
-[...1 lines deleted...]
-  <si>
     <t>政协吉林省委员会</t>
   </si>
   <si>
     <t>CN 22-0025</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XSXB</t>
   </si>
   <si>
-    <t>吉林农村报</t>
-[...1 lines deleted...]
-  <si>
     <t>吉林日报报业集团</t>
   </si>
   <si>
     <t>CN 22-0002</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JLNC</t>
   </si>
   <si>
-    <t>北方法制报</t>
-[...1 lines deleted...]
-  <si>
     <t>CN 22-0021</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=BFFZ</t>
   </si>
   <si>
-    <t>长春日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共长春市委</t>
   </si>
   <si>
     <t>CN 22-0005</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CCRB</t>
   </si>
   <si>
-    <t>四平日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共四平市委</t>
   </si>
   <si>
     <t>CN 22-0009</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SPRB</t>
   </si>
   <si>
-    <t>辽源日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共辽源市委</t>
   </si>
   <si>
     <t>CN 22-0010</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=LYRI</t>
   </si>
   <si>
-    <t>通化日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共通化市委</t>
   </si>
   <si>
     <t>CN 22-0023</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=THRB</t>
   </si>
   <si>
-    <t>长白山日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共白山市委</t>
   </si>
   <si>
     <t>CN 22-0046</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CBSR</t>
   </si>
   <si>
-    <t>延边日报(汉)</t>
-[...1 lines deleted...]
-  <si>
     <t>延边日报社</t>
   </si>
   <si>
     <t>CN 22-0007</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YBRB</t>
   </si>
   <si>
-    <t>图们江报</t>
-[...1 lines deleted...]
-  <si>
     <t>珲春图们江地区开发办公室</t>
   </si>
   <si>
     <t>CN 22-0012</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=TMJB</t>
   </si>
   <si>
-    <t>就业时报</t>
-[...1 lines deleted...]
-  <si>
     <t>吉林省新闻出版局报刊中心</t>
   </si>
   <si>
     <t>CN 22-0026</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JYBS</t>
   </si>
   <si>
-    <t>黑龙江日报</t>
-[...1 lines deleted...]
-  <si>
     <t>黑龙江省</t>
   </si>
   <si>
+    <t>Heilongjiang</t>
+  </si>
+  <si>
     <t>Z023</t>
   </si>
   <si>
     <t>黑龙江日报报业集团</t>
   </si>
   <si>
     <t>CN 23-0001</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HJRB</t>
   </si>
   <si>
-    <t>黑龙江经济报</t>
-[...1 lines deleted...]
-  <si>
     <t>CN 23-0066</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HLJJ</t>
   </si>
   <si>
-    <t>齐齐哈尔日报</t>
-[...11 lines deleted...]
-    <t>鸡西日报</t>
+    <t>G120</t>
+  </si>
+  <si>
+    <t>哈尔滨日报社</t>
+  </si>
+  <si>
+    <t>CN 23-0002</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HEBB</t>
   </si>
   <si>
     <t>中共鸡西市委</t>
   </si>
   <si>
     <t>CN 23-0009</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JXBR</t>
   </si>
   <si>
-    <t>大庆日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共大庆市委</t>
   </si>
   <si>
     <t>CN 23-0008</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=DQRB</t>
   </si>
   <si>
-    <t>佳木斯日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共佳木斯市委</t>
   </si>
   <si>
     <t>CN 23-0005</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JMRB</t>
   </si>
   <si>
-    <t>牡丹江日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共牡丹江市委</t>
   </si>
   <si>
     <t>CN 23-0004</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=MDJB</t>
   </si>
   <si>
-    <t>黑河日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共黑河市委</t>
   </si>
   <si>
     <t>CN 23-0013</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HHRB</t>
   </si>
   <si>
-    <t>北大荒日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共北大荒农垦集团有限公司委员会</t>
   </si>
   <si>
     <t>CN 23-0014</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=NKRB</t>
   </si>
   <si>
-    <t>远东经贸导报</t>
-[...1 lines deleted...]
-  <si>
     <t>远东经贸导报社</t>
   </si>
   <si>
     <t>CN 23-0030</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YDJM</t>
   </si>
   <si>
-    <t>中俄经贸时报</t>
-[...1 lines deleted...]
-  <si>
     <t>黑龙江省牡丹江新闻传媒集团</t>
   </si>
   <si>
     <t>CN 23-0074</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZEJM</t>
   </si>
   <si>
-    <t>解放日报</t>
-[...1 lines deleted...]
-  <si>
     <t>Z031</t>
   </si>
   <si>
     <t>中共上海市委员会</t>
   </si>
   <si>
     <t>CN 31-0001</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JFRB</t>
   </si>
   <si>
-    <t>文汇报</t>
-[...1 lines deleted...]
-  <si>
     <t>上海报业集团</t>
   </si>
   <si>
     <t>CN 31-0002</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=WEHU</t>
   </si>
   <si>
-    <t>东方早报</t>
-[...1 lines deleted...]
-  <si>
     <t>文汇新民联合报业集团</t>
   </si>
   <si>
     <t>CN 31-0009</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=DFZB</t>
   </si>
   <si>
-    <t>联合时报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国人民政治协商会议上海市委员会</t>
   </si>
   <si>
     <t>CN 31-0019</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=LHSB</t>
   </si>
   <si>
-    <t>东方城乡报</t>
-[...1 lines deleted...]
-  <si>
     <t>上海市农村经济学会</t>
   </si>
   <si>
     <t>CN 31-0041</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=DFCX</t>
   </si>
   <si>
-    <t>上海科技报</t>
-[...1 lines deleted...]
-  <si>
     <t>上海市科学技术协会</t>
   </si>
   <si>
     <t>CN 31-0008</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SHKJ</t>
   </si>
   <si>
-    <t>上海证券报</t>
-[...1 lines deleted...]
-  <si>
     <t>上海证券报社</t>
   </si>
   <si>
     <t>CN 31-0094</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SHZJ</t>
   </si>
   <si>
-    <t>上海中医药报</t>
-[...1 lines deleted...]
-  <si>
     <t>上海市中医药学会</t>
   </si>
   <si>
     <t>CN 31-0075</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SHZY</t>
   </si>
   <si>
-    <t>上海金融报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国人民银行上海分行</t>
   </si>
   <si>
     <t>CN 31-0101</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SHJR</t>
   </si>
   <si>
-    <t>第一财经日报</t>
-[...1 lines deleted...]
-  <si>
     <t>上海文广新闻传媒集团;北京青年报社;广州日报报业集团</t>
   </si>
   <si>
     <t>CN 31-0024</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=DYCJ</t>
   </si>
   <si>
-    <t>文学报</t>
-[...1 lines deleted...]
-  <si>
     <t>F083</t>
   </si>
   <si>
     <t>CN 31-0012</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=WEXU</t>
   </si>
   <si>
-    <t>组织人事报</t>
-[...1 lines deleted...]
-  <si>
     <t>上海市党建研究会</t>
   </si>
   <si>
     <t>CN 31-0039</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZZRS</t>
   </si>
   <si>
-    <t>社会科学报</t>
-[...1 lines deleted...]
-  <si>
     <t>上海社会科学院</t>
   </si>
   <si>
     <t>CN 31-0034</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SHKX</t>
   </si>
   <si>
-    <t>国际金融报</t>
-[...1 lines deleted...]
-  <si>
     <t>CN 31-0016</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=IFNB</t>
   </si>
   <si>
-    <t>房地产时报</t>
-[...1 lines deleted...]
-  <si>
     <t>解放日报报业集团</t>
   </si>
   <si>
     <t>CN 31-0104</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=FDCB</t>
   </si>
   <si>
-    <t>华东电力报</t>
+    <t>上海建工控股集团有限公司;中国建筑业协会</t>
+  </si>
+  <si>
+    <t>CN 31-0051</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/JZSB/detail?language=EN</t>
   </si>
   <si>
     <t>国家电力公司华东公司</t>
   </si>
   <si>
     <t>CN 31-0055</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HDDL</t>
   </si>
   <si>
-    <t>东方航空报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国东方航空集团公司</t>
   </si>
   <si>
     <t>CN 31-0091</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=DFHK</t>
   </si>
   <si>
-    <t>人才市场报</t>
-[...1 lines deleted...]
-  <si>
     <t>CN 31-0099</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=RCSB</t>
   </si>
   <si>
-    <t>语言文字周报</t>
-[...1 lines deleted...]
-  <si>
     <t>F084</t>
   </si>
   <si>
     <t>上海教育出版社有限公司;上海市语言文字工作委员会</t>
   </si>
   <si>
     <t>CN 31-0014</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YYWZ</t>
   </si>
   <si>
-    <t>新华日报</t>
-[...1 lines deleted...]
-  <si>
     <t>江苏省</t>
   </si>
   <si>
     <t>Z032</t>
   </si>
   <si>
     <t>中共江苏省委</t>
   </si>
   <si>
     <t>CN 32-0050</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XHRB</t>
   </si>
   <si>
-    <t>江苏经济报</t>
-[...1 lines deleted...]
-  <si>
     <t>新华报业传媒集团</t>
   </si>
   <si>
     <t>CN 32-0016</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JSJJ</t>
   </si>
   <si>
-    <t>江苏法治报</t>
-[...1 lines deleted...]
-  <si>
     <t>新华日报社</t>
   </si>
   <si>
     <t>CN 32-0135</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JSFZ</t>
   </si>
   <si>
-    <t>江苏教育报</t>
-[...1 lines deleted...]
-  <si>
     <t>江苏教育报刊总社</t>
   </si>
   <si>
     <t>CN 32-0002</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CCDJ</t>
   </si>
   <si>
-    <t>江苏科技报</t>
-[...1 lines deleted...]
-  <si>
     <t>江苏省科学传播中心</t>
   </si>
   <si>
     <t>CN 32-0019</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JSKJ</t>
   </si>
   <si>
-    <t>华东旅游报</t>
-[...1 lines deleted...]
-  <si>
     <t>无锡日报社</t>
   </si>
   <si>
     <t>CN 32-0074</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HDLY</t>
   </si>
   <si>
-    <t>南京日报</t>
-[...1 lines deleted...]
-  <si>
     <t>南京日报报业集团</t>
   </si>
   <si>
     <t>CN 32-0030</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=NJRB</t>
   </si>
   <si>
-    <t>常州日报</t>
-[...13 lines deleted...]
-  <si>
     <t>中共南通市委</t>
   </si>
   <si>
     <t>CN 32-0025</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=NTRB</t>
   </si>
   <si>
-    <t>连云港日报</t>
+    <t>中共苏州市委</t>
+  </si>
+  <si>
+    <t>CN 32-0035</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/SZRB/detail?language=EN</t>
   </si>
   <si>
     <t>中共连云港市委</t>
   </si>
   <si>
     <t>CN 32-0041</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=LYGB</t>
   </si>
   <si>
-    <t>扬州日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共扬州市委</t>
   </si>
   <si>
     <t>CN 32-0023</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YZBR</t>
   </si>
   <si>
-    <t>镇江日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共镇江市委</t>
   </si>
   <si>
     <t>CN 32-0015</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZHJB</t>
   </si>
   <si>
-    <t>泰州日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共泰州市委</t>
   </si>
   <si>
     <t>CN 32-0021</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=TZBR</t>
   </si>
   <si>
-    <t>江阴日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共江阴市委</t>
   </si>
   <si>
     <t>CN 32-0069</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JYRB</t>
   </si>
   <si>
-    <t>宜兴日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共宜兴市委</t>
   </si>
   <si>
     <t>CN 32-0009</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YXRB</t>
   </si>
   <si>
-    <t>浙江日报</t>
-[...1 lines deleted...]
-  <si>
     <t>浙江省</t>
   </si>
   <si>
+    <t>Zhejiang</t>
+  </si>
+  <si>
     <t>Z033</t>
   </si>
   <si>
     <t>中共浙江省委</t>
   </si>
   <si>
     <t>CN 33-0001</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZJRB</t>
   </si>
   <si>
-    <t>宁波日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共宁波市委</t>
   </si>
   <si>
     <t>CN 33-0003</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=NBRB</t>
   </si>
   <si>
-    <t>温州日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共温州市委</t>
   </si>
   <si>
     <t>CN 33-0004</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=WZRB</t>
   </si>
   <si>
-    <t>嘉兴日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共嘉兴市委</t>
   </si>
   <si>
     <t>CN 33-0010</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JXRA</t>
   </si>
   <si>
-    <t>绍兴日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共绍兴市委</t>
   </si>
   <si>
     <t>CN 33-0006</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SXBR</t>
   </si>
   <si>
-    <t>金华日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共金华市委</t>
   </si>
   <si>
     <t>CN 33-0005</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JHRB</t>
   </si>
   <si>
-    <t>台州日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共台州市委</t>
   </si>
   <si>
     <t>CN 33-0009</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=TZRB</t>
   </si>
   <si>
-    <t>丽水日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共丽水市委</t>
   </si>
   <si>
     <t>CN 33-0012</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=LSBR</t>
   </si>
   <si>
-    <t>江南游报</t>
-[...1 lines deleted...]
-  <si>
     <t>浙江省旅游集团</t>
   </si>
   <si>
     <t>CN 33-0056</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JNYB</t>
   </si>
   <si>
-    <t>美术报</t>
-[...1 lines deleted...]
-  <si>
     <t>浙报传媒控股集团有限公司;中国美术学院</t>
   </si>
   <si>
     <t>CN 33-0071</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=MESH</t>
   </si>
   <si>
-    <t>安徽日报</t>
-[...1 lines deleted...]
-  <si>
     <t>安徽日报报业集团</t>
   </si>
   <si>
     <t>CN 34-0001</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=AHRB</t>
   </si>
   <si>
-    <t>安徽经济报</t>
-[...1 lines deleted...]
-  <si>
     <t>安徽省企业联合会（事业单位）</t>
   </si>
   <si>
     <t>CN 34-0022</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=AHJJ</t>
   </si>
   <si>
-    <t>江淮时报</t>
-[...1 lines deleted...]
-  <si>
     <t>CN 34-0053</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JHSB</t>
   </si>
   <si>
-    <t>芜湖日报</t>
-[...1 lines deleted...]
-  <si>
     <t>Z034</t>
   </si>
   <si>
     <t>中共芜湖市委</t>
   </si>
   <si>
     <t>CN 34-0004</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=WUHB</t>
   </si>
   <si>
-    <t>蚌埠日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共蚌埠市委</t>
   </si>
   <si>
     <t>CN 34-0003</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=BBRB</t>
   </si>
   <si>
-    <t>淮南日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共淮南市委</t>
   </si>
   <si>
     <t>CN 34-0006</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HNRA</t>
   </si>
   <si>
-    <t>安庆日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共安庆市委</t>
   </si>
   <si>
     <t>CN 34-0005</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=AQRB</t>
   </si>
   <si>
-    <t>黄山日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共黄山市委</t>
   </si>
   <si>
     <t>CN 34-0016</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HSRB</t>
   </si>
   <si>
-    <t>巢湖日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共巢湖市委</t>
   </si>
   <si>
     <t>CN 34-0017</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CHRB</t>
   </si>
   <si>
-    <t>铜陵有色报</t>
-[...1 lines deleted...]
-  <si>
     <t>铜陵有色金属集团控股有限公司</t>
   </si>
   <si>
     <t>CN 34-0047</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=TLYS</t>
   </si>
   <si>
-    <t>福建日报</t>
-[...1 lines deleted...]
-  <si>
     <t>福建省</t>
   </si>
   <si>
+    <t>Fujian</t>
+  </si>
+  <si>
     <t>Z035</t>
   </si>
   <si>
     <t>中共福建省委</t>
   </si>
   <si>
     <t>CN 35-0001</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=FJRB</t>
   </si>
   <si>
-    <t>海峡财经导报</t>
-[...1 lines deleted...]
-  <si>
     <t>海峡财经导报社</t>
   </si>
   <si>
     <t>CN 35-0053/Q</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HXCJ</t>
   </si>
   <si>
-    <t>闽商报</t>
-[...1 lines deleted...]
-  <si>
     <t>福建省工商业联合会</t>
   </si>
   <si>
     <t>CN  35(Q)</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=FJGS</t>
   </si>
   <si>
-    <t>福建科技报</t>
-[...1 lines deleted...]
-  <si>
     <t>福建省科协</t>
   </si>
   <si>
     <t>CN 35-0009</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=FJKJ</t>
   </si>
   <si>
-    <t>福州日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共福州市委</t>
   </si>
   <si>
     <t>CN 35-0065</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=FZRA</t>
   </si>
   <si>
-    <t>厦门日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共厦门市委</t>
   </si>
   <si>
     <t>CN 35-0022</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XMRB</t>
   </si>
   <si>
-    <t>湄洲日报</t>
-[...13 lines deleted...]
-  <si>
     <t>中共三明市委</t>
   </si>
   <si>
     <t>CN 35-0015</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SMRB</t>
   </si>
   <si>
-    <t>闽南日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共漳州市委</t>
   </si>
   <si>
     <t>CN 35-0017</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=MNRB</t>
   </si>
   <si>
-    <t>闽北日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共南平市委</t>
   </si>
   <si>
     <t>CN 35-0052</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=MBRB</t>
   </si>
   <si>
-    <t>闽西日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共龙岩市委</t>
   </si>
   <si>
     <t>CN 35-0037</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=MXRB</t>
   </si>
   <si>
-    <t>闽东日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共宁德市委宣传部</t>
   </si>
   <si>
     <t>CN 35-0047</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=MDRB</t>
   </si>
   <si>
-    <t>石狮日报</t>
-[...1 lines deleted...]
-  <si>
     <t>石狮日报社</t>
   </si>
   <si>
     <t>CN 35-0063</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SSRB</t>
   </si>
   <si>
-    <t>通信信息报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国电信股份有限公司福建分公司</t>
   </si>
   <si>
     <t>CN 35-0012</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=TXXX</t>
   </si>
   <si>
-    <t>学知报</t>
-[...1 lines deleted...]
-  <si>
     <t>H130</t>
   </si>
   <si>
     <t>学知报社</t>
   </si>
   <si>
     <t>CN 35-0701/F</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XUEZ</t>
   </si>
   <si>
-    <t>江西日报</t>
-[...1 lines deleted...]
-  <si>
     <t>江西省</t>
   </si>
   <si>
     <t>Z036</t>
   </si>
   <si>
     <t>中共江西省委</t>
   </si>
   <si>
     <t>CN 36-0001</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JXRB</t>
   </si>
   <si>
-    <t>江西政协报</t>
-[...1 lines deleted...]
-  <si>
     <t>江西省政协</t>
   </si>
   <si>
     <t>CN 36-0063</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GHSB</t>
   </si>
   <si>
-    <t>南昌日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共南昌市委</t>
   </si>
   <si>
     <t>CN 36-0002</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=NCRB</t>
   </si>
   <si>
-    <t>九江日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共九江市委</t>
   </si>
   <si>
     <t>CN 36-0008</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JJRA</t>
   </si>
   <si>
-    <t>宜春日报</t>
-[...13 lines deleted...]
-  <si>
     <t>中共抚州市委</t>
   </si>
   <si>
     <t>CN 36-0041</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=FZBR</t>
   </si>
   <si>
-    <t>上饶日报</t>
-[...13 lines deleted...]
-  <si>
     <t>南昌日报社</t>
   </si>
   <si>
     <t>CN 36-0024</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JTYS</t>
   </si>
   <si>
-    <t>联合日报</t>
-[...1 lines deleted...]
-  <si>
     <t>山东省</t>
   </si>
   <si>
     <t>山东省政协</t>
   </si>
   <si>
     <t>CN 37-0059</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=LHRB</t>
   </si>
   <si>
-    <t>山东科技报</t>
-[...1 lines deleted...]
-  <si>
     <t>山东省科技馆</t>
   </si>
   <si>
     <t>CN 37-0007</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SDKJ</t>
   </si>
   <si>
-    <t>济南日报</t>
+    <t>中共济南市委</t>
+  </si>
+  <si>
+    <t>CN 37-0024</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JNRB</t>
   </si>
   <si>
     <t>Z037</t>
   </si>
   <si>
-    <t>中共济南市委</t>
-[...10 lines deleted...]
-  <si>
     <t>中共青岛市委</t>
   </si>
   <si>
     <t>CN 37-0029</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=QDRB</t>
   </si>
   <si>
-    <t>淄博日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共淄博市委</t>
   </si>
   <si>
     <t>CN 37-0036</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZBRB</t>
   </si>
   <si>
-    <t>东营日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共东营市委</t>
   </si>
   <si>
     <t>CN 37-0054</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=DYRB</t>
   </si>
   <si>
-    <t>烟台日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共烟台市委</t>
   </si>
   <si>
     <t>CN 37-0032</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YTRB</t>
   </si>
   <si>
-    <t>威海日报</t>
-[...13 lines deleted...]
-  <si>
     <t>中共莱芜市委</t>
   </si>
   <si>
     <t>CN 37-0066</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=LFAB</t>
   </si>
   <si>
-    <t>德州日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共德州市委</t>
   </si>
   <si>
     <t>CN 37-0039</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=DZBR</t>
   </si>
   <si>
-    <t>菏泽日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共菏泽市委</t>
   </si>
   <si>
     <t>CN 37-0067</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HZBR</t>
   </si>
   <si>
-    <t>经济观察报</t>
-[...1 lines deleted...]
-  <si>
     <t>山东三联集团有限责任公司</t>
   </si>
   <si>
     <t>CN 37-0027</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JJGC</t>
   </si>
   <si>
-    <t>华夏酒报</t>
-[...1 lines deleted...]
-  <si>
     <t>华夏传媒集团</t>
   </si>
   <si>
     <t>CN 37-0034</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HXJB</t>
   </si>
   <si>
-    <t>东方烟草报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国烟草总公司山东省公司</t>
   </si>
   <si>
     <t>CN 37-0082</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=DFYC</t>
   </si>
   <si>
-    <t>河南日报</t>
-[...1 lines deleted...]
-  <si>
     <t>河南省</t>
   </si>
   <si>
     <t>Z041</t>
   </si>
   <si>
     <t>中共河南省委</t>
   </si>
   <si>
     <t>CN 41-0001</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HNRB</t>
   </si>
   <si>
-    <t>经济视点报</t>
-[...1 lines deleted...]
-  <si>
     <t>省委讲师团</t>
   </si>
   <si>
     <t>CN 41-0084</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JJSD</t>
   </si>
   <si>
-    <t>河南科技报</t>
-[...1 lines deleted...]
-  <si>
     <t>河南省科学技术协会</t>
   </si>
   <si>
     <t>CN 41-0019</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HNKJ</t>
   </si>
   <si>
-    <t>郑州日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共郑州市委</t>
   </si>
   <si>
     <t>CN 41-0048</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZZRB</t>
   </si>
   <si>
-    <t>开封日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共开封市委</t>
   </si>
   <si>
     <t>CN 41-0003</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=KFRB</t>
   </si>
   <si>
-    <t>洛阳日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共洛阳市委</t>
   </si>
   <si>
     <t>CN 41-0004</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=LYBR</t>
   </si>
   <si>
-    <t>平顶山日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共平顶山市委</t>
   </si>
   <si>
     <t>CN 41-0005</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=PDSB</t>
   </si>
   <si>
-    <t>安阳日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共安阳市委</t>
   </si>
   <si>
     <t>CN 41-0008</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=AYRB</t>
   </si>
   <si>
-    <t>新乡日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共新乡市委</t>
   </si>
   <si>
     <t>CN 41-0006</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XXBR</t>
   </si>
   <si>
-    <t>焦作日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共焦作市委</t>
   </si>
   <si>
     <t>CN 41-0007</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JZRB</t>
   </si>
   <si>
-    <t>驻马店日报</t>
+    <t>F093</t>
+  </si>
+  <si>
+    <t>中共商丘市委</t>
+  </si>
+  <si>
+    <t>CN 41-0012</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SQRB</t>
   </si>
   <si>
     <t>中共驻马店市委</t>
   </si>
   <si>
     <t>CN 41-0017</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZMDB</t>
   </si>
   <si>
-    <t>黄河报</t>
-[...1 lines deleted...]
-  <si>
     <t>水利部黄河水利委员会</t>
   </si>
   <si>
     <t>CN 41-0047</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HHBZ</t>
   </si>
   <si>
-    <t>期货日报</t>
-[...1 lines deleted...]
-  <si>
     <t>河南日报报业集团有限公司;深圳证券时报社有限公司</t>
   </si>
   <si>
     <t>CN 41-0082</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=QHBR</t>
   </si>
   <si>
-    <t>粮油市场报</t>
-[...1 lines deleted...]
-  <si>
     <t>郑州粮食批发市场有限公司</t>
   </si>
   <si>
     <t>CN 41-0072</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=LYSC</t>
   </si>
   <si>
-    <t>湖北日报</t>
-[...1 lines deleted...]
-  <si>
     <t>湖北省</t>
   </si>
   <si>
     <t>Z042</t>
   </si>
   <si>
     <t>中国共产党湖北省委员会</t>
   </si>
   <si>
     <t>CN 42-0001</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HBBR</t>
   </si>
   <si>
-    <t>湖北科技报</t>
-[...1 lines deleted...]
-  <si>
     <t>湖北省科协</t>
   </si>
   <si>
     <t>CN 42-0084</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HBKJ</t>
   </si>
   <si>
-    <t>长江日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共武汉市委</t>
   </si>
   <si>
     <t>CN 42-0002</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CJBR</t>
   </si>
   <si>
-    <t>孝感日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共襄阳市委员会</t>
   </si>
   <si>
     <t>CN 42-0011</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XGRB</t>
   </si>
   <si>
-    <t>黄冈日报</t>
-[...13 lines deleted...]
-  <si>
     <t>中共咸宁市委</t>
   </si>
   <si>
     <t>CN 42-0039</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XNRB</t>
   </si>
   <si>
-    <t>恩施日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共恩施自治州州委</t>
   </si>
   <si>
     <t>CN 42-0052</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ESRB</t>
   </si>
   <si>
-    <t>中国水运报</t>
-[...1 lines deleted...]
-  <si>
     <t>长江航务管理局</t>
   </si>
   <si>
     <t>CN 42-0058</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CSYB</t>
   </si>
   <si>
-    <t>人民长江报</t>
-[...1 lines deleted...]
-  <si>
     <t>长江水利委员会</t>
   </si>
   <si>
     <t>CN 42-0016</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=RMCJ</t>
   </si>
   <si>
-    <t>华中电力报</t>
-[...1 lines deleted...]
-  <si>
     <t>国家电力公司华中公司</t>
   </si>
   <si>
     <t>CN 42-0008</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HZDL</t>
   </si>
   <si>
-    <t>当代汽车报</t>
-[...1 lines deleted...]
-  <si>
     <t>湖北省机械汽车行业管理办公室、湖北省新闻出版局报刊发展中心</t>
   </si>
   <si>
     <t>CN 42-0018</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=DDQC</t>
   </si>
   <si>
-    <t>围棋报</t>
-[...1 lines deleted...]
-  <si>
     <t>湖北省鄂州市总工会</t>
   </si>
   <si>
     <t>CN 42-0110</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=WQBZ</t>
   </si>
   <si>
-    <t>湖南日报</t>
-[...1 lines deleted...]
-  <si>
     <t>湖南省</t>
   </si>
   <si>
+    <t>Hunan</t>
+  </si>
+  <si>
     <t>Z043</t>
   </si>
   <si>
     <t>中共湖南省委员会</t>
   </si>
   <si>
     <t>CN 43-0001</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HNBR</t>
   </si>
   <si>
-    <t>湖南经济报</t>
-[...1 lines deleted...]
-  <si>
     <t>湖南省政府经济研究修信息中心</t>
   </si>
   <si>
     <t>CN 43-0027</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HNJJ</t>
   </si>
   <si>
-    <t>湘声报</t>
-[...1 lines deleted...]
-  <si>
     <t>政协湖南省委员会</t>
   </si>
   <si>
     <t>CN 43-0018</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XSBZ</t>
   </si>
   <si>
-    <t>湖南科技报</t>
-[...1 lines deleted...]
-  <si>
     <t>湖南省科学技术协会</t>
   </si>
   <si>
     <t>CN 43-0034</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HKJB</t>
   </si>
   <si>
-    <t>湘潭日报</t>
+    <t>长沙晚报社</t>
+  </si>
+  <si>
+    <t>CN 43-0002</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CAWB</t>
   </si>
   <si>
     <t>中共湘潭市委</t>
   </si>
   <si>
     <t>CN 43-0006</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XTRB</t>
   </si>
   <si>
-    <t>岳阳日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共岳阳市委</t>
   </si>
   <si>
     <t>CN 43-0008</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YYWB</t>
   </si>
   <si>
-    <t>常德日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共常德市委员会</t>
   </si>
   <si>
     <t>CN 43-0038</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CDEB</t>
   </si>
   <si>
-    <t>张家界日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共张家界市委员会</t>
   </si>
   <si>
     <t>CN 43-0020</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZJJB</t>
   </si>
   <si>
-    <t>益阳日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共益阳市委员会</t>
   </si>
   <si>
     <t>CN 43-0047</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YYRB</t>
   </si>
   <si>
-    <t>郴州日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共郴州市委</t>
   </si>
   <si>
     <t>CN 43-0049</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CZBR</t>
   </si>
   <si>
-    <t>永州日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共永州市委</t>
   </si>
   <si>
     <t>CN 43-0046</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YZRB</t>
   </si>
   <si>
     <t>中共湘西土家族苗族自治州委员会</t>
   </si>
   <si>
     <t>CN 43-0003</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=TUJE</t>
   </si>
   <si>
-    <t>大众卫生报</t>
-[...1 lines deleted...]
-  <si>
     <t>华声在线股份有限公司</t>
   </si>
   <si>
     <t>CN 43-0036</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=DZWS</t>
   </si>
   <si>
-    <t>南方日报</t>
-[...1 lines deleted...]
-  <si>
     <t>Z044</t>
   </si>
   <si>
     <t>中共广东省委员会</t>
   </si>
   <si>
     <t>CN 44-0001</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=NFRB</t>
   </si>
   <si>
-    <t>南方周末</t>
-[...1 lines deleted...]
-  <si>
     <t>南方报业传媒集团</t>
   </si>
   <si>
     <t>CN 44-0003</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=NFZM</t>
   </si>
   <si>
-    <t>广东科技报</t>
-[...1 lines deleted...]
-  <si>
     <t>广东省科学技术协会</t>
   </si>
   <si>
     <t>CN 44-0113</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GDKJ</t>
   </si>
   <si>
-    <t>广东建设报</t>
-[...1 lines deleted...]
-  <si>
     <t>羊城晚报报业集团;广东羊城报业传媒集团有限公司</t>
   </si>
   <si>
     <t>CN 44-0132</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GDJS</t>
   </si>
   <si>
-    <t>广州日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共广州市委员会</t>
   </si>
   <si>
     <t>CN 44-0010</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GZRB</t>
   </si>
   <si>
-    <t>韶关日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共韶关市委</t>
   </si>
   <si>
     <t>CN 44-0050</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SGRB</t>
   </si>
   <si>
-    <t>深圳特区报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共深圳市委</t>
   </si>
   <si>
     <t>CN 44-0027</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SZTQ</t>
   </si>
   <si>
-    <t>深圳商报</t>
-[...1 lines deleted...]
-  <si>
     <t>深圳报业集团</t>
   </si>
   <si>
     <t>CN 44-0031</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SZSB</t>
   </si>
   <si>
-    <t>珠海特区报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共珠海市委</t>
   </si>
   <si>
     <t>CN 44-0030</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZHTQ</t>
   </si>
   <si>
-    <t>汕头日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共汕头市委</t>
   </si>
   <si>
     <t>CN 44-0060</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=STRB</t>
   </si>
   <si>
-    <t>汕尾日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共汕尾市委</t>
   </si>
   <si>
     <t>CN 44-0058</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SWRB</t>
   </si>
   <si>
-    <t>东莞日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共东莞市委</t>
   </si>
   <si>
     <t>CN 44-0057</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=DGRB</t>
   </si>
   <si>
-    <t>中山日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共中山市委员会</t>
   </si>
   <si>
     <t>CN 44-0126</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZSRB</t>
   </si>
   <si>
-    <t>21世纪经济报道</t>
+    <t>潮州日报社</t>
+  </si>
+  <si>
+    <t>CN 44-0127</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/CHZH/detail?language=EN</t>
   </si>
   <si>
     <t>南方财经全媒体集团</t>
   </si>
   <si>
     <t>CN 44-0073</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SJBD</t>
   </si>
   <si>
-    <t>证券时报</t>
-[...1 lines deleted...]
-  <si>
     <t>CN 44-0157</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZJSB</t>
   </si>
   <si>
-    <t>民营经济报</t>
-[...1 lines deleted...]
-  <si>
     <t>广州羊城晚报报业集团</t>
   </si>
   <si>
     <t>CN 44-0008</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=MYJJ</t>
   </si>
   <si>
-    <t>亚太经济时报</t>
-[...1 lines deleted...]
-  <si>
     <t>广东省社会科学院</t>
   </si>
   <si>
     <t>CN 44-0065</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YTJJ</t>
   </si>
   <si>
-    <t>21世纪药店</t>
-[...1 lines deleted...]
-  <si>
     <t>国家药品监督管理局南方医药经济研究所</t>
   </si>
   <si>
     <t>CN 44-0151</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SJYD</t>
   </si>
   <si>
-    <t>医药经济报</t>
-[...1 lines deleted...]
-  <si>
     <t>国家食品药品监督管理局南方医药经济研究所</t>
   </si>
   <si>
     <t>CN 44-0098</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YYJJ</t>
   </si>
   <si>
-    <t>战士报</t>
-[...1 lines deleted...]
-  <si>
     <t>CN 81-0007/(J)</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZHSH</t>
   </si>
   <si>
-    <t>广西日报</t>
-[...1 lines deleted...]
-  <si>
     <t>广西壮族自治区</t>
   </si>
   <si>
     <t>Z045</t>
   </si>
   <si>
     <t>中共广西壮族自治区委员会</t>
   </si>
   <si>
     <t>CN 45-0001</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GXRB</t>
   </si>
   <si>
-    <t>广西政协报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国人民政治协商会议广西壮族自治区委员会</t>
   </si>
   <si>
     <t>CN 45-0061</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GXZX</t>
   </si>
   <si>
-    <t>广西法治日报</t>
-[...1 lines deleted...]
-  <si>
     <t>广西壮族自治区法学会</t>
   </si>
   <si>
     <t>CN 45-0023</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=FZKB</t>
   </si>
   <si>
-    <t>南宁日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共南宁市市委</t>
   </si>
   <si>
     <t>CN 45-0070</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=NNRB</t>
   </si>
   <si>
-    <t>桂林日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共桂林市委员会</t>
   </si>
   <si>
     <t>CN 45-0004</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GLRB</t>
   </si>
   <si>
-    <t>北海日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共北海市委员会</t>
   </si>
   <si>
     <t>CN 45-0006</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=BHRB</t>
   </si>
   <si>
-    <t>钦州日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共钦州市委员会</t>
   </si>
   <si>
     <t>CN 45-0059</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=QZRB</t>
   </si>
   <si>
-    <t>民族医药报</t>
-[...1 lines deleted...]
-  <si>
     <t>E057</t>
   </si>
   <si>
     <t>中国中医研究院广西民族医药研究所</t>
   </si>
   <si>
     <t>CN 45-0047</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=MZYY</t>
   </si>
   <si>
-    <t>海南日报</t>
-[...1 lines deleted...]
-  <si>
     <t>海南省</t>
   </si>
   <si>
     <t>Z046</t>
   </si>
   <si>
     <t>中共海南省委员会</t>
   </si>
   <si>
     <t>CN 46-0001</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HLRB</t>
   </si>
   <si>
-    <t>海南农垦报</t>
-[...1 lines deleted...]
-  <si>
     <t>海南日报报业集团</t>
   </si>
   <si>
     <t>CN 46-0011</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HLNK</t>
   </si>
   <si>
-    <t>重庆日报</t>
-[...1 lines deleted...]
-  <si>
     <t>重庆市</t>
   </si>
   <si>
+    <t>Chongqing</t>
+  </si>
+  <si>
     <t>Z050</t>
   </si>
   <si>
     <t>中共重庆市委</t>
   </si>
   <si>
     <t>CN 50-0001</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CQRB</t>
   </si>
   <si>
-    <t>重庆商报</t>
-[...1 lines deleted...]
-  <si>
     <t>重庆日报报业集团</t>
   </si>
   <si>
     <t>CN 50-0004</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CQSB</t>
   </si>
   <si>
-    <t>电脑报</t>
-[...1 lines deleted...]
-  <si>
     <t>I137</t>
   </si>
   <si>
     <t>重庆电脑报出版有限责任公司</t>
   </si>
   <si>
     <t>CN 50-0005</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=DINA</t>
   </si>
   <si>
-    <t>医药导报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国药学会</t>
   </si>
   <si>
     <t>CN 50-0016</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YYDB</t>
   </si>
   <si>
-    <t>四川日报</t>
-[...1 lines deleted...]
-  <si>
     <t>四川省</t>
   </si>
   <si>
     <t>Z051</t>
   </si>
   <si>
     <t>中共四川省委</t>
   </si>
   <si>
     <t>CN 51-0001</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SCRB</t>
   </si>
   <si>
-    <t>四川政协报</t>
-[...1 lines deleted...]
-  <si>
     <t>中国人民政治协商会议四川省委员会</t>
   </si>
   <si>
     <t>CN 51-0026</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SCZX</t>
   </si>
   <si>
-    <t>四川科技报</t>
-[...1 lines deleted...]
-  <si>
     <t>四川省科学技术协会</t>
   </si>
   <si>
     <t>CN 51-0046</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SCKJ</t>
   </si>
   <si>
-    <t>成都日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共成都市委</t>
   </si>
   <si>
     <t>CN 51-0004</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CDRB</t>
   </si>
   <si>
-    <t>泸州日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共泸州市委员会</t>
   </si>
   <si>
     <t>CN 51-0009</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=LUZB</t>
   </si>
   <si>
-    <t>绵阳日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共绵阳市委</t>
   </si>
   <si>
     <t>CN 51-0088</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=MYRB</t>
   </si>
   <si>
-    <t>广元日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共广元市委</t>
   </si>
   <si>
     <t>CN 51-0093</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GYBR</t>
   </si>
   <si>
-    <t>乐山日报</t>
-[...13 lines deleted...]
-  <si>
     <t>中共南充市委</t>
   </si>
   <si>
     <t>CN 51-0014</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=NCBR</t>
   </si>
   <si>
-    <t>眉山日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共眉山市委</t>
   </si>
   <si>
     <t>CN 51-0111</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=MSRB</t>
   </si>
   <si>
-    <t>广安日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共广安市委</t>
   </si>
   <si>
     <t>CN 51-0080</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GARB</t>
   </si>
   <si>
-    <t>雅安日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共雅安市委</t>
   </si>
   <si>
     <t>CN 51-0076</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YARB</t>
   </si>
   <si>
-    <t>巴中日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共巴中市委</t>
   </si>
   <si>
     <t>CN 51-0005</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=BZRB</t>
   </si>
   <si>
-    <t>阿坝日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共阿坝藏族羌族自治州委</t>
   </si>
   <si>
     <t>CN 51-0016</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ABRB</t>
   </si>
   <si>
-    <t>甘孜日报(汉文)</t>
-[...1 lines deleted...]
-  <si>
     <t>中共甘孜州州委</t>
   </si>
   <si>
     <t>CN 51-0018</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GZRH</t>
   </si>
   <si>
-    <t>凉山日报(汉)</t>
-[...1 lines deleted...]
-  <si>
     <t>中共凉山彝族自治州委</t>
   </si>
   <si>
     <t>CN 51-0020</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=LSRH</t>
   </si>
   <si>
-    <t>电子报</t>
-[...1 lines deleted...]
-  <si>
     <t>成都工业经济和信息化研究院</t>
   </si>
   <si>
     <t>CN 51-0091</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=DIZI</t>
   </si>
   <si>
-    <t>企业家日报</t>
+    <t>J156</t>
+  </si>
+  <si>
+    <t>四川省社会科学院</t>
+  </si>
+  <si>
+    <t>CN 51-0098</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JLBR</t>
+  </si>
+  <si>
+    <t>四川日报报业集团</t>
+  </si>
+  <si>
+    <t>CN 51-0041</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XNDL</t>
+  </si>
+  <si>
+    <t>四川省国防教育委员会</t>
+  </si>
+  <si>
+    <t>CN 51-0097</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GFSB</t>
+  </si>
+  <si>
+    <t>贵州省</t>
+  </si>
+  <si>
+    <t>Z052</t>
+  </si>
+  <si>
+    <t>中共贵州省委员会</t>
+  </si>
+  <si>
+    <t>CN 52-0013</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GERB</t>
+  </si>
+  <si>
+    <t>贵州日报报业集团</t>
+  </si>
+  <si>
+    <t>CN 52-0021</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JJXX</t>
+  </si>
+  <si>
+    <t>中国人民政治协商会议贵州省委员会</t>
+  </si>
+  <si>
+    <t>CN 52-0003</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GZZX</t>
+  </si>
+  <si>
+    <t>贵州日报当代融媒体集团</t>
+  </si>
+  <si>
+    <t>CN 52-0001</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=FZSH</t>
+  </si>
+  <si>
+    <t>省民族研究所</t>
+  </si>
+  <si>
+    <t>CN 52-0004</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GZMZ</t>
+  </si>
+  <si>
+    <t>中共贵阳市委员会</t>
+  </si>
+  <si>
+    <t>CN 52-0032</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GYRB</t>
+  </si>
+  <si>
+    <t>中共六盘水市委员会</t>
+  </si>
+  <si>
+    <t>CN 52-0020</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=LPSB</t>
+  </si>
+  <si>
+    <t>遵义日报社</t>
+  </si>
+  <si>
+    <t>CN 52-0022</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZYBR</t>
+  </si>
+  <si>
+    <t>中共铜仁市委员会</t>
+  </si>
+  <si>
+    <t>CN 52-0008</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=TRRB</t>
+  </si>
+  <si>
+    <t>中共黔西南州委员会</t>
+  </si>
+  <si>
+    <t>CN 52-0015</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=QXNB</t>
+  </si>
+  <si>
+    <t>中共毕节市委员会</t>
+  </si>
+  <si>
+    <t>CN 52-0018</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=BIJB</t>
+  </si>
+  <si>
+    <t>云南省</t>
+  </si>
+  <si>
+    <t>Z053</t>
+  </si>
+  <si>
+    <t>中共云南省委员会</t>
+  </si>
+  <si>
+    <t>CN 53-0001</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YNRB</t>
+  </si>
+  <si>
+    <t>云南日报报业集团</t>
+  </si>
+  <si>
+    <t>CN 53-0025</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YNJJ</t>
+  </si>
+  <si>
+    <t>中国人民政治协商会议云南省委员会</t>
+  </si>
+  <si>
+    <t>CN 53-0043</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YNZX</t>
+  </si>
+  <si>
+    <t>CN 53-0028</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YNKJ</t>
+  </si>
+  <si>
+    <t>中共昆明市委</t>
+  </si>
+  <si>
+    <t>CN 53-0002</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=KMRB</t>
+  </si>
+  <si>
+    <t>中共玉溪市委</t>
+  </si>
+  <si>
+    <t>CN 53-0040</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YXBR</t>
+  </si>
+  <si>
+    <t>中共楚雄州委员会</t>
+  </si>
+  <si>
+    <t>CN 53-0005</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CXRB</t>
+  </si>
+  <si>
+    <t>中共红河哈尼族彝族自治州委员会</t>
+  </si>
+  <si>
+    <t>CN 53-0006</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HHBR</t>
+  </si>
+  <si>
+    <t>中共大理州委</t>
+  </si>
+  <si>
+    <t>CN 53-0011</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=DLRH</t>
+  </si>
+  <si>
+    <t>西藏自治区</t>
+  </si>
+  <si>
+    <t>Xizang</t>
+  </si>
+  <si>
+    <t>Z054</t>
+  </si>
+  <si>
+    <t>中共西藏自治区委员会</t>
+  </si>
+  <si>
+    <t>CN 54-0002</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XZRB</t>
+  </si>
+  <si>
+    <t>中共拉萨市委</t>
+  </si>
+  <si>
+    <t>CN 54-0004</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=LAWB</t>
+  </si>
+  <si>
+    <t>中共昌都市委宣传部</t>
+  </si>
+  <si>
+    <t>CN 54-0015</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CDBZ</t>
+  </si>
+  <si>
+    <t>中共日喀则市委宣传部</t>
+  </si>
+  <si>
+    <t>CN 54-0025</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=RKZB</t>
+  </si>
+  <si>
+    <t>中共那曲地委</t>
+  </si>
+  <si>
+    <t>CN 54-0020</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=NAQU</t>
+  </si>
+  <si>
+    <t>中共林芝市委宣传部</t>
+  </si>
+  <si>
+    <t>CN 54-0019</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=LZBR</t>
+  </si>
+  <si>
+    <t>陕西省</t>
+  </si>
+  <si>
+    <t>Z061</t>
+  </si>
+  <si>
+    <t>中共陕西省委员会</t>
+  </si>
+  <si>
+    <t>CN 61-0001</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SXRB</t>
+  </si>
+  <si>
+    <t>陕西省政协</t>
+  </si>
+  <si>
+    <t>CN 61-0016</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GJDB</t>
+  </si>
+  <si>
+    <t>陕西日报社</t>
+  </si>
+  <si>
+    <t>CN 61-0073</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XBFZ</t>
+  </si>
+  <si>
+    <t>陕西省科学技术协会</t>
+  </si>
+  <si>
+    <t>CN 61-0024</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SXKJ</t>
+  </si>
+  <si>
+    <t>中共西安市委员会</t>
+  </si>
+  <si>
+    <t>CN 61-0058</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XARB</t>
+  </si>
+  <si>
+    <t>中共铜川市委</t>
+  </si>
+  <si>
+    <t>CN 61-0005</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=TCRB</t>
+  </si>
+  <si>
+    <t>中国共产党宝鸡市委员会</t>
+  </si>
+  <si>
+    <t>CN 61-0008</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=BJBR</t>
+  </si>
+  <si>
+    <t>中共咸阳市委员会</t>
+  </si>
+  <si>
+    <t>CN 61-0007</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XYBR</t>
+  </si>
+  <si>
+    <t>中共延安市委员会</t>
+  </si>
+  <si>
+    <t>CN 61-0004</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YABR</t>
+  </si>
+  <si>
+    <t>中共汉中市委</t>
+  </si>
+  <si>
+    <t>CN 61-0010</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HARB</t>
+  </si>
+  <si>
+    <t>中共榆林市委员会</t>
+  </si>
+  <si>
+    <t>CN 61-0003</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YURB</t>
+  </si>
+  <si>
+    <t>中国共产党安康市委员会</t>
+  </si>
+  <si>
+    <t>CN 61-0009</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=AKRB</t>
+  </si>
+  <si>
+    <t>中共商洛市委</t>
+  </si>
+  <si>
+    <t>CN 61-0045</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SLRB</t>
+  </si>
+  <si>
+    <t>甘肃省</t>
+  </si>
+  <si>
+    <t>Z062</t>
+  </si>
+  <si>
+    <t>中共甘肃省委</t>
+  </si>
+  <si>
+    <t>CN 62-0001</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GSRB</t>
+  </si>
+  <si>
+    <t>甘肃日报报业集团</t>
+  </si>
+  <si>
+    <t>CN 62-0025</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GSJJ</t>
+  </si>
+  <si>
+    <t>政协甘肃省委员会</t>
+  </si>
+  <si>
+    <t>CN 62-0027</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=MZXS</t>
+  </si>
+  <si>
+    <t>CN 62-0031</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GSFZ</t>
+  </si>
+  <si>
+    <t>中共兰州市委</t>
+  </si>
+  <si>
+    <t>CN 62-0059</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=LZRB</t>
+  </si>
+  <si>
+    <t>中共金昌市委</t>
+  </si>
+  <si>
+    <t>CN 62-0008</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JCBR</t>
+  </si>
+  <si>
+    <t>中共白银市委</t>
+  </si>
+  <si>
+    <t>CN 62-0003</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=BYRB</t>
+  </si>
+  <si>
+    <t>中共天水市委</t>
+  </si>
+  <si>
+    <t>CN 62-0012</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=TSRB</t>
+  </si>
+  <si>
+    <t>中共武威市委</t>
+  </si>
+  <si>
+    <t>CN 62-0007</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=WWRB</t>
+  </si>
+  <si>
+    <t>中共张掖市委</t>
+  </si>
+  <si>
+    <t>CN 62-0009</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZYRB</t>
+  </si>
+  <si>
+    <t>中共平凉市委</t>
+  </si>
+  <si>
+    <t>CN 62-0011</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=PLRB</t>
+  </si>
+  <si>
+    <t>中共酒泉市委</t>
+  </si>
+  <si>
+    <t>CN 62-0055</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JQRB</t>
+  </si>
+  <si>
+    <t>中共庆阳市委</t>
+  </si>
+  <si>
+    <t>CN 62-0013</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=LDBB</t>
+  </si>
+  <si>
+    <t>中共定西地委</t>
+  </si>
+  <si>
+    <t>CN 62-0050</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=DXRB</t>
+  </si>
+  <si>
+    <t>中共陇南地委</t>
+  </si>
+  <si>
+    <t>CN 62-0014</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=LNBZ</t>
+  </si>
+  <si>
+    <t>中共临夏州委</t>
+  </si>
+  <si>
+    <t>CN 62-0004</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=MZBR</t>
+  </si>
+  <si>
+    <t>中共甘南藏族自治州委</t>
+  </si>
+  <si>
+    <t>CN 62-0006</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GNRB</t>
+  </si>
+  <si>
+    <t>青海省</t>
+  </si>
+  <si>
+    <t>Qinghai</t>
+  </si>
+  <si>
+    <t>Z063</t>
+  </si>
+  <si>
+    <t>中共青海省委</t>
+  </si>
+  <si>
+    <t>CN 63-0001</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=QHRB</t>
+  </si>
+  <si>
+    <t>西宁晚报社</t>
+  </si>
+  <si>
+    <t>CN 63-0003</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XNWB</t>
+  </si>
+  <si>
+    <t>中共海北州委</t>
+  </si>
+  <si>
+    <t>CN 63-0019</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=QLSB</t>
+  </si>
+  <si>
+    <t>中共黄南州委</t>
+  </si>
+  <si>
+    <t>CN 63-0017</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HNBZ</t>
+  </si>
+  <si>
+    <t>中共海南藏族自治州委员会</t>
+  </si>
+  <si>
+    <t>CN 63-0021</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HAIN</t>
+  </si>
+  <si>
+    <t>中共海西州委</t>
+  </si>
+  <si>
+    <t>CN 63-0012</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CDMB</t>
+  </si>
+  <si>
+    <t>中共格尔木市委</t>
+  </si>
+  <si>
+    <t>CN 63-0018</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GEMB</t>
+  </si>
+  <si>
+    <t>宁夏回族自治区</t>
+  </si>
+  <si>
+    <t>Ningxia</t>
+  </si>
+  <si>
+    <t>Z064</t>
+  </si>
+  <si>
+    <t>中国共产党宁夏回族自治区委员会</t>
+  </si>
+  <si>
+    <t>CN 64-0001</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=NXRB</t>
+  </si>
+  <si>
+    <t>宁夏回族自治区政协</t>
+  </si>
+  <si>
+    <t>CN 64-0011</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HXBS</t>
+  </si>
+  <si>
+    <t>中共银川市委</t>
+  </si>
+  <si>
+    <t>CN 64-0012</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YIWB</t>
+  </si>
+  <si>
+    <t>中共吴忠市委员会</t>
+  </si>
+  <si>
+    <t>CN 64-0013</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=WZBR</t>
+  </si>
+  <si>
+    <t>中共固原市委</t>
+  </si>
+  <si>
+    <t>CN 64-0007</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GYRI</t>
+  </si>
+  <si>
+    <t>中共中卫市委员会</t>
+  </si>
+  <si>
+    <t>CN 64-0018</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZWRB</t>
+  </si>
+  <si>
+    <t>新疆维吾尔自治区</t>
+  </si>
+  <si>
+    <t>Z065</t>
+  </si>
+  <si>
+    <t>中共新疆维吾尔自治区委员会</t>
+  </si>
+  <si>
+    <t>CN 65-0001</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XJRB</t>
+  </si>
+  <si>
+    <t>Z066</t>
+  </si>
+  <si>
+    <t>中共新疆建设兵团党委</t>
+  </si>
+  <si>
+    <t>CN 65-0006</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=BTRB</t>
+  </si>
+  <si>
+    <t>政协新疆维吾尔自治区委员会</t>
+  </si>
+  <si>
+    <t>CN 65-0043</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YZSB</t>
+  </si>
+  <si>
+    <t>新疆维吾尔自治区科学技术厅</t>
+  </si>
+  <si>
+    <t>CN 65-0045</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XJKJ</t>
+  </si>
+  <si>
+    <t>中共乌鲁木齐市委</t>
+  </si>
+  <si>
+    <t>CN 65-0013</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=WLWB</t>
+  </si>
+  <si>
+    <t>中共吐鲁番市委员会</t>
+  </si>
+  <si>
+    <t>CN 65-0025</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=TLFB</t>
+  </si>
+  <si>
+    <t>中共哈密地区委员会</t>
+  </si>
+  <si>
+    <t>CN 65-0014</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HMBH</t>
+  </si>
+  <si>
+    <t>中共昌吉回族自治州委员会</t>
+  </si>
+  <si>
+    <t>CN 65-0010</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CHJI</t>
+  </si>
+  <si>
+    <t>中共博尔塔拉蒙古自治州委员会</t>
+  </si>
+  <si>
+    <t>CN 65-0021</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=BETL</t>
+  </si>
+  <si>
+    <t>中共巴音郭楞蒙古自治州委员会</t>
+  </si>
+  <si>
+    <t>CN 65-0015</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=BYGL</t>
+  </si>
+  <si>
+    <t>中共阿克苏地区委员会</t>
+  </si>
+  <si>
+    <t>CN 65-0012</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=AKSB</t>
+  </si>
+  <si>
+    <t>中共克孜勒苏柯尔克孜自治州委员会</t>
+  </si>
+  <si>
+    <t>CN 65-0019</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=KZLS</t>
+  </si>
+  <si>
+    <t>中共喀什地委</t>
+  </si>
+  <si>
+    <t>CN 65-0020</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=KSRB</t>
+  </si>
+  <si>
+    <t>中共和田地区委员会</t>
+  </si>
+  <si>
+    <t>CN 65-0024</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HERB</t>
+  </si>
+  <si>
+    <t>中共伊犁哈萨克自治州委员会</t>
+  </si>
+  <si>
+    <t>CN 65-0007</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YLRB</t>
+  </si>
+  <si>
+    <t>中共塔城地区委员会</t>
+  </si>
+  <si>
+    <t>CN 65-0011</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=TCBR</t>
+  </si>
+  <si>
+    <t>中共阿勒泰地区委员会</t>
+  </si>
+  <si>
+    <t>CN 65-0018</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ALTB</t>
+  </si>
+  <si>
+    <t>中共石河子市委</t>
+  </si>
+  <si>
+    <t>CN 65-0034</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SHZR</t>
+  </si>
+  <si>
+    <t>G116</t>
+  </si>
+  <si>
+    <t>西藏日报社</t>
+  </si>
+  <si>
+    <t>CN 54-0013</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/XZFZ/detail?language=EN</t>
+  </si>
+  <si>
+    <t>中原出版媒体集团 共青团河南省委</t>
+  </si>
+  <si>
+    <t>CN 41-0108</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/HNQN/detail?language=EN</t>
+  </si>
+  <si>
+    <t>天津美术学院</t>
+  </si>
+  <si>
+    <t>CN 12-0021</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZGSH</t>
+  </si>
+  <si>
+    <t>江西日报社</t>
+  </si>
+  <si>
+    <t>CN 36-0048</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JXSB</t>
+  </si>
+  <si>
+    <t>中核（北京）传媒文化有限公司</t>
+  </si>
+  <si>
+    <t>CN 11-0054</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CHGY</t>
+  </si>
+  <si>
+    <t>中国社会工作联合会</t>
+  </si>
+  <si>
+    <t>CN 11-0150</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GYSP</t>
+  </si>
+  <si>
+    <t>CN 23-0018</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=LLRB</t>
+  </si>
+  <si>
+    <t>政协黑龙江省委员会</t>
+  </si>
+  <si>
+    <t>CN 23-0062</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=BFSB</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=NSRB</t>
+  </si>
+  <si>
+    <t>CN 15-0068</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/MGSB/detail?language=EN</t>
+  </si>
+  <si>
+    <t>CN 15-0025</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=MGFZ</t>
+  </si>
+  <si>
+    <t>河北出版传媒集团有限责任公司</t>
+  </si>
+  <si>
+    <t>CN 13-0026</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/HBQN/detail?language=EN</t>
+  </si>
+  <si>
+    <t>G121</t>
+  </si>
+  <si>
+    <t>CN 13-0033</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/HBFZ/detail?language=EN</t>
+  </si>
+  <si>
+    <t>共青团中央</t>
+  </si>
+  <si>
+    <t>CN 11-0061</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZGQN</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/SXNM/detail?language=EN</t>
+  </si>
+  <si>
+    <t>Guang</t>
   </si>
   <si>
     <t>J166</t>
   </si>
   <si>
-    <t>四川省社会科学院</t>
-[...1172 lines deleted...]
-    <t>中国红十字报</t>
+    <t>山西广播电视传媒（集团）有限责任公司</t>
+  </si>
+  <si>
+    <t>CN 14-0016</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SCXX</t>
+  </si>
+  <si>
+    <t>H132</t>
+  </si>
+  <si>
+    <t>山西日报社报业集团</t>
+  </si>
+  <si>
+    <t>CN 14-0039</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SJDS</t>
+  </si>
+  <si>
+    <t>山西共青团融媒体中心</t>
+  </si>
+  <si>
+    <t>CN 14-0060</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SXQN</t>
+  </si>
+  <si>
+    <t>山西日报报业集团</t>
+  </si>
+  <si>
+    <t>CN 14-0070</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SXFZ</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=DZRB</t>
+  </si>
+  <si>
+    <t>大众报业集团</t>
+  </si>
+  <si>
+    <t>CN 37-0004</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JJDB</t>
+  </si>
+  <si>
+    <t>山东省商业集团有限公司</t>
+  </si>
+  <si>
+    <t>CN 37-0015</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SDSB</t>
+  </si>
+  <si>
+    <t>安徽日报社</t>
+  </si>
+  <si>
+    <t>CN 34-0037</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XDNC</t>
+  </si>
+  <si>
+    <t>J167</t>
+  </si>
+  <si>
+    <t>安徽省总商会</t>
+  </si>
+  <si>
+    <t>CN 34-0065</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GSDB</t>
+  </si>
+  <si>
+    <t>CN 34-0044</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/AHSB/detail?language=EN</t>
+  </si>
+  <si>
+    <t>安徽省科技创新服务中心</t>
+  </si>
+  <si>
+    <t>CN 34-0023</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=AHKJ</t>
+  </si>
+  <si>
+    <t>CN 34-0079</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=AHFZ</t>
+  </si>
+  <si>
+    <t>浙江日报报业集团</t>
+  </si>
+  <si>
+    <t>CN 33-0118</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZJFZ</t>
+  </si>
+  <si>
+    <t>浙报传媒控股集团有限公司</t>
+  </si>
+  <si>
+    <t>CN 33-0097</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZJLN</t>
+  </si>
+  <si>
+    <t>CN 31-0011</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SHFZ</t>
+  </si>
+  <si>
+    <t>CN 31-0003</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XMWB</t>
+  </si>
+  <si>
+    <t>H128</t>
+  </si>
+  <si>
+    <t>河南日报报业集团</t>
+  </si>
+  <si>
+    <t>CN 41-0101</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HNNC</t>
+  </si>
+  <si>
+    <t>中共信阳市委</t>
+  </si>
+  <si>
+    <t>CN 41-0015</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XYRB</t>
+  </si>
+  <si>
+    <t>F085</t>
+  </si>
+  <si>
+    <t>中共三门峡市委</t>
+  </si>
+  <si>
+    <t>CN 41-0011</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SMXB</t>
+  </si>
+  <si>
+    <t>河南日报报业集团;新华社河南分社</t>
+  </si>
+  <si>
+    <t>CN 41-0036</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HNSB</t>
+  </si>
+  <si>
+    <t>G109</t>
+  </si>
+  <si>
+    <t>河南省总工会</t>
+  </si>
+  <si>
+    <t>CN 41-0099</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HNGR</t>
+  </si>
+  <si>
+    <t>河南省供销合作社总社</t>
+  </si>
+  <si>
+    <t>CN 41-0066</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HNCX</t>
+  </si>
+  <si>
+    <t>中国电信集团上海市电信公司</t>
+  </si>
+  <si>
+    <t>CN 31-0065</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ITSD</t>
+  </si>
+  <si>
+    <t>CN 43-0041</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SXDX</t>
+  </si>
+  <si>
+    <t>CN 36-0045</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/JXGR/detail?language=EN</t>
+  </si>
+  <si>
+    <t>中共广东省委</t>
+  </si>
+  <si>
+    <t>CN 44-0006</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YCWB</t>
+  </si>
+  <si>
+    <t>陕西省工信厅信息中心</t>
+  </si>
+  <si>
+    <t>CN 61-0028</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XBXX</t>
+  </si>
+  <si>
+    <t>西安报业传媒集团</t>
+  </si>
+  <si>
+    <t>CN 61-0042</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/CSJJ/detail?language=EN</t>
+  </si>
+  <si>
+    <t>陕西人民出版社有限责任公司</t>
+  </si>
+  <si>
+    <t>CN 61-0022</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YGBZ</t>
+  </si>
+  <si>
+    <t>陕西新华出版传媒集团有限责任公司</t>
+  </si>
+  <si>
+    <t>CN 61-0021</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/CSJR/detail?language=EN</t>
+  </si>
+  <si>
+    <t>中共杨凌示范区工委</t>
+  </si>
+  <si>
+    <t>CN 61-0068</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=NYKJ</t>
+  </si>
+  <si>
+    <t>甘肃教育社</t>
+  </si>
+  <si>
+    <t>CN 62-0042</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/WLDB/detail?language=EN</t>
+  </si>
+  <si>
+    <t>甘肃日报报业集团有限公司</t>
+  </si>
+  <si>
+    <t>CN 62-0015</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GSNM</t>
+  </si>
+  <si>
+    <t>甘肃省科学技术协会</t>
+  </si>
+  <si>
+    <t>CN 62-0071</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=KJXN</t>
+  </si>
+  <si>
+    <t>青海日报社</t>
+  </si>
+  <si>
+    <t>CN 63-0029</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=QHFZ</t>
+  </si>
+  <si>
+    <t>新疆日报社</t>
+  </si>
+  <si>
+    <t>CN 65-0044</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XJFZ</t>
+  </si>
+  <si>
+    <t>CN 51-0043</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JRTZ</t>
+  </si>
+  <si>
+    <t>四川党建期刊集团</t>
+  </si>
+  <si>
+    <t>CN 51-0055</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JSWM</t>
+  </si>
+  <si>
+    <t>CN 51-0075</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=DZJK</t>
+  </si>
+  <si>
+    <t>四川省工业经济联合会</t>
+  </si>
+  <si>
+    <t>CN 51-0044</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SCJJ</t>
+  </si>
+  <si>
+    <t>Yunan</t>
+  </si>
+  <si>
+    <t>CN 53-0047</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=MZSB</t>
+  </si>
+  <si>
+    <t>云南报业传媒（集团）有限责任公司</t>
+  </si>
+  <si>
+    <t>CN 53-0053</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YNFZ</t>
+  </si>
+  <si>
+    <t>省总工会</t>
+  </si>
+  <si>
+    <t>CN 52-0006</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=LDSB</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/XZSB/detail?language=EN</t>
+  </si>
+  <si>
+    <t>宁夏日报报业集团</t>
+  </si>
+  <si>
+    <t>CN 64-0020</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=FZXB</t>
+  </si>
+  <si>
+    <t>CN 50-0009</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CQFZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=DZKZ</t>
+  </si>
+  <si>
+    <t>CN 46-0034</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/FZSB/detail?language=EN</t>
+  </si>
+  <si>
+    <t>中共伊春市委</t>
+  </si>
+  <si>
+    <t>CN 23-0006</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YCDB</t>
+  </si>
+  <si>
+    <t>中共鹤岗市委</t>
+  </si>
+  <si>
+    <t>CN 23-0010</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HGBR</t>
+  </si>
+  <si>
+    <t>CN 11-0276</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CGCG</t>
+  </si>
+  <si>
+    <t>中共乌海市委员会</t>
+  </si>
+  <si>
+    <t>CN 15-0024</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=WHBR</t>
+  </si>
+  <si>
+    <t>中共阳泉市委</t>
+  </si>
+  <si>
+    <t>CN 14-0020</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YQRB</t>
+  </si>
+  <si>
+    <t>中共马鞍山市委</t>
+  </si>
+  <si>
+    <t>CN 34-0007</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=MASB</t>
+  </si>
+  <si>
+    <t>中共淮安市委</t>
+  </si>
+  <si>
+    <t>CN 32-0046</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HABR</t>
+  </si>
+  <si>
+    <t>中共衢州市委</t>
+  </si>
+  <si>
+    <t>CN 33-0011</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=QZBR</t>
+  </si>
+  <si>
+    <t>中共舟山市委</t>
+  </si>
+  <si>
+    <t>CN 33-0008</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZSBR</t>
+  </si>
+  <si>
+    <t>中共泉州市委</t>
+  </si>
+  <si>
+    <t>CN 35-0014</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=QZWB</t>
+  </si>
+  <si>
+    <t>中共鹤壁市委</t>
+  </si>
+  <si>
+    <t>CN 41-0009</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HBDN</t>
+  </si>
+  <si>
+    <t>中共许昌市委</t>
+  </si>
+  <si>
+    <t>CN 41-0013</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XCRB</t>
+  </si>
+  <si>
+    <t>中共惠州市委</t>
+  </si>
+  <si>
+    <t>CN 44-0056</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HZDB</t>
+  </si>
+  <si>
+    <t>中共佛山市委</t>
+  </si>
+  <si>
+    <t>CN 44-0049</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=FSBR</t>
+  </si>
+  <si>
+    <t>黔南日报社</t>
+  </si>
+  <si>
+    <t>CN 52-0019</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=QNRB</t>
+  </si>
+  <si>
+    <t>中国人民政治协商会议重庆市委员会</t>
+  </si>
+  <si>
+    <t>CN 50-0064</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CQZX</t>
+  </si>
+  <si>
+    <t>中共包头市委</t>
+  </si>
+  <si>
+    <t>CN 15-0023</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=BTBR</t>
+  </si>
+  <si>
+    <t>中共肇庆市委;南方报业传媒集团</t>
+  </si>
+  <si>
+    <t>CN 44-0040</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XJBR</t>
+  </si>
+  <si>
+    <t>海口市委宣传部</t>
+  </si>
+  <si>
+    <t>CN 46-0033</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HKWB</t>
+  </si>
+  <si>
+    <t>湖州市新闻传媒中心</t>
+  </si>
+  <si>
+    <t>CN 33-0007</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HZDN</t>
+  </si>
+  <si>
+    <t>CN 12-0006</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XJGC</t>
+  </si>
+  <si>
+    <t>CN 11-0186</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=NCFB</t>
+  </si>
+  <si>
+    <t>中共十堰市委员会</t>
+  </si>
+  <si>
+    <t>CN 42-0066　</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SYBR</t>
+  </si>
+  <si>
+    <t>中共达州市委</t>
+  </si>
+  <si>
+    <t>CN 51-0015</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/DZDB/detail?language=EN</t>
+  </si>
+  <si>
+    <t>中共阜新市委</t>
+  </si>
+  <si>
+    <t>CN 21-0014</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=FXRB</t>
+  </si>
+  <si>
+    <t>中共盐城市委</t>
+  </si>
+  <si>
+    <t>CN 32-0047</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YFDZ</t>
+  </si>
+  <si>
+    <t>中共双鸭山市委</t>
+  </si>
+  <si>
+    <t>CN 23-0011</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SYSN</t>
+  </si>
+  <si>
+    <t>中共合肥市委</t>
+  </si>
+  <si>
+    <t>CN 34-0048</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HFRB</t>
+  </si>
+  <si>
+    <t>CN 42-0048</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XYDB</t>
+  </si>
+  <si>
+    <t>中共赣州市委</t>
+  </si>
+  <si>
+    <t>CN 36-0003</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GNBR</t>
+  </si>
+  <si>
+    <t>中共内江市委</t>
+  </si>
+  <si>
+    <t>CN 51-0089</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=NJBR</t>
+  </si>
+  <si>
+    <t>中共新余市委</t>
+  </si>
+  <si>
+    <t>CN 36-0011</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XYDN</t>
+  </si>
+  <si>
+    <t>中共宜宾市委</t>
+  </si>
+  <si>
+    <t>CN 51-0092</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YBBR</t>
+  </si>
+  <si>
+    <t>中共攀枝花市委</t>
+  </si>
+  <si>
+    <t>CN 51-0008</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=PZHB</t>
+  </si>
+  <si>
+    <t>中共绥化市委</t>
+  </si>
+  <si>
+    <t>CN 23-0068</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SHBR</t>
+  </si>
+  <si>
+    <t>中共邢台市委</t>
+  </si>
+  <si>
+    <t>CN 13-0007</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XTBR</t>
+  </si>
+  <si>
+    <t>中共沧州市委</t>
+  </si>
+  <si>
+    <t>CN 13-0013</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CZDB</t>
+  </si>
+  <si>
+    <t>中共邵阳市委员会</t>
+  </si>
+  <si>
+    <t>CN 43-0007</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SYDB</t>
+  </si>
+  <si>
+    <t>河南日报报业集团有限公司</t>
+  </si>
+  <si>
+    <t>CN 41-0113</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HNLR</t>
+  </si>
+  <si>
+    <t>湖南日报报业集团有限公司</t>
+  </si>
+  <si>
+    <t>CN43-0068</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=LRWB</t>
+  </si>
+  <si>
+    <t>中共玉树州委宣传部</t>
+  </si>
+  <si>
+    <t>CN 63-0022</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SJYN</t>
+  </si>
+  <si>
+    <t>I142</t>
+  </si>
+  <si>
+    <t>新华书店总店</t>
+  </si>
+  <si>
+    <t>CN 11-0126</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XHSM</t>
+  </si>
+  <si>
+    <t>CN 34-0002</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HFWB</t>
+  </si>
+  <si>
+    <t>中共吉林省委党校（吉林省行政学院）</t>
+  </si>
+  <si>
+    <t>22-0836/G</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JLPS</t>
+  </si>
+  <si>
+    <t>中共江门市委员会</t>
+  </si>
+  <si>
+    <t>CN 44-0044</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JMBR</t>
+  </si>
+  <si>
+    <t>中共普洱市委</t>
+  </si>
+  <si>
+    <t>CN 53-0008</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=PERB</t>
+  </si>
+  <si>
+    <t>中共石嘴山市委</t>
+  </si>
+  <si>
+    <t>CN 64-0010</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SZSR</t>
+  </si>
+  <si>
+    <t>银川日报社</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YCDN</t>
+  </si>
+  <si>
+    <t>E060</t>
+  </si>
+  <si>
+    <t>中国水利电力医学科学技术学会</t>
+  </si>
+  <si>
+    <t>CN 11-0269</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YXCK</t>
+  </si>
+  <si>
+    <t>中华儿女报刊社</t>
+  </si>
+  <si>
+    <t>CN 11-0251</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CJXW</t>
+  </si>
+  <si>
+    <t>中共大兴安岭地委</t>
+  </si>
+  <si>
+    <t>CN 23-0007</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=DXAL</t>
+  </si>
+  <si>
+    <t>中共滁州市委</t>
+  </si>
+  <si>
+    <t>CN 34-0012</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CHUZ</t>
+  </si>
+  <si>
+    <t>中国商用飞机有限责任公司</t>
+  </si>
+  <si>
+    <t>CN 31-0115</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=DFJB</t>
+  </si>
+  <si>
+    <t>中国能源汽车传播集团有限公司;黑龙江日报报业集团</t>
+  </si>
+  <si>
+    <t>CN 11-0283</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CCSB</t>
+  </si>
+  <si>
+    <t>中共呼伦贝尔市委员会</t>
+  </si>
+  <si>
+    <t>CN 15-0004</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HLBE</t>
+  </si>
+  <si>
+    <t>中共濮阳市委</t>
+  </si>
+  <si>
+    <t>CN 41-0010</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=PYRB</t>
+  </si>
+  <si>
+    <t>中共玉林市委</t>
+  </si>
+  <si>
+    <t>CN 45-0009</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YULB</t>
+  </si>
+  <si>
+    <t>成都传媒集团</t>
+  </si>
+  <si>
+    <t>CN 51-0127</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=MRJJ</t>
+  </si>
+  <si>
+    <t>中共日照市委</t>
+  </si>
+  <si>
+    <t>CN 37-0046</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=RZRB</t>
+  </si>
+  <si>
+    <t>CN 44-0186</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CJJB</t>
+  </si>
+  <si>
+    <t>中国国家画院</t>
+  </si>
+  <si>
+    <t>CN 11-0292</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CMSB</t>
+  </si>
+  <si>
+    <t>书法出版社有限公司;中国书法家协会</t>
+  </si>
+  <si>
+    <t>CN 11-0286</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CSFB</t>
+  </si>
+  <si>
+    <t>中共克拉玛依市委员会</t>
+  </si>
+  <si>
+    <t>CN 65-0072</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=KLMY</t>
+  </si>
+  <si>
+    <t>中共德宏州委</t>
+  </si>
+  <si>
+    <t>CN 53-0013</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=DHTJ</t>
+  </si>
+  <si>
+    <t>中国社会报社;国家禁毒委员会办公室;中国禁毒基金会</t>
+  </si>
+  <si>
+    <t>CN 11-0288</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CJDB</t>
+  </si>
+  <si>
+    <t>中共乌兰察布市委员会</t>
+  </si>
+  <si>
+    <t>CN 15-0012</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=WLCB</t>
+  </si>
+  <si>
+    <t>CN 11-0291</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XNQC</t>
+  </si>
+  <si>
+    <t>CN 11-0300</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GJCB</t>
+  </si>
+  <si>
+    <t>CN 11-0215</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HQSB</t>
+  </si>
+  <si>
+    <t>语文出版社有限公司</t>
+  </si>
+  <si>
+    <t>CN 11-0077</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YYZB</t>
+  </si>
+  <si>
+    <t>中共淮北市委</t>
+  </si>
+  <si>
+    <t>CN 34-0009</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HBRA</t>
+  </si>
+  <si>
+    <t>中共池州市委</t>
+  </si>
+  <si>
+    <t>CN 34-0018</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CZRA</t>
+  </si>
+  <si>
+    <t>中共定州市委</t>
+  </si>
+  <si>
+    <t>CN 13-0072</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=DZRA</t>
+  </si>
+  <si>
+    <t>中共吉林市委</t>
+  </si>
+  <si>
+    <t>CN 22-0006</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JCRA</t>
+  </si>
+  <si>
+    <t>中共曲靖市委</t>
+  </si>
+  <si>
+    <t>CN 53-0004</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=QJRB</t>
+  </si>
+  <si>
+    <t>中共来宾市委员会</t>
+  </si>
+  <si>
+    <t>CN 45-0017</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=LBRB</t>
+  </si>
+  <si>
+    <t>中共保山市委员会</t>
+  </si>
+  <si>
+    <t>CN 53-0012</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=BSRB</t>
+  </si>
+  <si>
+    <t>中共兴安盟委员会</t>
+  </si>
+  <si>
+    <t>CN 15-0010</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XABR</t>
+  </si>
+  <si>
+    <t>广东岭南美术出版社有限公司</t>
+  </si>
+  <si>
+    <t>CN 44-0071</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GDWC</t>
+  </si>
+  <si>
+    <t>辽宁北方期刊出版集团有限公司</t>
+  </si>
+  <si>
+    <t>CN 21-0100</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=QCSB</t>
+  </si>
+  <si>
+    <t>中共拉萨市委宣传部</t>
+  </si>
+  <si>
+    <t>CN 54-0024</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=LARB</t>
+  </si>
+  <si>
+    <t>中共葫芦岛市委</t>
+  </si>
+  <si>
+    <t>CN 21-0075</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HLDB</t>
+  </si>
+  <si>
+    <t>中共漯河市委</t>
+  </si>
+  <si>
+    <t>CN 41-0014</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=LHBR</t>
+  </si>
+  <si>
+    <t>中共辽阳市委</t>
+  </si>
+  <si>
+    <t>CN 21-0007</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=LYBA</t>
+  </si>
+  <si>
+    <t>国家移民管理局新闻中心</t>
+  </si>
+  <si>
+    <t>CN 11-0309</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YMGL</t>
+  </si>
+  <si>
+    <t>H125</t>
+  </si>
+  <si>
+    <t>国家卫生健康委人口文化发展中心</t>
+  </si>
+  <si>
+    <t>CN 11-0287</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZGJT</t>
+  </si>
+  <si>
+    <t>半月</t>
+  </si>
+  <si>
+    <t>中共山东省委党校</t>
+  </si>
+  <si>
+    <t>CN 37-0862/(G)</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SDDX</t>
+  </si>
+  <si>
+    <t>长春市</t>
+  </si>
+  <si>
+    <t>Changchu</t>
   </si>
   <si>
     <t>E053</t>
   </si>
   <si>
-    <t>中国红十字会总会</t>
-[...1408 lines deleted...]
-  <si>
     <t>吉林出版集团有限责任公司</t>
   </si>
   <si>
     <t>CN 22-0016</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YSBZ</t>
   </si>
   <si>
-    <t>藏书报</t>
-[...1 lines deleted...]
-  <si>
     <t>河北阅读传媒有限责任公司</t>
   </si>
   <si>
     <t>CN 13-0057</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CSBB</t>
   </si>
   <si>
-    <t>北京城市副中心报</t>
-[...1 lines deleted...]
-  <si>
     <t>CN 11-0314</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=BJCS</t>
   </si>
   <si>
-    <t>山西市场导报</t>
-[...1 lines deleted...]
-  <si>
     <t>CN 14-0059</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SCDB</t>
   </si>
   <si>
-    <t>书法报</t>
-[...1 lines deleted...]
-  <si>
     <t>书法报社</t>
   </si>
   <si>
     <t>CN 42-0062</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SFBZ</t>
   </si>
   <si>
-    <t>人民摄影</t>
-[...1 lines deleted...]
-  <si>
     <t>CN 14-0029</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=RMSY</t>
   </si>
   <si>
-    <t>福建侨报</t>
-[...1 lines deleted...]
-  <si>
     <t>福建省海外交流协会</t>
   </si>
   <si>
     <t>CN 35-0006</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=FJQB</t>
   </si>
   <si>
-    <t>重庆科技报</t>
-[...1 lines deleted...]
-  <si>
     <t>重庆科普文化产业（集团）有限公司</t>
   </si>
   <si>
     <t>CN 50-0033</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=CQKJ</t>
   </si>
   <si>
-    <t>大河美术报</t>
-[...1 lines deleted...]
-  <si>
     <t>CN 41-0110</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=DHMS</t>
   </si>
   <si>
-    <t>海峡人才报</t>
+    <t>中国海峡人才市场</t>
   </si>
   <si>
     <t>CN 35-0053</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HXRC</t>
   </si>
   <si>
-    <t>交通建设报</t>
-[...1 lines deleted...]
-  <si>
     <t>J151</t>
   </si>
   <si>
+    <t>中国交通建设集团有限公司</t>
+  </si>
+  <si>
     <t>CN 31-0053</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=JTJS</t>
   </si>
   <si>
-    <t>奎屯日报</t>
+    <t>新疆兵团农七师党委</t>
   </si>
   <si>
     <t>CN 65-0033</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=KTRB</t>
   </si>
   <si>
-    <t>铁路工程报</t>
+    <t>中共中铁三局集团有限公司委员会</t>
   </si>
   <si>
     <t>CN 14-0045</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=TLGC</t>
   </si>
   <si>
-    <t>滨州日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共滨州市委</t>
   </si>
   <si>
     <t>CN 37-0052</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=BHCK</t>
   </si>
   <si>
-    <t>新华书目报·图书馆报</t>
-[...1 lines deleted...]
-  <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=XHST</t>
   </si>
   <si>
-    <t>亳州晚报</t>
-[...1 lines deleted...]
-  <si>
     <t>CN 34-0073</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=BAWB</t>
   </si>
   <si>
-    <t>济源日报</t>
-[...1 lines deleted...]
-  <si>
     <t>中共济源市委</t>
   </si>
   <si>
     <t>CN 41-0079</t>
   </si>
   <si>
     <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YJRB</t>
   </si>
   <si>
-    <t>Renmin ribao</t>
-[...2054 lines deleted...]
-    <t>Changchu</t>
+    <t>E059</t>
+  </si>
+  <si>
+    <t>中国科学报社</t>
+  </si>
+  <si>
+    <t>CN 11-0289</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YXKX</t>
+  </si>
+  <si>
+    <t>广州省</t>
+  </si>
+  <si>
+    <t>Guangzhou</t>
+  </si>
+  <si>
+    <t>茂名日报社</t>
+  </si>
+  <si>
+    <t>CN 44-0042</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=MMWB</t>
+  </si>
+  <si>
+    <t>南阳日报社</t>
+  </si>
+  <si>
+    <t>CN 41-0016</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=NYRB</t>
+  </si>
+  <si>
+    <t>CN 41-0068</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=NYWB</t>
+  </si>
+  <si>
+    <t>中国企业改革与发展研究会</t>
+  </si>
+  <si>
+    <t>CN 11-0279</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=QYGC</t>
+  </si>
+  <si>
+    <t>广西省壮族自治区</t>
+  </si>
+  <si>
+    <t>中共河池市委</t>
+  </si>
+  <si>
+    <t>CN 45-0008</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=HCRB</t>
+  </si>
+  <si>
+    <t>中共白城市委</t>
+  </si>
+  <si>
+    <t>CN 22-0013</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=BCRB</t>
+  </si>
+  <si>
+    <t>中共贵港市委员会</t>
+  </si>
+  <si>
+    <t>CN 45-0013</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=GGRB</t>
+  </si>
+  <si>
+    <t>中共鹰潭市委员会</t>
+  </si>
+  <si>
+    <t>CN 36-0010</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=YITR</t>
+  </si>
+  <si>
+    <t>山西日报传媒（集团）有限责任公司</t>
+  </si>
+  <si>
+    <t>CN 14-0051</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=SXWA</t>
+  </si>
+  <si>
+    <t>CN 46-0020</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZJDB</t>
+  </si>
+  <si>
+    <t>北京日报社</t>
+  </si>
+  <si>
+    <t>CN 11-0106</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=BJWB</t>
+  </si>
+  <si>
+    <t>中国广播影视出版社有限公司</t>
+  </si>
+  <si>
+    <t>CN 11-0124</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=ZOYI</t>
+  </si>
+  <si>
+    <t>CN 33-0028</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/NPaperDetail?pcode=CCND&amp;bzpym=QJWB</t>
+  </si>
+  <si>
+    <t>松原市委宣传部</t>
+  </si>
+  <si>
+    <t>CN 22-0041</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/SORB/detail?language=EN</t>
+  </si>
+  <si>
+    <t>法治日报社</t>
+  </si>
+  <si>
+    <t>CN 11-0143</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/FZZM/detail?language=EN</t>
+  </si>
+  <si>
+    <t>丽江市委宣传部</t>
+  </si>
+  <si>
+    <t>CN 53-0019</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/LJRB/detail?language=EN</t>
+  </si>
+  <si>
+    <t>CN 14-0069</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/ZHIH/detail?language=EN</t>
+  </si>
+  <si>
+    <t>西双版纳傣族自治州融媒体中心</t>
+  </si>
+  <si>
+    <t>CN 53-0009</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/XSBN/detail?language=EN</t>
+  </si>
+  <si>
+    <t>中国青年报社</t>
+  </si>
+  <si>
+    <t>CN 11-0305</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/ZGZJ/detail?language=EN</t>
+  </si>
+  <si>
+    <t>CN 13-0074</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/SDSH/detail?language=EN</t>
+  </si>
+  <si>
+    <t>中国水运报社有限公司</t>
+  </si>
+  <si>
+    <t>CN 42-0116</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/HQWL/detail?language=EN</t>
+  </si>
+  <si>
+    <t>南宁日报社</t>
+  </si>
+  <si>
+    <t>CN 45-0002</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/NNWB/detail?language=EN</t>
+  </si>
+  <si>
+    <t>信阳日报社</t>
+  </si>
+  <si>
+    <t>CN 41-0064</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/XINY/detail?language=EN</t>
+  </si>
+  <si>
+    <t>山东大众报业（集团）有限公司</t>
+  </si>
+  <si>
+    <t>CN 37-0075</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/HSJB/detail?language=EN</t>
+  </si>
+  <si>
+    <t>中共文山州委</t>
+  </si>
+  <si>
+    <t>CN 53-0007</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/WSRB/detail?language=EN</t>
+  </si>
+  <si>
+    <t>寿光日报社</t>
+  </si>
+  <si>
+    <t>CN 37-0123</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/BFSC/detail?language=EN</t>
+  </si>
+  <si>
+    <t>贵州日报当代融媒体集团有限责任公司</t>
+  </si>
+  <si>
+    <t>CN 52-0043</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/GZJY/detail?language=EN</t>
+  </si>
+  <si>
+    <t>J122</t>
+  </si>
+  <si>
+    <t>CN 34-0024</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/XIWB/detail?language=EN</t>
+  </si>
+  <si>
+    <t>安庆市新闻传媒中心</t>
+  </si>
+  <si>
+    <t>CN 34-0074</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/AQWB/detail?language=EN</t>
+  </si>
+  <si>
+    <t>中国石油天然气股份有限公司玉门油田分公司</t>
+  </si>
+  <si>
+    <t>CN 62-0037</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/SYGR/detail?language=EN</t>
+  </si>
+  <si>
+    <t>云浮市委宣传部</t>
+  </si>
+  <si>
+    <t>CN 44-0020</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/YFRB/detail?language=EN</t>
+  </si>
+  <si>
+    <t>太原日报社</t>
+  </si>
+  <si>
+    <t>CN 14-0018</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/TYWB/detail?language=EN</t>
+  </si>
+  <si>
+    <t>中共临沧市委</t>
+  </si>
+  <si>
+    <t>CN 53-0039</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/LCRB/detail?language=EN</t>
+  </si>
+  <si>
+    <t>CN 62-0076</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/LZXQ/detail?language=EN</t>
+  </si>
+  <si>
+    <t>CN 62-0017</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/LZCB/detail?language=EN</t>
+  </si>
+  <si>
+    <t>健康时报社</t>
+  </si>
+  <si>
+    <t>CN 11-0268</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/SMSB/detail?language=EN</t>
+  </si>
+  <si>
+    <t>新乡日报社</t>
+  </si>
+  <si>
+    <t>CN 41-0080</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/PRRB/detail?language=EN</t>
+  </si>
+  <si>
+    <t>CN 61-0002</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/XAWB/detail?language=EN</t>
+  </si>
+  <si>
+    <t>中共遵义市委员会</t>
+  </si>
+  <si>
+    <t>CN 50-0011</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/ZYWB/detail?language=EN</t>
+  </si>
+  <si>
+    <t>CN 53-0057</t>
+  </si>
+  <si>
+    <t>https://oversea.cnki.net/knavi/newspapers/DZXQ/detail?language=EN</t>
+  </si>
+  <si>
+    <t>中国旅游协会</t>
+  </si>
+  <si>
+    <t>As at March 2026</t>
   </si>
   <si>
     <t>www.eastview.com/crg</t>
-  </si>
-[...610 lines deleted...]
-    <t>As at March 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.00_ "/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...30 lines deleted...]
-      <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Aptos"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="宋体"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Aptos Display"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="宋体"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <name val="Aptos Display"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Display"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="等线"/>
+      <charset val="134"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="7" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{69176F03-E13D-4495-9CCA-40DFEFD9D5A4}"/>
-    <cellStyle name="常规_2011订单0721v1－年鉴 3" xfId="2" xr:uid="{B6EA1BDE-DB3E-49D1-8C8C-73CEBF2A7885}"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{8BEF821E-7F5B-490E-B209-5C96827AEA3A}"/>
+    <cellStyle name="常规_2011订单0721v1－年鉴 3" xfId="2" xr:uid="{1ADC69F7-B8D1-4C57-84F1-9FE7C18D405A}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>42865</xdr:colOff>
+      <xdr:colOff>76200</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>52185</xdr:rowOff>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="5784738" cy="505658"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C34665A-34EA-4CCF-8A1D-71D8B1D52A90}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81B6BFAA-C8D5-4AF0-97EC-13C2418F3B2F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="42865" y="52185"/>
+          <a:off x="76200" y="57150"/>
           <a:ext cx="5784738" cy="505658"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
@@ -13376,26451 +13928,27595 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6BCF7D93-8ACC-4F44-9FE9-DC673E390ABA}">
-  <dimension ref="A1:L699"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{15A1A8C4-7BEA-4F31-91B3-87D5E33B424E}">
+  <dimension ref="A1:L730"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A10" sqref="A10"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="10" topLeftCell="A11" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.5703125" style="2" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="12" width="75.5703125" style="2" customWidth="1"/>
+    <col min="1" max="1" width="9.140625" style="2"/>
+    <col min="2" max="2" width="18.5703125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="24" style="2" customWidth="1"/>
+    <col min="4" max="4" width="9.140625" style="2"/>
+    <col min="5" max="5" width="15.28515625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="19.28515625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="14.5703125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="16.28515625" style="11" customWidth="1"/>
+    <col min="9" max="9" width="18.28515625" style="2" customWidth="1"/>
+    <col min="10" max="10" width="29.7109375" style="2" customWidth="1"/>
+    <col min="11" max="11" width="21.28515625" style="2" customWidth="1"/>
+    <col min="12" max="12" width="66.5703125" style="2" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
-      <c r="H1" s="1"/>
+      <c r="H1" s="9"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
     </row>
-    <row r="2" spans="1:12" ht="30.75" customHeight="1">
+    <row r="2" spans="1:12">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
-      <c r="H2" s="1"/>
+      <c r="H2" s="9"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
     </row>
-    <row r="3" spans="1:12" ht="20.25" customHeight="1">
-[...2 lines deleted...]
-      </c>
+    <row r="3" spans="1:12">
+      <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
-      <c r="H3" s="1"/>
+      <c r="H3" s="9"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
     <row r="4" spans="1:12">
-      <c r="A4" s="1"/>
+      <c r="A4" s="1" t="s">
+        <v>4452</v>
+      </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
-      <c r="H4" s="1"/>
+      <c r="H4" s="9"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
     </row>
-    <row r="5" spans="1:12" ht="15.75">
-[...2 lines deleted...]
-      </c>
+    <row r="5" spans="1:12">
+      <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
-      <c r="H5" s="1"/>
+      <c r="H5" s="9"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
     </row>
-    <row r="6" spans="1:12" ht="24">
-[...1 lines deleted...]
-        <v>1</v>
+    <row r="6" spans="1:12" ht="15.75">
+      <c r="A6" s="3" t="s">
+        <v>2043</v>
       </c>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
-      <c r="H6" s="1"/>
+      <c r="H6" s="9"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
     </row>
-    <row r="7" spans="1:12">
-[...1 lines deleted...]
-        <v>4272</v>
+    <row r="7" spans="1:12" ht="24">
+      <c r="A7" s="4" t="s">
+        <v>2044</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
-      <c r="H7" s="1"/>
+      <c r="H7" s="9"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
     </row>
     <row r="8" spans="1:12">
-      <c r="A8" s="1"/>
+      <c r="A8" s="5" t="s">
+        <v>4451</v>
+      </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
-      <c r="H8" s="1"/>
+      <c r="H8" s="9"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
     </row>
-    <row r="9" spans="1:12" s="6" customFormat="1" ht="30">
-      <c r="A9" s="5" t="s">
+    <row r="9" spans="1:12">
+      <c r="A9" s="5"/>
+      <c r="B9" s="1"/>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1"/>
+      <c r="G9" s="1"/>
+      <c r="H9" s="9"/>
+      <c r="I9" s="1"/>
+      <c r="J9" s="1"/>
+      <c r="K9" s="1"/>
+      <c r="L9" s="1"/>
+    </row>
+    <row r="10" spans="1:12" ht="29.25" customHeight="1">
+      <c r="A10" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="5" t="s">
+      <c r="D10" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="C9" s="5" t="s">
+      <c r="E10" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="D9" s="5" t="s">
+      <c r="F10" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="E9" s="5" t="s">
+      <c r="G10" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="F9" s="5" t="s">
+      <c r="H10" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="G9" s="5" t="s">
+      <c r="I10" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="H9" s="5" t="s">
+      <c r="J10" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="I9" s="5" t="s">
+      <c r="K10" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="J9" s="5" t="s">
+      <c r="L10" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="K9" s="5" t="s">
+    </row>
+    <row r="11" spans="1:12">
+      <c r="A11" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="L9" s="5" t="s">
+      <c r="B11" s="7" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="7" t="s">
+      <c r="C11" s="8" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D11" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E11" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F11" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G11" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H11" s="10">
+        <v>365</v>
+      </c>
+      <c r="I11" s="8" t="s">
+        <v>2192</v>
+      </c>
+      <c r="J11" s="8" t="s">
+        <v>2193</v>
+      </c>
+      <c r="K11" s="8" t="s">
+        <v>2194</v>
+      </c>
+      <c r="L11" s="8" t="s">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12">
+      <c r="A12" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="7" t="s">
-[...17 lines deleted...]
-      <c r="H10" s="8">
+      <c r="B12" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D12" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E12" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F12" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G12" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H12" s="10">
+        <v>312</v>
+      </c>
+      <c r="I12" s="8" t="s">
+        <v>2192</v>
+      </c>
+      <c r="J12" s="8" t="s">
+        <v>2197</v>
+      </c>
+      <c r="K12" s="8" t="s">
+        <v>2198</v>
+      </c>
+      <c r="L12" s="8" t="s">
+        <v>2199</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
+      <c r="A13" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="8" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D13" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E13" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F13" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G13" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H13" s="10">
         <v>365</v>
       </c>
-      <c r="I10" s="7" t="s">
-[...126 lines deleted...]
-    <row r="14" spans="1:12" s="6" customFormat="1">
+      <c r="I13" s="8" t="s">
+        <v>2200</v>
+      </c>
+      <c r="J13" s="8" t="s">
+        <v>2193</v>
+      </c>
+      <c r="K13" s="8" t="s">
+        <v>2201</v>
+      </c>
+      <c r="L13" s="8" t="s">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C14" s="8" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D14" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E14" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F14" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G14" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H14" s="10">
+        <v>365</v>
+      </c>
+      <c r="I14" s="8" t="s">
+        <v>2203</v>
+      </c>
+      <c r="J14" s="8" t="s">
+        <v>2204</v>
+      </c>
+      <c r="K14" s="8" t="s">
+        <v>2205</v>
+      </c>
+      <c r="L14" s="8" t="s">
+        <v>2206</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
+      <c r="A15" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G15" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H15" s="10">
+        <v>260</v>
+      </c>
+      <c r="I15" s="8" t="s">
+        <v>2208</v>
+      </c>
+      <c r="J15" s="8" t="s">
+        <v>2209</v>
+      </c>
+      <c r="K15" s="8" t="s">
+        <v>2210</v>
+      </c>
+      <c r="L15" s="8" t="s">
+        <v>2211</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12">
+      <c r="A16" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C16" s="8" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E16" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F16" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G16" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H16" s="10">
+        <v>312</v>
+      </c>
+      <c r="I16" s="8" t="s">
+        <v>2212</v>
+      </c>
+      <c r="J16" s="8" t="s">
+        <v>2213</v>
+      </c>
+      <c r="K16" s="8" t="s">
+        <v>2214</v>
+      </c>
+      <c r="L16" s="8" t="s">
+        <v>2215</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12">
+      <c r="A17" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H17" s="10">
+        <v>312</v>
+      </c>
+      <c r="I17" s="8" t="s">
+        <v>2216</v>
+      </c>
+      <c r="J17" s="8" t="s">
+        <v>2217</v>
+      </c>
+      <c r="K17" s="8" t="s">
+        <v>2218</v>
+      </c>
+      <c r="L17" s="8" t="s">
+        <v>2219</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12">
+      <c r="A18" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="8" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E18" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F18" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G18" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H18" s="10">
+        <v>365</v>
+      </c>
+      <c r="I18" s="8" t="s">
+        <v>2220</v>
+      </c>
+      <c r="J18" s="8" t="s">
+        <v>2221</v>
+      </c>
+      <c r="K18" s="8" t="s">
+        <v>2222</v>
+      </c>
+      <c r="L18" s="8" t="s">
+        <v>2223</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12">
+      <c r="A19" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C19" s="8" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E19" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F19" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G19" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H19" s="10">
+        <v>365</v>
+      </c>
+      <c r="I19" s="8" t="s">
+        <v>2224</v>
+      </c>
+      <c r="J19" s="8" t="s">
+        <v>2225</v>
+      </c>
+      <c r="K19" s="8" t="s">
+        <v>2226</v>
+      </c>
+      <c r="L19" s="8" t="s">
+        <v>2227</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12">
+      <c r="A20" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C20" s="8" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D20" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E20" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F20" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G20" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H20" s="10">
+        <v>365</v>
+      </c>
+      <c r="I20" s="8" t="s">
+        <v>2228</v>
+      </c>
+      <c r="J20" s="8" t="s">
+        <v>2229</v>
+      </c>
+      <c r="K20" s="8" t="s">
+        <v>2230</v>
+      </c>
+      <c r="L20" s="8" t="s">
+        <v>2231</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12">
+      <c r="A21" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C21" s="8" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D21" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E21" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F21" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G21" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H21" s="10">
+        <v>365</v>
+      </c>
+      <c r="I21" s="8" t="s">
+        <v>2216</v>
+      </c>
+      <c r="J21" s="8" t="s">
+        <v>2232</v>
+      </c>
+      <c r="K21" s="8" t="s">
+        <v>2233</v>
+      </c>
+      <c r="L21" s="8" t="s">
+        <v>2234</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12">
+      <c r="A22" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C22" s="8" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D22" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E22" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F22" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G22" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H22" s="10">
+        <v>365</v>
+      </c>
+      <c r="I22" s="8" t="s">
+        <v>2235</v>
+      </c>
+      <c r="J22" s="8" t="s">
+        <v>2236</v>
+      </c>
+      <c r="K22" s="8" t="s">
+        <v>2237</v>
+      </c>
+      <c r="L22" s="8" t="s">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12">
+      <c r="A23" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E23" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F23" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G23" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H23" s="10">
+        <v>312</v>
+      </c>
+      <c r="I23" s="8" t="s">
+        <v>2192</v>
+      </c>
+      <c r="J23" s="8" t="s">
+        <v>2239</v>
+      </c>
+      <c r="K23" s="8" t="s">
+        <v>2240</v>
+      </c>
+      <c r="L23" s="8" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12">
+      <c r="A24" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C24" s="8" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D24" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E24" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F24" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G24" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H24" s="10">
+        <v>52</v>
+      </c>
+      <c r="I24" s="8" t="s">
+        <v>2243</v>
+      </c>
+      <c r="J24" s="8" t="s">
+        <v>2244</v>
+      </c>
+      <c r="K24" s="8" t="s">
+        <v>2245</v>
+      </c>
+      <c r="L24" s="8" t="s">
+        <v>2246</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12">
+      <c r="A25" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D25" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E25" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F25" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G25" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H25" s="10">
+        <v>365</v>
+      </c>
+      <c r="I25" s="8" t="s">
+        <v>2247</v>
+      </c>
+      <c r="J25" s="8" t="s">
+        <v>2248</v>
+      </c>
+      <c r="K25" s="8" t="s">
+        <v>2249</v>
+      </c>
+      <c r="L25" s="8" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12">
+      <c r="A26" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D26" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E26" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F26" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G26" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H26" s="10">
+        <v>365</v>
+      </c>
+      <c r="I26" s="8" t="s">
+        <v>2220</v>
+      </c>
+      <c r="J26" s="8" t="s">
+        <v>2251</v>
+      </c>
+      <c r="K26" s="8" t="s">
+        <v>2252</v>
+      </c>
+      <c r="L26" s="8" t="s">
+        <v>2253</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12">
+      <c r="A27" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C27" s="8" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D27" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E27" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F27" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G27" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H27" s="10">
+        <v>365</v>
+      </c>
+      <c r="I27" s="8" t="s">
+        <v>2254</v>
+      </c>
+      <c r="J27" s="8" t="s">
+        <v>2255</v>
+      </c>
+      <c r="K27" s="8" t="s">
+        <v>2256</v>
+      </c>
+      <c r="L27" s="8" t="s">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12">
+      <c r="A28" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C28" s="8" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D28" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E28" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F28" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G28" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H28" s="10">
+        <v>260</v>
+      </c>
+      <c r="I28" s="8" t="s">
+        <v>2258</v>
+      </c>
+      <c r="J28" s="8" t="s">
+        <v>2259</v>
+      </c>
+      <c r="K28" s="8" t="s">
+        <v>2260</v>
+      </c>
+      <c r="L28" s="8" t="s">
+        <v>2261</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12">
+      <c r="A29" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C29" s="8" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D29" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E29" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F29" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G29" s="8" t="s">
+        <v>2262</v>
+      </c>
+      <c r="H29" s="10">
+        <v>208</v>
+      </c>
+      <c r="I29" s="8" t="s">
+        <v>2263</v>
+      </c>
+      <c r="J29" s="8" t="s">
+        <v>2264</v>
+      </c>
+      <c r="K29" s="8" t="s">
+        <v>2265</v>
+      </c>
+      <c r="L29" s="8" t="s">
+        <v>2266</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12">
+      <c r="A30" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D30" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E30" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F30" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G30" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H30" s="10">
+        <v>260</v>
+      </c>
+      <c r="I30" s="8" t="s">
+        <v>2267</v>
+      </c>
+      <c r="J30" s="8" t="s">
+        <v>2268</v>
+      </c>
+      <c r="K30" s="8" t="s">
+        <v>2269</v>
+      </c>
+      <c r="L30" s="8" t="s">
+        <v>2270</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12">
+      <c r="A31" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C31" s="8" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D31" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E31" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F31" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G31" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H31" s="10">
+        <v>312</v>
+      </c>
+      <c r="I31" s="8" t="s">
+        <v>2271</v>
+      </c>
+      <c r="J31" s="8" t="s">
+        <v>2272</v>
+      </c>
+      <c r="K31" s="8" t="s">
+        <v>2273</v>
+      </c>
+      <c r="L31" s="8" t="s">
+        <v>2274</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12">
+      <c r="A32" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C32" s="8" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D32" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E32" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F32" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G32" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H32" s="10">
+        <v>156</v>
+      </c>
+      <c r="I32" s="8" t="s">
+        <v>2220</v>
+      </c>
+      <c r="J32" s="8" t="s">
+        <v>2276</v>
+      </c>
+      <c r="K32" s="8" t="s">
+        <v>2277</v>
+      </c>
+      <c r="L32" s="8" t="s">
+        <v>2278</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12">
+      <c r="A33" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C33" s="8" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D33" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E33" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F33" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G33" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H33" s="10">
+        <v>52</v>
+      </c>
+      <c r="I33" s="8" t="s">
+        <v>2279</v>
+      </c>
+      <c r="J33" s="8" t="s">
+        <v>2280</v>
+      </c>
+      <c r="K33" s="8" t="s">
+        <v>2281</v>
+      </c>
+      <c r="L33" s="8" t="s">
+        <v>2282</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12">
+      <c r="A34" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C34" s="8" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D34" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E34" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F34" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G34" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H34" s="10">
+        <v>104</v>
+      </c>
+      <c r="I34" s="8" t="s">
+        <v>2284</v>
+      </c>
+      <c r="J34" s="8" t="s">
+        <v>2285</v>
+      </c>
+      <c r="K34" s="8" t="s">
+        <v>2286</v>
+      </c>
+      <c r="L34" s="8" t="s">
+        <v>2287</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12">
+      <c r="A35" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C35" s="8" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D35" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E35" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F35" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G35" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H35" s="10">
+        <v>260</v>
+      </c>
+      <c r="I35" s="8" t="s">
+        <v>2263</v>
+      </c>
+      <c r="J35" s="8" t="s">
+        <v>2288</v>
+      </c>
+      <c r="K35" s="8" t="s">
+        <v>2289</v>
+      </c>
+      <c r="L35" s="8" t="s">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12">
+      <c r="A36" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C36" s="8" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D36" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E36" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F36" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G36" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H36" s="10">
+        <v>260</v>
+      </c>
+      <c r="I36" s="8" t="s">
+        <v>2291</v>
+      </c>
+      <c r="J36" s="8" t="s">
+        <v>2225</v>
+      </c>
+      <c r="K36" s="8" t="s">
+        <v>2292</v>
+      </c>
+      <c r="L36" s="8" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12">
+      <c r="A37" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C37" s="8" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D37" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E37" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F37" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G37" s="8" t="s">
+        <v>2262</v>
+      </c>
+      <c r="H37" s="10">
+        <v>208</v>
+      </c>
+      <c r="I37" s="8" t="s">
+        <v>2294</v>
+      </c>
+      <c r="J37" s="8" t="s">
+        <v>2295</v>
+      </c>
+      <c r="K37" s="8" t="s">
+        <v>2296</v>
+      </c>
+      <c r="L37" s="8" t="s">
+        <v>2297</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12">
+      <c r="A38" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C38" s="8" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D38" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E38" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F38" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G38" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H38" s="10">
+        <v>52</v>
+      </c>
+      <c r="I38" s="8" t="s">
+        <v>2291</v>
+      </c>
+      <c r="J38" s="8" t="s">
+        <v>2298</v>
+      </c>
+      <c r="K38" s="8" t="s">
+        <v>2299</v>
+      </c>
+      <c r="L38" s="8" t="s">
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12">
+      <c r="A39" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C39" s="8" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D39" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E39" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F39" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G39" s="8" t="s">
+        <v>2262</v>
+      </c>
+      <c r="H39" s="10">
+        <v>208</v>
+      </c>
+      <c r="I39" s="8" t="s">
+        <v>2243</v>
+      </c>
+      <c r="J39" s="8" t="s">
+        <v>2301</v>
+      </c>
+      <c r="K39" s="8" t="s">
+        <v>2302</v>
+      </c>
+      <c r="L39" s="8" t="s">
+        <v>2303</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12">
+      <c r="A40" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C40" s="8" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D40" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E40" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F40" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G40" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H40" s="10">
+        <v>52</v>
+      </c>
+      <c r="I40" s="8" t="s">
+        <v>2271</v>
+      </c>
+      <c r="J40" s="8" t="s">
+        <v>2288</v>
+      </c>
+      <c r="K40" s="8" t="s">
+        <v>2304</v>
+      </c>
+      <c r="L40" s="8" t="s">
+        <v>2305</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12">
+      <c r="A41" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C41" s="8" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D41" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E41" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F41" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G41" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H41" s="10">
+        <v>52</v>
+      </c>
+      <c r="I41" s="8" t="s">
+        <v>2306</v>
+      </c>
+      <c r="J41" s="8" t="s">
+        <v>2213</v>
+      </c>
+      <c r="K41" s="8" t="s">
+        <v>2307</v>
+      </c>
+      <c r="L41" s="8" t="s">
+        <v>2308</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12">
+      <c r="A42" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C42" s="8" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D42" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E42" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F42" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G42" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H42" s="10">
+        <v>104</v>
+      </c>
+      <c r="I42" s="8" t="s">
+        <v>2203</v>
+      </c>
+      <c r="J42" s="8" t="s">
+        <v>2204</v>
+      </c>
+      <c r="K42" s="8" t="s">
+        <v>2309</v>
+      </c>
+      <c r="L42" s="8" t="s">
+        <v>2310</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12">
+      <c r="A43" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C43" s="8" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D43" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E43" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F43" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G43" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H43" s="10">
+        <v>260</v>
+      </c>
+      <c r="I43" s="8" t="s">
+        <v>2311</v>
+      </c>
+      <c r="J43" s="8" t="s">
+        <v>4450</v>
+      </c>
+      <c r="K43" s="8" t="s">
+        <v>2313</v>
+      </c>
+      <c r="L43" s="8" t="s">
+        <v>2314</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12">
+      <c r="A44" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="C44" s="8" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D44" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E44" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F44" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G44" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H44" s="10">
+        <v>260</v>
+      </c>
+      <c r="I44" s="8" t="s">
+        <v>2315</v>
+      </c>
+      <c r="J44" s="8" t="s">
+        <v>2316</v>
+      </c>
+      <c r="K44" s="8" t="s">
+        <v>2317</v>
+      </c>
+      <c r="L44" s="8" t="s">
+        <v>2318</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12">
+      <c r="A45" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="C45" s="8" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D45" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E45" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F45" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G45" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H45" s="10">
+        <v>104</v>
+      </c>
+      <c r="I45" s="8" t="s">
+        <v>2319</v>
+      </c>
+      <c r="J45" s="8" t="s">
+        <v>2320</v>
+      </c>
+      <c r="K45" s="8" t="s">
+        <v>2321</v>
+      </c>
+      <c r="L45" s="8" t="s">
+        <v>2322</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12">
+      <c r="A46" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D46" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E46" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F46" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G46" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H46" s="10">
+        <v>52</v>
+      </c>
+      <c r="I46" s="8" t="s">
+        <v>2324</v>
+      </c>
+      <c r="J46" s="8" t="s">
+        <v>2325</v>
+      </c>
+      <c r="K46" s="8" t="s">
+        <v>2326</v>
+      </c>
+      <c r="L46" s="8" t="s">
+        <v>2327</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12">
+      <c r="A47" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="C47" s="8" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D47" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E47" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F47" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G47" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H47" s="10">
+        <v>260</v>
+      </c>
+      <c r="I47" s="8" t="s">
+        <v>2328</v>
+      </c>
+      <c r="J47" s="8" t="s">
+        <v>2329</v>
+      </c>
+      <c r="K47" s="8" t="s">
+        <v>2330</v>
+      </c>
+      <c r="L47" s="8" t="s">
+        <v>2331</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12">
+      <c r="A48" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D48" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E48" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F48" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G48" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H48" s="10">
+        <v>104</v>
+      </c>
+      <c r="I48" s="8" t="s">
+        <v>2267</v>
+      </c>
+      <c r="J48" s="8" t="s">
+        <v>2244</v>
+      </c>
+      <c r="K48" s="8" t="s">
+        <v>2332</v>
+      </c>
+      <c r="L48" s="8" t="s">
+        <v>2333</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12">
+      <c r="A49" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D49" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E49" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F49" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G49" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H49" s="10">
+        <v>312</v>
+      </c>
+      <c r="I49" s="8" t="s">
+        <v>2334</v>
+      </c>
+      <c r="J49" s="8" t="s">
+        <v>2335</v>
+      </c>
+      <c r="K49" s="8" t="s">
+        <v>2336</v>
+      </c>
+      <c r="L49" s="8" t="s">
+        <v>2337</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12">
+      <c r="A50" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="C50" s="8" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D50" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E50" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F50" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G50" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H50" s="10">
+        <v>156</v>
+      </c>
+      <c r="I50" s="8" t="s">
+        <v>2338</v>
+      </c>
+      <c r="J50" s="8" t="s">
+        <v>2339</v>
+      </c>
+      <c r="K50" s="8" t="s">
+        <v>2340</v>
+      </c>
+      <c r="L50" s="8" t="s">
+        <v>2341</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12">
+      <c r="A51" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D51" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E51" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F51" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G51" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H51" s="10">
+        <v>156</v>
+      </c>
+      <c r="I51" s="8" t="s">
+        <v>2247</v>
+      </c>
+      <c r="J51" s="8" t="s">
+        <v>2342</v>
+      </c>
+      <c r="K51" s="8" t="s">
+        <v>2343</v>
+      </c>
+      <c r="L51" s="8" t="s">
+        <v>2344</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12">
+      <c r="A52" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D52" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E52" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F52" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G52" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H52" s="10">
+        <v>260</v>
+      </c>
+      <c r="I52" s="8" t="s">
+        <v>2228</v>
+      </c>
+      <c r="J52" s="8" t="s">
+        <v>2345</v>
+      </c>
+      <c r="K52" s="8" t="s">
+        <v>2346</v>
+      </c>
+      <c r="L52" s="8" t="s">
+        <v>2347</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12">
+      <c r="A53" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C53" s="8" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D53" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E53" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F53" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G53" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H53" s="10">
+        <v>260</v>
+      </c>
+      <c r="I53" s="8" t="s">
+        <v>2348</v>
+      </c>
+      <c r="J53" s="8" t="s">
+        <v>2349</v>
+      </c>
+      <c r="K53" s="8" t="s">
+        <v>2350</v>
+      </c>
+      <c r="L53" s="8" t="s">
+        <v>2351</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12">
+      <c r="A54" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="C54" s="8" t="s">
+        <v>2012</v>
+      </c>
+      <c r="D54" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E54" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F54" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G54" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H54" s="10">
+        <v>260</v>
+      </c>
+      <c r="I54" s="8" t="s">
+        <v>2352</v>
+      </c>
+      <c r="J54" s="8" t="s">
+        <v>2268</v>
+      </c>
+      <c r="K54" s="8" t="s">
+        <v>2353</v>
+      </c>
+      <c r="L54" s="8" t="s">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12">
+      <c r="A55" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="C55" s="8" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D55" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E55" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F55" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G55" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H55" s="10">
+        <v>260</v>
+      </c>
+      <c r="I55" s="8" t="s">
+        <v>2355</v>
+      </c>
+      <c r="J55" s="8" t="s">
+        <v>2356</v>
+      </c>
+      <c r="K55" s="8" t="s">
+        <v>2357</v>
+      </c>
+      <c r="L55" s="8" t="s">
+        <v>2358</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12">
+      <c r="A56" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="C56" s="8" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D56" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E56" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F56" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G56" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H56" s="10">
+        <v>52</v>
+      </c>
+      <c r="I56" s="8" t="s">
+        <v>2243</v>
+      </c>
+      <c r="J56" s="8" t="s">
+        <v>2359</v>
+      </c>
+      <c r="K56" s="8" t="s">
+        <v>2360</v>
+      </c>
+      <c r="L56" s="8" t="s">
+        <v>2361</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12">
+      <c r="A57" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="C57" s="8" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D57" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E57" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F57" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G57" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H57" s="10">
+        <v>312</v>
+      </c>
+      <c r="I57" s="8" t="s">
+        <v>2362</v>
+      </c>
+      <c r="J57" s="8" t="s">
+        <v>2363</v>
+      </c>
+      <c r="K57" s="8" t="s">
+        <v>2364</v>
+      </c>
+      <c r="L57" s="8" t="s">
+        <v>2365</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12">
+      <c r="A58" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="C58" s="8" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D58" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E58" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F58" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G58" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H58" s="10">
+        <v>260</v>
+      </c>
+      <c r="I58" s="8" t="s">
+        <v>2366</v>
+      </c>
+      <c r="J58" s="8" t="s">
+        <v>2367</v>
+      </c>
+      <c r="K58" s="8" t="s">
+        <v>2368</v>
+      </c>
+      <c r="L58" s="8" t="s">
+        <v>2369</v>
+      </c>
+    </row>
+    <row r="59" spans="1:12">
+      <c r="A59" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="C59" s="8" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D59" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E59" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F59" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G59" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H59" s="10">
+        <v>104</v>
+      </c>
+      <c r="I59" s="8" t="s">
+        <v>2263</v>
+      </c>
+      <c r="J59" s="8" t="s">
+        <v>2370</v>
+      </c>
+      <c r="K59" s="8" t="s">
+        <v>2371</v>
+      </c>
+      <c r="L59" s="8" t="s">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12">
+      <c r="A60" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="C60" s="8" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D60" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E60" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F60" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G60" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H60" s="10">
+        <v>260</v>
+      </c>
+      <c r="I60" s="8" t="s">
+        <v>2373</v>
+      </c>
+      <c r="J60" s="8" t="s">
+        <v>2374</v>
+      </c>
+      <c r="K60" s="8" t="s">
+        <v>2375</v>
+      </c>
+      <c r="L60" s="8" t="s">
+        <v>2376</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12">
+      <c r="A61" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="C61" s="8" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D61" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E61" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F61" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G61" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H61" s="10">
+        <v>260</v>
+      </c>
+      <c r="I61" s="8" t="s">
+        <v>2208</v>
+      </c>
+      <c r="J61" s="8" t="s">
+        <v>2377</v>
+      </c>
+      <c r="K61" s="8" t="s">
+        <v>2378</v>
+      </c>
+      <c r="L61" s="8" t="s">
+        <v>2379</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12">
+      <c r="A62" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="C62" s="8" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D62" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E62" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F62" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G62" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H62" s="10">
+        <v>52</v>
+      </c>
+      <c r="I62" s="8" t="s">
+        <v>2263</v>
+      </c>
+      <c r="J62" s="8" t="s">
+        <v>2380</v>
+      </c>
+      <c r="K62" s="8" t="s">
+        <v>2381</v>
+      </c>
+      <c r="L62" s="8" t="s">
+        <v>2382</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12">
+      <c r="A63" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="C63" s="8" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D63" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E63" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F63" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G63" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H63" s="10">
+        <v>52</v>
+      </c>
+      <c r="I63" s="8" t="s">
+        <v>2208</v>
+      </c>
+      <c r="J63" s="8" t="s">
+        <v>2383</v>
+      </c>
+      <c r="K63" s="8" t="s">
+        <v>2384</v>
+      </c>
+      <c r="L63" s="8" t="s">
+        <v>2385</v>
+      </c>
+    </row>
+    <row r="64" spans="1:12">
+      <c r="A64" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="C64" s="8" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D64" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E64" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F64" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G64" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H64" s="10">
+        <v>260</v>
+      </c>
+      <c r="I64" s="8" t="s">
+        <v>2386</v>
+      </c>
+      <c r="J64" s="8" t="s">
+        <v>2387</v>
+      </c>
+      <c r="K64" s="8" t="s">
+        <v>2388</v>
+      </c>
+      <c r="L64" s="8" t="s">
+        <v>2389</v>
+      </c>
+    </row>
+    <row r="65" spans="1:12">
+      <c r="A65" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="C65" s="8" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D65" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E65" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F65" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G65" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H65" s="10">
+        <v>260</v>
+      </c>
+      <c r="I65" s="8" t="s">
+        <v>2373</v>
+      </c>
+      <c r="J65" s="8" t="s">
+        <v>2390</v>
+      </c>
+      <c r="K65" s="8" t="s">
+        <v>2391</v>
+      </c>
+      <c r="L65" s="8" t="s">
+        <v>2392</v>
+      </c>
+    </row>
+    <row r="66" spans="1:12">
+      <c r="A66" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="C66" s="8" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D66" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E66" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F66" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G66" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H66" s="10">
+        <v>156</v>
+      </c>
+      <c r="I66" s="8" t="s">
+        <v>2393</v>
+      </c>
+      <c r="J66" s="8" t="s">
+        <v>2204</v>
+      </c>
+      <c r="K66" s="8" t="s">
+        <v>2394</v>
+      </c>
+      <c r="L66" s="8" t="s">
+        <v>2395</v>
+      </c>
+    </row>
+    <row r="67" spans="1:12">
+      <c r="A67" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="C67" s="8" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D67" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E67" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F67" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G67" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H67" s="10">
+        <v>312</v>
+      </c>
+      <c r="I67" s="8" t="s">
+        <v>2396</v>
+      </c>
+      <c r="J67" s="8" t="s">
+        <v>2397</v>
+      </c>
+      <c r="K67" s="8" t="s">
+        <v>2398</v>
+      </c>
+      <c r="L67" s="8" t="s">
+        <v>2399</v>
+      </c>
+    </row>
+    <row r="68" spans="1:12">
+      <c r="A68" s="7" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>2047</v>
+      </c>
+      <c r="C68" s="8" t="s">
+        <v>2142</v>
+      </c>
+      <c r="D68" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E68" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F68" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G68" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H68" s="10">
+        <v>52</v>
+      </c>
+      <c r="I68" s="8" t="s">
+        <v>2400</v>
+      </c>
+      <c r="J68" s="8" t="s">
+        <v>2401</v>
+      </c>
+      <c r="K68" s="8" t="s">
+        <v>2402</v>
+      </c>
+      <c r="L68" s="8" t="s">
+        <v>2403</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12">
+      <c r="A69" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="C69" s="8" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D69" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E69" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F69" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G69" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H69" s="10">
+        <v>260</v>
+      </c>
+      <c r="I69" s="8" t="s">
+        <v>2203</v>
+      </c>
+      <c r="J69" s="8" t="s">
+        <v>2374</v>
+      </c>
+      <c r="K69" s="8" t="s">
+        <v>2404</v>
+      </c>
+      <c r="L69" s="8" t="s">
+        <v>2405</v>
+      </c>
+    </row>
+    <row r="70" spans="1:12">
+      <c r="A70" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B70" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="C70" s="8" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D70" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E70" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F70" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G70" s="8" t="s">
+        <v>2262</v>
+      </c>
+      <c r="H70" s="10">
+        <v>208</v>
+      </c>
+      <c r="I70" s="8" t="s">
+        <v>2406</v>
+      </c>
+      <c r="J70" s="8" t="s">
+        <v>2407</v>
+      </c>
+      <c r="K70" s="8" t="s">
+        <v>2408</v>
+      </c>
+      <c r="L70" s="8" t="s">
+        <v>2409</v>
+      </c>
+    </row>
+    <row r="71" spans="1:12">
+      <c r="A71" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="C71" s="8" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D71" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E71" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F71" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G71" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H71" s="10">
+        <v>156</v>
+      </c>
+      <c r="I71" s="8" t="s">
+        <v>2410</v>
+      </c>
+      <c r="J71" s="8" t="s">
+        <v>2411</v>
+      </c>
+      <c r="K71" s="8" t="s">
+        <v>2412</v>
+      </c>
+      <c r="L71" s="8" t="s">
+        <v>2413</v>
+      </c>
+    </row>
+    <row r="72" spans="1:12">
+      <c r="A72" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="C72" s="8" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D72" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E72" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F72" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G72" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H72" s="10">
+        <v>156</v>
+      </c>
+      <c r="I72" s="8" t="s">
+        <v>2414</v>
+      </c>
+      <c r="J72" s="8" t="s">
+        <v>2415</v>
+      </c>
+      <c r="K72" s="8" t="s">
+        <v>2416</v>
+      </c>
+      <c r="L72" s="8" t="s">
+        <v>2417</v>
+      </c>
+    </row>
+    <row r="73" spans="1:12">
+      <c r="A73" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="B73" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="C73" s="8" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D73" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E73" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F73" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G73" s="8" t="s">
+        <v>2262</v>
+      </c>
+      <c r="H73" s="10">
+        <v>208</v>
+      </c>
+      <c r="I73" s="8" t="s">
+        <v>2418</v>
+      </c>
+      <c r="J73" s="8" t="s">
+        <v>2419</v>
+      </c>
+      <c r="K73" s="8" t="s">
+        <v>2420</v>
+      </c>
+      <c r="L73" s="8" t="s">
+        <v>2421</v>
+      </c>
+    </row>
+    <row r="74" spans="1:12">
+      <c r="A74" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="C74" s="8" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D74" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E74" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F74" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G74" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H74" s="10">
+        <v>260</v>
+      </c>
+      <c r="I74" s="8" t="s">
+        <v>2203</v>
+      </c>
+      <c r="J74" s="8" t="s">
+        <v>2422</v>
+      </c>
+      <c r="K74" s="8" t="s">
+        <v>2423</v>
+      </c>
+      <c r="L74" s="8" t="s">
+        <v>2424</v>
+      </c>
+    </row>
+    <row r="75" spans="1:12">
+      <c r="A75" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="C75" s="8" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D75" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E75" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F75" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G75" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H75" s="10">
+        <v>156</v>
+      </c>
+      <c r="I75" s="8" t="s">
+        <v>2373</v>
+      </c>
+      <c r="J75" s="8" t="s">
+        <v>2204</v>
+      </c>
+      <c r="K75" s="8" t="s">
+        <v>2425</v>
+      </c>
+      <c r="L75" s="8" t="s">
+        <v>2426</v>
+      </c>
+    </row>
+    <row r="76" spans="1:12">
+      <c r="A76" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="B76" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="C76" s="8" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D76" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E76" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F76" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G76" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H76" s="10">
+        <v>365</v>
+      </c>
+      <c r="I76" s="8" t="s">
+        <v>2427</v>
+      </c>
+      <c r="J76" s="8" t="s">
+        <v>2428</v>
+      </c>
+      <c r="K76" s="8" t="s">
+        <v>2429</v>
+      </c>
+      <c r="L76" s="8" t="s">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="77" spans="1:12">
+      <c r="A77" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="C77" s="8" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D77" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E77" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F77" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G77" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H77" s="10">
+        <v>260</v>
+      </c>
+      <c r="I77" s="8" t="s">
+        <v>2431</v>
+      </c>
+      <c r="J77" s="8" t="s">
+        <v>2432</v>
+      </c>
+      <c r="K77" s="8" t="s">
+        <v>2433</v>
+      </c>
+      <c r="L77" s="8" t="s">
+        <v>2434</v>
+      </c>
+    </row>
+    <row r="78" spans="1:12">
+      <c r="A78" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C78" s="8" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D78" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E78" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F78" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G78" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H78" s="10">
+        <v>312</v>
+      </c>
+      <c r="I78" s="8" t="s">
+        <v>2362</v>
+      </c>
+      <c r="J78" s="8" t="s">
+        <v>2204</v>
+      </c>
+      <c r="K78" s="8" t="s">
+        <v>2435</v>
+      </c>
+      <c r="L78" s="8" t="s">
+        <v>2436</v>
+      </c>
+    </row>
+    <row r="79" spans="1:12">
+      <c r="A79" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="B79" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="C79" s="8" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D79" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E79" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F79" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G79" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H79" s="10">
+        <v>260</v>
+      </c>
+      <c r="I79" s="8" t="s">
+        <v>2271</v>
+      </c>
+      <c r="J79" s="8" t="s">
+        <v>2437</v>
+      </c>
+      <c r="K79" s="8" t="s">
+        <v>2438</v>
+      </c>
+      <c r="L79" s="8" t="s">
+        <v>2439</v>
+      </c>
+    </row>
+    <row r="80" spans="1:12">
+      <c r="A80" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="C80" s="8" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D80" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E80" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F80" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G80" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H80" s="10">
+        <v>260</v>
+      </c>
+      <c r="I80" s="8" t="s">
+        <v>2440</v>
+      </c>
+      <c r="J80" s="8" t="s">
+        <v>2441</v>
+      </c>
+      <c r="K80" s="8" t="s">
+        <v>2442</v>
+      </c>
+      <c r="L80" s="8" t="s">
+        <v>2443</v>
+      </c>
+    </row>
+    <row r="81" spans="1:12">
+      <c r="A81" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="B81" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="C81" s="8" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D81" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E81" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F81" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G81" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H81" s="10">
+        <v>104</v>
+      </c>
+      <c r="I81" s="8" t="s">
+        <v>2444</v>
+      </c>
+      <c r="J81" s="8" t="s">
+        <v>2445</v>
+      </c>
+      <c r="K81" s="8" t="s">
+        <v>2446</v>
+      </c>
+      <c r="L81" s="8" t="s">
+        <v>2447</v>
+      </c>
+    </row>
+    <row r="82" spans="1:12">
+      <c r="A82" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="B82" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="C82" s="8" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D82" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E82" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F82" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G82" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H82" s="10">
+        <v>156</v>
+      </c>
+      <c r="I82" s="8" t="s">
+        <v>2448</v>
+      </c>
+      <c r="J82" s="8" t="s">
+        <v>2449</v>
+      </c>
+      <c r="K82" s="8" t="s">
+        <v>2450</v>
+      </c>
+      <c r="L82" s="8" t="s">
+        <v>2451</v>
+      </c>
+    </row>
+    <row r="83" spans="1:12">
+      <c r="A83" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="C83" s="8" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D83" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E83" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F83" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G83" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H83" s="10">
+        <v>52</v>
+      </c>
+      <c r="I83" s="8" t="s">
+        <v>2306</v>
+      </c>
+      <c r="J83" s="8" t="s">
+        <v>2452</v>
+      </c>
+      <c r="K83" s="8" t="s">
+        <v>2453</v>
+      </c>
+      <c r="L83" s="8" t="s">
+        <v>2454</v>
+      </c>
+    </row>
+    <row r="84" spans="1:12">
+      <c r="A84" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="B84" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="C84" s="8" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D84" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E84" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F84" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G84" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H84" s="10">
+        <v>52</v>
+      </c>
+      <c r="I84" s="8" t="s">
+        <v>2455</v>
+      </c>
+      <c r="J84" s="8" t="s">
+        <v>2244</v>
+      </c>
+      <c r="K84" s="8" t="s">
+        <v>2456</v>
+      </c>
+      <c r="L84" s="8" t="s">
+        <v>2457</v>
+      </c>
+    </row>
+    <row r="85" spans="1:12">
+      <c r="A85" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="C85" s="8" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D85" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E85" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F85" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G85" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H85" s="10">
+        <v>52</v>
+      </c>
+      <c r="I85" s="8" t="s">
+        <v>2279</v>
+      </c>
+      <c r="J85" s="8" t="s">
+        <v>2458</v>
+      </c>
+      <c r="K85" s="8" t="s">
+        <v>2459</v>
+      </c>
+      <c r="L85" s="8" t="s">
+        <v>2460</v>
+      </c>
+    </row>
+    <row r="86" spans="1:12">
+      <c r="A86" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="C86" s="8" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D86" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E86" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F86" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G86" s="8" t="s">
+        <v>2262</v>
+      </c>
+      <c r="H86" s="10">
+        <v>208</v>
+      </c>
+      <c r="I86" s="8" t="s">
+        <v>2431</v>
+      </c>
+      <c r="J86" s="8" t="s">
+        <v>2461</v>
+      </c>
+      <c r="K86" s="8" t="s">
+        <v>2462</v>
+      </c>
+      <c r="L86" s="8" t="s">
+        <v>2463</v>
+      </c>
+    </row>
+    <row r="87" spans="1:12">
+      <c r="A87" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="B87" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="C87" s="8" t="s">
+        <v>1429</v>
+      </c>
+      <c r="D87" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E87" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F87" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G87" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H87" s="10">
+        <v>260</v>
+      </c>
+      <c r="I87" s="8" t="s">
+        <v>2464</v>
+      </c>
+      <c r="J87" s="8" t="s">
+        <v>2465</v>
+      </c>
+      <c r="K87" s="8" t="s">
+        <v>2466</v>
+      </c>
+      <c r="L87" s="8" t="s">
+        <v>2467</v>
+      </c>
+    </row>
+    <row r="88" spans="1:12">
+      <c r="A88" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="B88" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="C88" s="8" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D88" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E88" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F88" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G88" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H88" s="10">
+        <v>260</v>
+      </c>
+      <c r="I88" s="8" t="s">
+        <v>2366</v>
+      </c>
+      <c r="J88" s="8" t="s">
+        <v>2468</v>
+      </c>
+      <c r="K88" s="8" t="s">
+        <v>2469</v>
+      </c>
+      <c r="L88" s="8" t="s">
+        <v>2470</v>
+      </c>
+    </row>
+    <row r="89" spans="1:12">
+      <c r="A89" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="B89" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C89" s="8" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D89" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E89" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F89" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G89" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H89" s="10">
+        <v>260</v>
+      </c>
+      <c r="I89" s="8" t="s">
+        <v>2471</v>
+      </c>
+      <c r="J89" s="8" t="s">
+        <v>2472</v>
+      </c>
+      <c r="K89" s="8" t="s">
+        <v>2473</v>
+      </c>
+      <c r="L89" s="8" t="s">
+        <v>2474</v>
+      </c>
+    </row>
+    <row r="90" spans="1:12">
+      <c r="A90" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="B90" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="C90" s="8" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D90" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E90" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F90" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G90" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H90" s="10">
+        <v>52</v>
+      </c>
+      <c r="I90" s="8" t="s">
+        <v>2475</v>
+      </c>
+      <c r="J90" s="8" t="s">
+        <v>2476</v>
+      </c>
+      <c r="K90" s="8" t="s">
+        <v>2477</v>
+      </c>
+      <c r="L90" s="8" t="s">
+        <v>2478</v>
+      </c>
+    </row>
+    <row r="91" spans="1:12">
+      <c r="A91" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="B91" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="C91" s="8" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D91" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E91" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F91" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G91" s="8" t="s">
+        <v>2262</v>
+      </c>
+      <c r="H91" s="10">
+        <v>208</v>
+      </c>
+      <c r="I91" s="8" t="s">
+        <v>2479</v>
+      </c>
+      <c r="J91" s="8" t="s">
+        <v>2480</v>
+      </c>
+      <c r="K91" s="8" t="s">
+        <v>2481</v>
+      </c>
+      <c r="L91" s="8" t="s">
+        <v>2482</v>
+      </c>
+    </row>
+    <row r="92" spans="1:12">
+      <c r="A92" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="B92" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="C92" s="8" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D92" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E92" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F92" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G92" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H92" s="10">
+        <v>260</v>
+      </c>
+      <c r="I92" s="8" t="s">
+        <v>2483</v>
+      </c>
+      <c r="J92" s="8" t="s">
+        <v>2484</v>
+      </c>
+      <c r="K92" s="8" t="s">
+        <v>2485</v>
+      </c>
+      <c r="L92" s="8" t="s">
+        <v>2486</v>
+      </c>
+    </row>
+    <row r="93" spans="1:12">
+      <c r="A93" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="B93" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="C93" s="8" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D93" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E93" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F93" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G93" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H93" s="10">
+        <v>104</v>
+      </c>
+      <c r="I93" s="8" t="s">
+        <v>2487</v>
+      </c>
+      <c r="J93" s="8" t="s">
+        <v>2488</v>
+      </c>
+      <c r="K93" s="8" t="s">
+        <v>2489</v>
+      </c>
+      <c r="L93" s="8" t="s">
+        <v>2490</v>
+      </c>
+    </row>
+    <row r="94" spans="1:12">
+      <c r="A94" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="B94" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="C94" s="8" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D94" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E94" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F94" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G94" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H94" s="10">
+        <v>52</v>
+      </c>
+      <c r="I94" s="8" t="s">
+        <v>2258</v>
+      </c>
+      <c r="J94" s="8" t="s">
+        <v>2458</v>
+      </c>
+      <c r="K94" s="8" t="s">
+        <v>2491</v>
+      </c>
+      <c r="L94" s="8" t="s">
+        <v>2492</v>
+      </c>
+    </row>
+    <row r="95" spans="1:12">
+      <c r="A95" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="B95" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="C95" s="8" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D95" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E95" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F95" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G95" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H95" s="10">
+        <v>260</v>
+      </c>
+      <c r="I95" s="8" t="s">
+        <v>2386</v>
+      </c>
+      <c r="J95" s="8" t="s">
+        <v>2493</v>
+      </c>
+      <c r="K95" s="8" t="s">
+        <v>2494</v>
+      </c>
+      <c r="L95" s="8" t="s">
+        <v>2495</v>
+      </c>
+    </row>
+    <row r="96" spans="1:12">
+      <c r="A96" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="B96" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="C96" s="8" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D96" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E96" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F96" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G96" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H96" s="10">
+        <v>104</v>
+      </c>
+      <c r="I96" s="8" t="s">
+        <v>2235</v>
+      </c>
+      <c r="J96" s="8" t="s">
+        <v>2236</v>
+      </c>
+      <c r="K96" s="8" t="s">
+        <v>2237</v>
+      </c>
+      <c r="L96" s="8" t="s">
+        <v>2496</v>
+      </c>
+    </row>
+    <row r="97" spans="1:12">
+      <c r="A97" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="B97" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="C97" s="8" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D97" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E97" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F97" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G97" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H97" s="10">
+        <v>156</v>
+      </c>
+      <c r="I97" s="8" t="s">
+        <v>2235</v>
+      </c>
+      <c r="J97" s="8" t="s">
+        <v>2236</v>
+      </c>
+      <c r="K97" s="8" t="s">
+        <v>2237</v>
+      </c>
+      <c r="L97" s="8" t="s">
+        <v>2497</v>
+      </c>
+    </row>
+    <row r="98" spans="1:12">
+      <c r="A98" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="B98" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="C98" s="8" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D98" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E98" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F98" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G98" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H98" s="10">
+        <v>260</v>
+      </c>
+      <c r="I98" s="8" t="s">
+        <v>2203</v>
+      </c>
+      <c r="J98" s="8" t="s">
+        <v>2498</v>
+      </c>
+      <c r="K98" s="8" t="s">
+        <v>2499</v>
+      </c>
+      <c r="L98" s="8" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="99" spans="1:12">
+      <c r="A99" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="B99" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="C99" s="8" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D99" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E99" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F99" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G99" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H99" s="10">
+        <v>260</v>
+      </c>
+      <c r="I99" s="8" t="s">
+        <v>2501</v>
+      </c>
+      <c r="J99" s="8" t="s">
+        <v>2502</v>
+      </c>
+      <c r="K99" s="8" t="s">
+        <v>2503</v>
+      </c>
+      <c r="L99" s="8" t="s">
+        <v>2504</v>
+      </c>
+    </row>
+    <row r="100" spans="1:12">
+      <c r="A100" s="7" t="s">
+        <v>2048</v>
+      </c>
+      <c r="B100" s="7" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C100" s="8" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D100" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E100" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F100" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G100" s="8" t="s">
+        <v>2262</v>
+      </c>
+      <c r="H100" s="10">
+        <v>208</v>
+      </c>
+      <c r="I100" s="8" t="s">
+        <v>2291</v>
+      </c>
+      <c r="J100" s="8" t="s">
+        <v>2505</v>
+      </c>
+      <c r="K100" s="8" t="s">
+        <v>2506</v>
+      </c>
+      <c r="L100" s="8" t="s">
+        <v>2507</v>
+      </c>
+    </row>
+    <row r="101" spans="1:12">
+      <c r="A101" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="B101" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="C101" s="8" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D101" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E101" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F101" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G101" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H101" s="10">
+        <v>104</v>
+      </c>
+      <c r="I101" s="8" t="s">
+        <v>2508</v>
+      </c>
+      <c r="J101" s="8" t="s">
+        <v>2509</v>
+      </c>
+      <c r="K101" s="8" t="s">
+        <v>2510</v>
+      </c>
+      <c r="L101" s="8" t="s">
+        <v>2511</v>
+      </c>
+    </row>
+    <row r="102" spans="1:12">
+      <c r="A102" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="B102" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="C102" s="8" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D102" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E102" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F102" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G102" s="8" t="s">
+        <v>2262</v>
+      </c>
+      <c r="H102" s="10">
+        <v>208</v>
+      </c>
+      <c r="I102" s="8" t="s">
+        <v>2291</v>
+      </c>
+      <c r="J102" s="8" t="s">
+        <v>2512</v>
+      </c>
+      <c r="K102" s="8" t="s">
+        <v>2513</v>
+      </c>
+      <c r="L102" s="8" t="s">
+        <v>2514</v>
+      </c>
+    </row>
+    <row r="103" spans="1:12">
+      <c r="A103" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="B103" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="C103" s="8" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D103" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E103" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F103" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G103" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H103" s="10">
+        <v>52</v>
+      </c>
+      <c r="I103" s="8" t="s">
+        <v>2515</v>
+      </c>
+      <c r="J103" s="8" t="s">
+        <v>2213</v>
+      </c>
+      <c r="K103" s="8" t="s">
+        <v>2516</v>
+      </c>
+      <c r="L103" s="8" t="s">
+        <v>2517</v>
+      </c>
+    </row>
+    <row r="104" spans="1:12">
+      <c r="A104" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="B104" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="C104" s="8" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D104" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E104" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F104" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G104" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H104" s="10">
+        <v>104</v>
+      </c>
+      <c r="I104" s="8" t="s">
+        <v>2338</v>
+      </c>
+      <c r="J104" s="8" t="s">
+        <v>2518</v>
+      </c>
+      <c r="K104" s="8" t="s">
+        <v>2519</v>
+      </c>
+      <c r="L104" s="8" t="s">
+        <v>2520</v>
+      </c>
+    </row>
+    <row r="105" spans="1:12">
+      <c r="A105" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="B105" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="C105" s="8" t="s">
+        <v>1446</v>
+      </c>
+      <c r="D105" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E105" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F105" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G105" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H105" s="10">
+        <v>104</v>
+      </c>
+      <c r="I105" s="8" t="s">
+        <v>2521</v>
+      </c>
+      <c r="J105" s="8" t="s">
+        <v>2522</v>
+      </c>
+      <c r="K105" s="8" t="s">
+        <v>2523</v>
+      </c>
+      <c r="L105" s="8" t="s">
+        <v>2524</v>
+      </c>
+    </row>
+    <row r="106" spans="1:12">
+      <c r="A106" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="B106" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="C106" s="8" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D106" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E106" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F106" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G106" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H106" s="10">
+        <v>104</v>
+      </c>
+      <c r="I106" s="8" t="s">
+        <v>2525</v>
+      </c>
+      <c r="J106" s="8" t="s">
+        <v>2526</v>
+      </c>
+      <c r="K106" s="8" t="s">
+        <v>2527</v>
+      </c>
+      <c r="L106" s="8" t="s">
+        <v>2528</v>
+      </c>
+    </row>
+    <row r="107" spans="1:12">
+      <c r="A107" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="B107" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="C107" s="8" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D107" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E107" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F107" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G107" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H107" s="10">
+        <v>52</v>
+      </c>
+      <c r="I107" s="8" t="s">
+        <v>2279</v>
+      </c>
+      <c r="J107" s="8" t="s">
+        <v>2458</v>
+      </c>
+      <c r="K107" s="8" t="s">
+        <v>2529</v>
+      </c>
+      <c r="L107" s="8" t="s">
+        <v>2530</v>
+      </c>
+    </row>
+    <row r="108" spans="1:12">
+      <c r="A108" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="B108" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="C108" s="8" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D108" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E108" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F108" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G108" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H108" s="10">
+        <v>365</v>
+      </c>
+      <c r="I108" s="8" t="s">
+        <v>2216</v>
+      </c>
+      <c r="J108" s="8" t="s">
+        <v>2531</v>
+      </c>
+      <c r="K108" s="8" t="s">
+        <v>2532</v>
+      </c>
+      <c r="L108" s="8" t="s">
+        <v>2533</v>
+      </c>
+    </row>
+    <row r="109" spans="1:12">
+      <c r="A109" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="B109" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="C109" s="8" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D109" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E109" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F109" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G109" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H109" s="10">
+        <v>312</v>
+      </c>
+      <c r="I109" s="8" t="s">
+        <v>2534</v>
+      </c>
+      <c r="J109" s="8" t="s">
+        <v>2225</v>
+      </c>
+      <c r="K109" s="8" t="s">
+        <v>2535</v>
+      </c>
+      <c r="L109" s="8" t="s">
+        <v>2536</v>
+      </c>
+    </row>
+    <row r="110" spans="1:12">
+      <c r="A110" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="B110" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="C110" s="8" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D110" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E110" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F110" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G110" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H110" s="10">
+        <v>104</v>
+      </c>
+      <c r="I110" s="8" t="s">
+        <v>2208</v>
+      </c>
+      <c r="J110" s="8" t="s">
+        <v>2209</v>
+      </c>
+      <c r="K110" s="8" t="s">
+        <v>2537</v>
+      </c>
+      <c r="L110" s="8" t="s">
+        <v>2538</v>
+      </c>
+    </row>
+    <row r="111" spans="1:12">
+      <c r="A111" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="B111" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="C111" s="8" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D111" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E111" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F111" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G111" s="8" t="s">
+        <v>2262</v>
+      </c>
+      <c r="H111" s="10">
+        <v>208</v>
+      </c>
+      <c r="I111" s="8" t="s">
+        <v>2487</v>
+      </c>
+      <c r="J111" s="8" t="s">
+        <v>2539</v>
+      </c>
+      <c r="K111" s="8" t="s">
+        <v>2540</v>
+      </c>
+      <c r="L111" s="8" t="s">
+        <v>2541</v>
+      </c>
+    </row>
+    <row r="112" spans="1:12">
+      <c r="A112" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="B112" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="C112" s="8" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D112" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E112" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F112" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G112" s="8" t="s">
+        <v>2262</v>
+      </c>
+      <c r="H112" s="10">
+        <v>208</v>
+      </c>
+      <c r="I112" s="8" t="s">
+        <v>2291</v>
+      </c>
+      <c r="J112" s="8" t="s">
+        <v>2542</v>
+      </c>
+      <c r="K112" s="8" t="s">
+        <v>2543</v>
+      </c>
+      <c r="L112" s="8" t="s">
+        <v>2544</v>
+      </c>
+    </row>
+    <row r="113" spans="1:12">
+      <c r="A113" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="B113" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="C113" s="8" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D113" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E113" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F113" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G113" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H113" s="10">
+        <v>260</v>
+      </c>
+      <c r="I113" s="8" t="s">
+        <v>2338</v>
+      </c>
+      <c r="J113" s="8" t="s">
+        <v>2545</v>
+      </c>
+      <c r="K113" s="8" t="s">
+        <v>2546</v>
+      </c>
+      <c r="L113" s="8" t="s">
+        <v>2547</v>
+      </c>
+    </row>
+    <row r="114" spans="1:12">
+      <c r="A114" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="B114" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="C114" s="8" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D114" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E114" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F114" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G114" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H114" s="10">
+        <v>52</v>
+      </c>
+      <c r="I114" s="8" t="s">
+        <v>2271</v>
+      </c>
+      <c r="J114" s="8" t="s">
+        <v>2548</v>
+      </c>
+      <c r="K114" s="8" t="s">
+        <v>2549</v>
+      </c>
+      <c r="L114" s="8" t="s">
+        <v>2550</v>
+      </c>
+    </row>
+    <row r="115" spans="1:12">
+      <c r="A115" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="B115" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="C115" s="8" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D115" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E115" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F115" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G115" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H115" s="10">
+        <v>52</v>
+      </c>
+      <c r="I115" s="8" t="s">
+        <v>2203</v>
+      </c>
+      <c r="J115" s="8" t="s">
+        <v>2363</v>
+      </c>
+      <c r="K115" s="8" t="s">
+        <v>2551</v>
+      </c>
+      <c r="L115" s="8" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="116" spans="1:12">
+      <c r="A116" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="B116" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="C116" s="8" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D116" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E116" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F116" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G116" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H116" s="10">
+        <v>260</v>
+      </c>
+      <c r="I116" s="8" t="s">
+        <v>2228</v>
+      </c>
+      <c r="J116" s="8" t="s">
+        <v>2553</v>
+      </c>
+      <c r="K116" s="8" t="s">
+        <v>2554</v>
+      </c>
+      <c r="L116" s="8" t="s">
+        <v>2555</v>
+      </c>
+    </row>
+    <row r="117" spans="1:12">
+      <c r="A117" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="B117" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="C117" s="8" t="s">
+        <v>1458</v>
+      </c>
+      <c r="D117" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E117" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F117" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G117" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H117" s="10">
+        <v>52</v>
+      </c>
+      <c r="I117" s="8" t="s">
+        <v>2556</v>
+      </c>
+      <c r="J117" s="8" t="s">
+        <v>2557</v>
+      </c>
+      <c r="K117" s="8" t="s">
+        <v>2558</v>
+      </c>
+      <c r="L117" s="8" t="s">
+        <v>2559</v>
+      </c>
+    </row>
+    <row r="118" spans="1:12">
+      <c r="A118" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="B118" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="C118" s="8" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D118" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E118" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F118" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G118" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H118" s="10">
+        <v>52</v>
+      </c>
+      <c r="I118" s="8" t="s">
+        <v>2254</v>
+      </c>
+      <c r="J118" s="8" t="s">
+        <v>2255</v>
+      </c>
+      <c r="K118" s="8" t="s">
+        <v>2560</v>
+      </c>
+      <c r="L118" s="8" t="s">
+        <v>2561</v>
+      </c>
+    </row>
+    <row r="119" spans="1:12">
+      <c r="A119" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="B119" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="C119" s="8" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D119" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E119" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F119" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G119" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H119" s="10">
+        <v>156</v>
+      </c>
+      <c r="I119" s="8" t="s">
+        <v>2328</v>
+      </c>
+      <c r="J119" s="8" t="s">
+        <v>2562</v>
+      </c>
+      <c r="K119" s="8" t="s">
+        <v>2563</v>
+      </c>
+      <c r="L119" s="8" t="s">
+        <v>2564</v>
+      </c>
+    </row>
+    <row r="120" spans="1:12">
+      <c r="A120" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="B120" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="C120" s="8" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D120" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E120" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F120" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G120" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H120" s="10">
+        <v>104</v>
+      </c>
+      <c r="I120" s="8" t="s">
+        <v>2565</v>
+      </c>
+      <c r="J120" s="8" t="s">
+        <v>2566</v>
+      </c>
+      <c r="K120" s="8" t="s">
+        <v>2567</v>
+      </c>
+      <c r="L120" s="8" t="s">
+        <v>2568</v>
+      </c>
+    </row>
+    <row r="121" spans="1:12">
+      <c r="A121" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="B121" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="C121" s="8" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D121" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E121" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F121" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G121" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H121" s="10">
+        <v>104</v>
+      </c>
+      <c r="I121" s="8" t="s">
+        <v>2569</v>
+      </c>
+      <c r="J121" s="8" t="s">
+        <v>2570</v>
+      </c>
+      <c r="K121" s="8" t="s">
+        <v>2571</v>
+      </c>
+      <c r="L121" s="8" t="s">
+        <v>2572</v>
+      </c>
+    </row>
+    <row r="122" spans="1:12">
+      <c r="A122" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="B122" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="C122" s="8" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D122" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E122" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F122" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G122" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H122" s="10">
+        <v>52</v>
+      </c>
+      <c r="I122" s="8" t="s">
+        <v>2243</v>
+      </c>
+      <c r="J122" s="8" t="s">
+        <v>2573</v>
+      </c>
+      <c r="K122" s="8" t="s">
+        <v>2574</v>
+      </c>
+      <c r="L122" s="8" t="s">
+        <v>2575</v>
+      </c>
+    </row>
+    <row r="123" spans="1:12">
+      <c r="A123" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="B123" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="C123" s="8" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D123" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E123" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F123" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G123" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H123" s="10">
+        <v>52</v>
+      </c>
+      <c r="I123" s="8" t="s">
+        <v>2525</v>
+      </c>
+      <c r="J123" s="8" t="s">
+        <v>2576</v>
+      </c>
+      <c r="K123" s="8" t="s">
+        <v>2577</v>
+      </c>
+      <c r="L123" s="8" t="s">
+        <v>2578</v>
+      </c>
+    </row>
+    <row r="124" spans="1:12">
+      <c r="A124" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="B124" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="C124" s="8" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D124" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E124" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F124" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G124" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H124" s="10">
+        <v>52</v>
+      </c>
+      <c r="I124" s="8" t="s">
+        <v>2373</v>
+      </c>
+      <c r="J124" s="8" t="s">
+        <v>2204</v>
+      </c>
+      <c r="K124" s="8" t="s">
+        <v>2579</v>
+      </c>
+      <c r="L124" s="8" t="s">
+        <v>2580</v>
+      </c>
+    </row>
+    <row r="125" spans="1:12">
+      <c r="A125" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="B125" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="C125" s="8" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D125" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E125" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F125" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G125" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H125" s="10">
+        <v>52</v>
+      </c>
+      <c r="I125" s="8" t="s">
+        <v>2581</v>
+      </c>
+      <c r="J125" s="8" t="s">
+        <v>2582</v>
+      </c>
+      <c r="K125" s="8" t="s">
+        <v>2583</v>
+      </c>
+      <c r="L125" s="8" t="s">
+        <v>2584</v>
+      </c>
+    </row>
+    <row r="126" spans="1:12">
+      <c r="A126" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="B126" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="C126" s="8" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D126" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E126" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F126" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G126" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H126" s="10">
+        <v>365</v>
+      </c>
+      <c r="I126" s="8" t="s">
+        <v>2200</v>
+      </c>
+      <c r="J126" s="8" t="s">
+        <v>2585</v>
+      </c>
+      <c r="K126" s="8" t="s">
+        <v>2586</v>
+      </c>
+      <c r="L126" s="8" t="s">
+        <v>2587</v>
+      </c>
+    </row>
+    <row r="127" spans="1:12">
+      <c r="A127" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="B127" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="C127" s="8" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D127" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E127" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F127" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G127" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H127" s="10">
+        <v>52</v>
+      </c>
+      <c r="I127" s="8" t="s">
+        <v>2243</v>
+      </c>
+      <c r="J127" s="8" t="s">
+        <v>2209</v>
+      </c>
+      <c r="K127" s="8" t="s">
+        <v>2588</v>
+      </c>
+      <c r="L127" s="8" t="s">
+        <v>2589</v>
+      </c>
+    </row>
+    <row r="128" spans="1:12">
+      <c r="A128" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="B128" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="C128" s="8" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D128" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E128" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F128" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G128" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H128" s="10">
+        <v>260</v>
+      </c>
+      <c r="I128" s="8" t="s">
+        <v>2590</v>
+      </c>
+      <c r="J128" s="8" t="s">
+        <v>2591</v>
+      </c>
+      <c r="K128" s="8" t="s">
+        <v>2592</v>
+      </c>
+      <c r="L128" s="8" t="s">
+        <v>2593</v>
+      </c>
+    </row>
+    <row r="129" spans="1:12">
+      <c r="A129" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="B129" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="C129" s="8" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D129" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E129" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F129" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G129" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H129" s="10">
+        <v>260</v>
+      </c>
+      <c r="I129" s="8" t="s">
+        <v>2594</v>
+      </c>
+      <c r="J129" s="8" t="s">
+        <v>2595</v>
+      </c>
+      <c r="K129" s="8" t="s">
+        <v>2596</v>
+      </c>
+      <c r="L129" s="8" t="s">
+        <v>2597</v>
+      </c>
+    </row>
+    <row r="130" spans="1:12">
+      <c r="A130" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="B130" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="C130" s="8" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D130" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E130" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F130" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G130" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H130" s="10">
+        <v>156</v>
+      </c>
+      <c r="I130" s="8" t="s">
+        <v>2440</v>
+      </c>
+      <c r="J130" s="8" t="s">
+        <v>2598</v>
+      </c>
+      <c r="K130" s="8" t="s">
+        <v>2599</v>
+      </c>
+      <c r="L130" s="8" t="s">
+        <v>2600</v>
+      </c>
+    </row>
+    <row r="131" spans="1:12">
+      <c r="A131" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="B131" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="C131" s="8" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D131" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E131" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F131" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G131" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H131" s="10">
+        <v>104</v>
+      </c>
+      <c r="I131" s="8" t="s">
+        <v>2328</v>
+      </c>
+      <c r="J131" s="8" t="s">
+        <v>2601</v>
+      </c>
+      <c r="K131" s="8" t="s">
+        <v>2602</v>
+      </c>
+      <c r="L131" s="8" t="s">
+        <v>2603</v>
+      </c>
+    </row>
+    <row r="132" spans="1:12">
+      <c r="A132" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="B132" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="C132" s="8" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D132" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E132" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F132" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G132" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H132" s="10">
+        <v>260</v>
+      </c>
+      <c r="I132" s="8" t="s">
+        <v>2291</v>
+      </c>
+      <c r="J132" s="8" t="s">
+        <v>2604</v>
+      </c>
+      <c r="K132" s="8" t="s">
+        <v>2605</v>
+      </c>
+      <c r="L132" s="8" t="s">
+        <v>2606</v>
+      </c>
+    </row>
+    <row r="133" spans="1:12">
+      <c r="A133" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="B133" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="C133" s="8" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D133" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E133" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F133" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G133" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H133" s="10">
+        <v>52</v>
+      </c>
+      <c r="I133" s="8" t="s">
+        <v>2267</v>
+      </c>
+      <c r="J133" s="8" t="s">
+        <v>2607</v>
+      </c>
+      <c r="K133" s="8" t="s">
+        <v>2608</v>
+      </c>
+      <c r="L133" s="8" t="s">
+        <v>2609</v>
+      </c>
+    </row>
+    <row r="134" spans="1:12">
+      <c r="A134" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="B134" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="C134" s="8" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D134" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E134" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F134" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G134" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H134" s="10">
+        <v>156</v>
+      </c>
+      <c r="I134" s="8" t="s">
+        <v>2414</v>
+      </c>
+      <c r="J134" s="8" t="s">
+        <v>2610</v>
+      </c>
+      <c r="K134" s="8" t="s">
+        <v>2611</v>
+      </c>
+      <c r="L134" s="8" t="s">
+        <v>2612</v>
+      </c>
+    </row>
+    <row r="135" spans="1:12">
+      <c r="A135" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="B135" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="C135" s="8" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D135" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E135" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F135" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G135" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H135" s="10">
+        <v>156</v>
+      </c>
+      <c r="I135" s="8" t="s">
+        <v>2613</v>
+      </c>
+      <c r="J135" s="8" t="s">
+        <v>2614</v>
+      </c>
+      <c r="K135" s="8" t="s">
+        <v>2615</v>
+      </c>
+      <c r="L135" s="8" t="s">
+        <v>2616</v>
+      </c>
+    </row>
+    <row r="136" spans="1:12">
+      <c r="A136" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="B136" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="C136" s="8" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D136" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E136" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F136" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G136" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H136" s="10">
+        <v>156</v>
+      </c>
+      <c r="I136" s="8" t="s">
+        <v>2373</v>
+      </c>
+      <c r="J136" s="8" t="s">
+        <v>2617</v>
+      </c>
+      <c r="K136" s="8" t="s">
+        <v>2618</v>
+      </c>
+      <c r="L136" s="8" t="s">
+        <v>2619</v>
+      </c>
+    </row>
+    <row r="137" spans="1:12">
+      <c r="A137" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="B137" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C137" s="8" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D137" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E137" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F137" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G137" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H137" s="10">
+        <v>260</v>
+      </c>
+      <c r="I137" s="8" t="s">
+        <v>2224</v>
+      </c>
+      <c r="J137" s="8" t="s">
+        <v>2620</v>
+      </c>
+      <c r="K137" s="8" t="s">
+        <v>2621</v>
+      </c>
+      <c r="L137" s="8" t="s">
+        <v>2622</v>
+      </c>
+    </row>
+    <row r="138" spans="1:12">
+      <c r="A138" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="B138" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="C138" s="8" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D138" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E138" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F138" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G138" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H138" s="10">
+        <v>104</v>
+      </c>
+      <c r="I138" s="8" t="s">
+        <v>2386</v>
+      </c>
+      <c r="J138" s="8" t="s">
+        <v>2623</v>
+      </c>
+      <c r="K138" s="8" t="s">
+        <v>2624</v>
+      </c>
+      <c r="L138" s="8" t="s">
+        <v>2625</v>
+      </c>
+    </row>
+    <row r="139" spans="1:12">
+      <c r="A139" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="B139" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="C139" s="8" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D139" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E139" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F139" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G139" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H139" s="10">
+        <v>260</v>
+      </c>
+      <c r="I139" s="8" t="s">
+        <v>2626</v>
+      </c>
+      <c r="J139" s="8" t="s">
+        <v>2627</v>
+      </c>
+      <c r="K139" s="8" t="s">
+        <v>2628</v>
+      </c>
+      <c r="L139" s="8" t="s">
+        <v>2629</v>
+      </c>
+    </row>
+    <row r="140" spans="1:12">
+      <c r="A140" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="B140" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="C140" s="8" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D140" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E140" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F140" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G140" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H140" s="10">
+        <v>156</v>
+      </c>
+      <c r="I140" s="8" t="s">
+        <v>2328</v>
+      </c>
+      <c r="J140" s="8" t="s">
+        <v>2630</v>
+      </c>
+      <c r="K140" s="8" t="s">
+        <v>2631</v>
+      </c>
+      <c r="L140" s="8" t="s">
+        <v>2632</v>
+      </c>
+    </row>
+    <row r="141" spans="1:12">
+      <c r="A141" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="B141" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C141" s="8" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D141" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E141" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F141" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G141" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H141" s="10">
+        <v>104</v>
+      </c>
+      <c r="I141" s="8" t="s">
+        <v>2633</v>
+      </c>
+      <c r="J141" s="8" t="s">
+        <v>2634</v>
+      </c>
+      <c r="K141" s="8" t="s">
+        <v>2635</v>
+      </c>
+      <c r="L141" s="8" t="s">
+        <v>2636</v>
+      </c>
+    </row>
+    <row r="142" spans="1:12">
+      <c r="A142" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="B142" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="C142" s="8" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D142" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E142" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F142" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G142" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H142" s="10">
+        <v>52</v>
+      </c>
+      <c r="I142" s="8" t="s">
+        <v>2362</v>
+      </c>
+      <c r="J142" s="8" t="s">
+        <v>2637</v>
+      </c>
+      <c r="K142" s="8" t="s">
+        <v>2638</v>
+      </c>
+      <c r="L142" s="8" t="s">
+        <v>2639</v>
+      </c>
+    </row>
+    <row r="143" spans="1:12">
+      <c r="A143" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="B143" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="C143" s="8" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D143" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E143" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F143" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G143" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H143" s="10">
+        <v>156</v>
+      </c>
+      <c r="I143" s="8" t="s">
+        <v>2640</v>
+      </c>
+      <c r="J143" s="8" t="s">
+        <v>2641</v>
+      </c>
+      <c r="K143" s="8" t="s">
+        <v>2642</v>
+      </c>
+      <c r="L143" s="8" t="s">
+        <v>2643</v>
+      </c>
+    </row>
+    <row r="144" spans="1:12">
+      <c r="A144" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="B144" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="C144" s="8" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D144" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E144" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F144" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G144" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H144" s="10">
+        <v>365</v>
+      </c>
+      <c r="I144" s="8" t="s">
+        <v>2267</v>
+      </c>
+      <c r="J144" s="8" t="s">
+        <v>2644</v>
+      </c>
+      <c r="K144" s="8" t="s">
+        <v>2645</v>
+      </c>
+      <c r="L144" s="8" t="s">
+        <v>2646</v>
+      </c>
+    </row>
+    <row r="145" spans="1:12">
+      <c r="A145" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="B145" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="C145" s="8" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D145" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E145" s="8" t="s">
+        <v>2647</v>
+      </c>
+      <c r="F145" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G145" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H145" s="10">
+        <v>52</v>
+      </c>
+      <c r="I145" s="8" t="s">
+        <v>2355</v>
+      </c>
+      <c r="J145" s="8" t="s">
+        <v>2648</v>
+      </c>
+      <c r="K145" s="8" t="s">
+        <v>2649</v>
+      </c>
+      <c r="L145" s="8" t="s">
+        <v>2650</v>
+      </c>
+    </row>
+    <row r="146" spans="1:12">
+      <c r="A146" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="B146" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C146" s="8" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D146" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E146" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F146" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G146" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H146" s="10">
+        <v>156</v>
+      </c>
+      <c r="I146" s="8" t="s">
+        <v>2200</v>
+      </c>
+      <c r="J146" s="8" t="s">
+        <v>2651</v>
+      </c>
+      <c r="K146" s="8" t="s">
+        <v>2652</v>
+      </c>
+      <c r="L146" s="8" t="s">
+        <v>2653</v>
+      </c>
+    </row>
+    <row r="147" spans="1:12">
+      <c r="A147" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="B147" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="C147" s="8" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D147" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E147" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F147" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G147" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H147" s="10">
+        <v>312</v>
+      </c>
+      <c r="I147" s="8" t="s">
+        <v>2534</v>
+      </c>
+      <c r="J147" s="8" t="s">
+        <v>2204</v>
+      </c>
+      <c r="K147" s="8" t="s">
+        <v>2654</v>
+      </c>
+      <c r="L147" s="8" t="s">
+        <v>2655</v>
+      </c>
+    </row>
+    <row r="148" spans="1:12">
+      <c r="A148" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="B148" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C148" s="8" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D148" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E148" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F148" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G148" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H148" s="10">
+        <v>260</v>
+      </c>
+      <c r="I148" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J148" s="8" t="s">
+        <v>2657</v>
+      </c>
+      <c r="K148" s="8" t="s">
+        <v>2658</v>
+      </c>
+      <c r="L148" s="8" t="s">
+        <v>2659</v>
+      </c>
+    </row>
+    <row r="149" spans="1:12">
+      <c r="A149" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="B149" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="C149" s="8" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D149" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E149" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F149" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G149" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H149" s="10">
+        <v>52</v>
+      </c>
+      <c r="I149" s="8" t="s">
+        <v>2660</v>
+      </c>
+      <c r="J149" s="8" t="s">
+        <v>2213</v>
+      </c>
+      <c r="K149" s="8" t="s">
+        <v>2661</v>
+      </c>
+      <c r="L149" s="8" t="s">
+        <v>2662</v>
+      </c>
+    </row>
+    <row r="150" spans="1:12">
+      <c r="A150" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="B150" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="C150" s="8" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D150" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E150" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F150" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G150" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H150" s="10">
+        <v>104</v>
+      </c>
+      <c r="I150" s="8" t="s">
+        <v>2590</v>
+      </c>
+      <c r="J150" s="8" t="s">
+        <v>2663</v>
+      </c>
+      <c r="K150" s="8" t="s">
+        <v>2664</v>
+      </c>
+      <c r="L150" s="8" t="s">
+        <v>2665</v>
+      </c>
+    </row>
+    <row r="151" spans="1:12">
+      <c r="A151" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="B151" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="C151" s="8" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D151" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E151" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F151" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G151" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H151" s="10">
+        <v>156</v>
+      </c>
+      <c r="I151" s="8" t="s">
+        <v>2291</v>
+      </c>
+      <c r="J151" s="8" t="s">
+        <v>2666</v>
+      </c>
+      <c r="K151" s="8" t="s">
+        <v>2667</v>
+      </c>
+      <c r="L151" s="8" t="s">
+        <v>2668</v>
+      </c>
+    </row>
+    <row r="152" spans="1:12">
+      <c r="A152" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="B152" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="C152" s="8" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D152" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E152" s="8" t="s">
+        <v>2670</v>
+      </c>
+      <c r="F152" s="8" t="s">
+        <v>1992</v>
+      </c>
+      <c r="G152" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H152" s="10">
+        <v>52</v>
+      </c>
+      <c r="I152" s="8" t="s">
+        <v>2192</v>
+      </c>
+      <c r="J152" s="8" t="s">
+        <v>2671</v>
+      </c>
+      <c r="K152" s="8" t="s">
+        <v>2672</v>
+      </c>
+      <c r="L152" s="8" t="s">
+        <v>2673</v>
+      </c>
+    </row>
+    <row r="153" spans="1:12">
+      <c r="A153" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="B153" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="C153" s="8" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D153" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E153" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F153" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G153" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H153" s="10">
+        <v>52</v>
+      </c>
+      <c r="I153" s="8" t="s">
+        <v>2319</v>
+      </c>
+      <c r="J153" s="8" t="s">
+        <v>2674</v>
+      </c>
+      <c r="K153" s="8" t="s">
+        <v>2675</v>
+      </c>
+      <c r="L153" s="8" t="s">
+        <v>2676</v>
+      </c>
+    </row>
+    <row r="154" spans="1:12">
+      <c r="A154" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="B154" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="C154" s="8" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D154" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E154" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F154" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G154" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H154" s="10">
+        <v>260</v>
+      </c>
+      <c r="I154" s="8" t="s">
+        <v>2334</v>
+      </c>
+      <c r="J154" s="8" t="s">
+        <v>2677</v>
+      </c>
+      <c r="K154" s="8" t="s">
+        <v>2678</v>
+      </c>
+      <c r="L154" s="8" t="s">
+        <v>2679</v>
+      </c>
+    </row>
+    <row r="155" spans="1:12">
+      <c r="A155" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="B155" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C155" s="8" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D155" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E155" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F155" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G155" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H155" s="10">
+        <v>52</v>
+      </c>
+      <c r="I155" s="8" t="s">
+        <v>2306</v>
+      </c>
+      <c r="J155" s="8" t="s">
+        <v>2680</v>
+      </c>
+      <c r="K155" s="8" t="s">
+        <v>2681</v>
+      </c>
+      <c r="L155" s="8" t="s">
+        <v>2682</v>
+      </c>
+    </row>
+    <row r="156" spans="1:12">
+      <c r="A156" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="B156" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="C156" s="8" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D156" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E156" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F156" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G156" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H156" s="10">
+        <v>52</v>
+      </c>
+      <c r="I156" s="8" t="s">
+        <v>2683</v>
+      </c>
+      <c r="J156" s="8" t="s">
+        <v>2512</v>
+      </c>
+      <c r="K156" s="8" t="s">
+        <v>2684</v>
+      </c>
+      <c r="L156" s="8" t="s">
+        <v>2685</v>
+      </c>
+    </row>
+    <row r="157" spans="1:12">
+      <c r="A157" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="B157" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="C157" s="8" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D157" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E157" s="8" t="s">
+        <v>2647</v>
+      </c>
+      <c r="F157" s="8" t="s">
+        <v>1993</v>
+      </c>
+      <c r="G157" s="8" t="s">
+        <v>2262</v>
+      </c>
+      <c r="H157" s="10">
+        <v>208</v>
+      </c>
+      <c r="I157" s="8" t="s">
+        <v>2216</v>
+      </c>
+      <c r="J157" s="8" t="s">
+        <v>2686</v>
+      </c>
+      <c r="K157" s="8" t="s">
+        <v>2687</v>
+      </c>
+      <c r="L157" s="8" t="s">
+        <v>2688</v>
+      </c>
+    </row>
+    <row r="158" spans="1:12">
+      <c r="A158" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="B158" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="C158" s="8" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D158" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E158" s="8" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F158" s="8" t="s">
+        <v>1994</v>
+      </c>
+      <c r="G158" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H158" s="10">
+        <v>104</v>
+      </c>
+      <c r="I158" s="8" t="s">
+        <v>2338</v>
+      </c>
+      <c r="J158" s="8" t="s">
+        <v>2690</v>
+      </c>
+      <c r="K158" s="8" t="s">
+        <v>2691</v>
+      </c>
+      <c r="L158" s="8" t="s">
+        <v>2692</v>
+      </c>
+    </row>
+    <row r="159" spans="1:12">
+      <c r="A159" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="B159" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="C159" s="8" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D159" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E159" s="8" t="s">
+        <v>2693</v>
+      </c>
+      <c r="F159" s="8" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G159" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H159" s="10">
+        <v>156</v>
+      </c>
+      <c r="I159" s="8" t="s">
+        <v>2228</v>
+      </c>
+      <c r="J159" s="8" t="s">
+        <v>2694</v>
+      </c>
+      <c r="K159" s="8" t="s">
+        <v>2695</v>
+      </c>
+      <c r="L159" s="8" t="s">
+        <v>2696</v>
+      </c>
+    </row>
+    <row r="160" spans="1:12">
+      <c r="A160" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="B160" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="C160" s="8" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D160" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E160" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F160" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G160" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H160" s="10">
+        <v>365</v>
+      </c>
+      <c r="I160" s="8" t="s">
+        <v>2697</v>
+      </c>
+      <c r="J160" s="8" t="s">
+        <v>2698</v>
+      </c>
+      <c r="K160" s="8" t="s">
+        <v>2699</v>
+      </c>
+      <c r="L160" s="8" t="s">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="161" spans="1:12">
+      <c r="A161" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="B161" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="C161" s="8" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D161" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E161" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F161" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G161" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H161" s="10">
+        <v>260</v>
+      </c>
+      <c r="I161" s="8" t="s">
+        <v>2263</v>
+      </c>
+      <c r="J161" s="8" t="s">
+        <v>2701</v>
+      </c>
+      <c r="K161" s="8" t="s">
+        <v>2702</v>
+      </c>
+      <c r="L161" s="8" t="s">
+        <v>2703</v>
+      </c>
+    </row>
+    <row r="162" spans="1:12">
+      <c r="A162" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="B162" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="C162" s="8" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D162" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E162" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F162" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G162" s="8" t="s">
+        <v>2704</v>
+      </c>
+      <c r="H162" s="10">
+        <v>12</v>
+      </c>
+      <c r="I162" s="8" t="s">
+        <v>2208</v>
+      </c>
+      <c r="J162" s="8" t="s">
+        <v>2705</v>
+      </c>
+      <c r="K162" s="8" t="s">
+        <v>2706</v>
+      </c>
+      <c r="L162" s="8" t="s">
+        <v>2707</v>
+      </c>
+    </row>
+    <row r="163" spans="1:12">
+      <c r="A163" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="B163" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="C163" s="8" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D163" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E163" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F163" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G163" s="8" t="s">
+        <v>2262</v>
+      </c>
+      <c r="H163" s="10">
+        <v>208</v>
+      </c>
+      <c r="I163" s="8" t="s">
+        <v>2431</v>
+      </c>
+      <c r="J163" s="8" t="s">
+        <v>2701</v>
+      </c>
+      <c r="K163" s="8" t="s">
+        <v>2708</v>
+      </c>
+      <c r="L163" s="8" t="s">
+        <v>2709</v>
+      </c>
+    </row>
+    <row r="164" spans="1:12">
+      <c r="A164" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="B164" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="C164" s="8" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D164" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E164" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F164" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G164" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H164" s="10">
+        <v>104</v>
+      </c>
+      <c r="I164" s="8" t="s">
+        <v>2418</v>
+      </c>
+      <c r="J164" s="8" t="s">
+        <v>2710</v>
+      </c>
+      <c r="K164" s="8" t="s">
+        <v>2711</v>
+      </c>
+      <c r="L164" s="8" t="s">
+        <v>2712</v>
+      </c>
+    </row>
+    <row r="165" spans="1:12">
+      <c r="A165" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="B165" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="C165" s="8" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D165" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E165" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F165" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G165" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H165" s="10">
+        <v>260</v>
+      </c>
+      <c r="I165" s="8" t="s">
+        <v>2697</v>
+      </c>
+      <c r="J165" s="8" t="s">
+        <v>2713</v>
+      </c>
+      <c r="K165" s="8" t="s">
+        <v>2714</v>
+      </c>
+      <c r="L165" s="8" t="s">
+        <v>2715</v>
+      </c>
+    </row>
+    <row r="166" spans="1:12">
+      <c r="A166" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="B166" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="C166" s="8" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D166" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E166" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F166" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G166" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H166" s="10">
+        <v>52</v>
+      </c>
+      <c r="I166" s="8" t="s">
+        <v>2334</v>
+      </c>
+      <c r="J166" s="8" t="s">
+        <v>2716</v>
+      </c>
+      <c r="K166" s="8" t="s">
+        <v>2717</v>
+      </c>
+      <c r="L166" s="8" t="s">
+        <v>2718</v>
+      </c>
+    </row>
+    <row r="167" spans="1:12">
+      <c r="A167" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="B167" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="C167" s="8" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D167" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E167" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F167" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G167" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H167" s="10">
+        <v>156</v>
+      </c>
+      <c r="I167" s="8" t="s">
+        <v>2719</v>
+      </c>
+      <c r="J167" s="8" t="s">
+        <v>2720</v>
+      </c>
+      <c r="K167" s="8" t="s">
+        <v>2721</v>
+      </c>
+      <c r="L167" s="8" t="s">
+        <v>2722</v>
+      </c>
+    </row>
+    <row r="168" spans="1:12">
+      <c r="A168" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="B168" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="C168" s="8" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D168" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E168" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F168" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G168" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H168" s="10">
+        <v>52</v>
+      </c>
+      <c r="I168" s="8" t="s">
+        <v>2556</v>
+      </c>
+      <c r="J168" s="8" t="s">
+        <v>2701</v>
+      </c>
+      <c r="K168" s="8" t="s">
+        <v>2723</v>
+      </c>
+      <c r="L168" s="8" t="s">
+        <v>2724</v>
+      </c>
+    </row>
+    <row r="169" spans="1:12">
+      <c r="A169" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="B169" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="C169" s="8" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D169" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E169" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F169" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G169" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H169" s="10">
+        <v>52</v>
+      </c>
+      <c r="I169" s="8" t="s">
+        <v>2284</v>
+      </c>
+      <c r="J169" s="8" t="s">
+        <v>2725</v>
+      </c>
+      <c r="K169" s="8" t="s">
+        <v>2726</v>
+      </c>
+      <c r="L169" s="8" t="s">
+        <v>2727</v>
+      </c>
+    </row>
+    <row r="170" spans="1:12">
+      <c r="A170" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="B170" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="C170" s="8" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D170" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E170" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F170" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G170" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H170" s="10">
+        <v>52</v>
+      </c>
+      <c r="I170" s="8" t="s">
+        <v>2728</v>
+      </c>
+      <c r="J170" s="8" t="s">
+        <v>2729</v>
+      </c>
+      <c r="K170" s="8" t="s">
+        <v>2730</v>
+      </c>
+      <c r="L170" s="8" t="s">
+        <v>2731</v>
+      </c>
+    </row>
+    <row r="171" spans="1:12">
+      <c r="A171" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="B171" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="C171" s="8" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D171" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E171" s="8" t="s">
+        <v>2732</v>
+      </c>
+      <c r="F171" s="8" t="s">
+        <v>2733</v>
+      </c>
+      <c r="G171" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H171" s="10">
+        <v>365</v>
+      </c>
+      <c r="I171" s="8" t="s">
+        <v>2734</v>
+      </c>
+      <c r="J171" s="8" t="s">
+        <v>2735</v>
+      </c>
+      <c r="K171" s="8" t="s">
+        <v>2736</v>
+      </c>
+      <c r="L171" s="8" t="s">
+        <v>2737</v>
+      </c>
+    </row>
+    <row r="172" spans="1:12">
+      <c r="A172" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="B172" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="C172" s="8" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D172" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E172" s="8" t="s">
+        <v>2732</v>
+      </c>
+      <c r="F172" s="8" t="s">
+        <v>2733</v>
+      </c>
+      <c r="G172" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H172" s="10">
+        <v>104</v>
+      </c>
+      <c r="I172" s="8" t="s">
+        <v>2254</v>
+      </c>
+      <c r="J172" s="8" t="s">
+        <v>2738</v>
+      </c>
+      <c r="K172" s="8" t="s">
+        <v>2739</v>
+      </c>
+      <c r="L172" s="8" t="s">
+        <v>2740</v>
+      </c>
+    </row>
+    <row r="173" spans="1:12">
+      <c r="A173" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="B173" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="C173" s="8" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D173" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E173" s="8" t="s">
+        <v>2732</v>
+      </c>
+      <c r="F173" s="8" t="s">
+        <v>2733</v>
+      </c>
+      <c r="G173" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H173" s="10">
+        <v>104</v>
+      </c>
+      <c r="I173" s="8" t="s">
+        <v>2386</v>
+      </c>
+      <c r="J173" s="8" t="s">
+        <v>2741</v>
+      </c>
+      <c r="K173" s="8" t="s">
+        <v>2742</v>
+      </c>
+      <c r="L173" s="8" t="s">
+        <v>2743</v>
+      </c>
+    </row>
+    <row r="174" spans="1:12">
+      <c r="A174" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="B174" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="C174" s="8" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D174" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E174" s="8" t="s">
+        <v>2732</v>
+      </c>
+      <c r="F174" s="8" t="s">
+        <v>2733</v>
+      </c>
+      <c r="G174" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H174" s="10">
+        <v>365</v>
+      </c>
+      <c r="I174" s="8" t="s">
+        <v>2734</v>
+      </c>
+      <c r="J174" s="8" t="s">
+        <v>2744</v>
+      </c>
+      <c r="K174" s="8" t="s">
+        <v>2745</v>
+      </c>
+      <c r="L174" s="8" t="s">
+        <v>2746</v>
+      </c>
+    </row>
+    <row r="175" spans="1:12">
+      <c r="A175" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="B175" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="C175" s="8" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D175" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E175" s="8" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F175" s="8" t="s">
+        <v>1994</v>
+      </c>
+      <c r="G175" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H175" s="10">
+        <v>365</v>
+      </c>
+      <c r="I175" s="8" t="s">
+        <v>2747</v>
+      </c>
+      <c r="J175" s="8" t="s">
+        <v>2748</v>
+      </c>
+      <c r="K175" s="8" t="s">
+        <v>2749</v>
+      </c>
+      <c r="L175" s="8" t="s">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="176" spans="1:12">
+      <c r="A176" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="B176" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="C176" s="8" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D176" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E176" s="8" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F176" s="8" t="s">
+        <v>1994</v>
+      </c>
+      <c r="G176" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H176" s="10">
+        <v>312</v>
+      </c>
+      <c r="I176" s="8" t="s">
+        <v>2590</v>
+      </c>
+      <c r="J176" s="8" t="s">
+        <v>2751</v>
+      </c>
+      <c r="K176" s="8" t="s">
+        <v>2752</v>
+      </c>
+      <c r="L176" s="8" t="s">
+        <v>2753</v>
+      </c>
+    </row>
+    <row r="177" spans="1:12">
+      <c r="A177" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="B177" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="C177" s="8" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D177" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E177" s="8" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F177" s="8" t="s">
+        <v>1994</v>
+      </c>
+      <c r="G177" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H177" s="10">
+        <v>156</v>
+      </c>
+      <c r="I177" s="8" t="s">
+        <v>2212</v>
+      </c>
+      <c r="J177" s="8" t="s">
+        <v>2751</v>
+      </c>
+      <c r="K177" s="8" t="s">
+        <v>2754</v>
+      </c>
+      <c r="L177" s="8" t="s">
+        <v>2755</v>
+      </c>
+    </row>
+    <row r="178" spans="1:12">
+      <c r="A178" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="B178" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="C178" s="8" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D178" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E178" s="8" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F178" s="8" t="s">
+        <v>1994</v>
+      </c>
+      <c r="G178" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H178" s="10">
+        <v>156</v>
+      </c>
+      <c r="I178" s="8" t="s">
+        <v>2208</v>
+      </c>
+      <c r="J178" s="8" t="s">
+        <v>2756</v>
+      </c>
+      <c r="K178" s="8" t="s">
+        <v>2757</v>
+      </c>
+      <c r="L178" s="8" t="s">
+        <v>2758</v>
+      </c>
+    </row>
+    <row r="179" spans="1:12">
+      <c r="A179" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="B179" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="C179" s="8" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D179" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E179" s="8" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F179" s="8" t="s">
+        <v>1994</v>
+      </c>
+      <c r="G179" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H179" s="10">
+        <v>104</v>
+      </c>
+      <c r="I179" s="8" t="s">
+        <v>2263</v>
+      </c>
+      <c r="J179" s="8" t="s">
+        <v>2759</v>
+      </c>
+      <c r="K179" s="8" t="s">
+        <v>2760</v>
+      </c>
+      <c r="L179" s="8" t="s">
+        <v>2761</v>
+      </c>
+    </row>
+    <row r="180" spans="1:12">
+      <c r="A180" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="B180" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="C180" s="8" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D180" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E180" s="8" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F180" s="8" t="s">
+        <v>1994</v>
+      </c>
+      <c r="G180" s="8" t="s">
+        <v>2262</v>
+      </c>
+      <c r="H180" s="10">
+        <v>208</v>
+      </c>
+      <c r="I180" s="8" t="s">
+        <v>2366</v>
+      </c>
+      <c r="J180" s="8" t="s">
+        <v>2762</v>
+      </c>
+      <c r="K180" s="8" t="s">
+        <v>2763</v>
+      </c>
+      <c r="L180" s="8" t="s">
+        <v>2764</v>
+      </c>
+    </row>
+    <row r="181" spans="1:12">
+      <c r="A181" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="B181" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="C181" s="8" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D181" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E181" s="8" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F181" s="8" t="s">
+        <v>1994</v>
+      </c>
+      <c r="G181" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H181" s="10">
+        <v>365</v>
+      </c>
+      <c r="I181" s="8" t="s">
+        <v>2747</v>
+      </c>
+      <c r="J181" s="8" t="s">
+        <v>2765</v>
+      </c>
+      <c r="K181" s="8" t="s">
+        <v>2766</v>
+      </c>
+      <c r="L181" s="8" t="s">
+        <v>2767</v>
+      </c>
+    </row>
+    <row r="182" spans="1:12">
+      <c r="A182" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="B182" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="C182" s="8" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D182" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E182" s="8" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F182" s="8" t="s">
+        <v>1994</v>
+      </c>
+      <c r="G182" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H182" s="10">
+        <v>312</v>
+      </c>
+      <c r="I182" s="8" t="s">
+        <v>2747</v>
+      </c>
+      <c r="J182" s="8" t="s">
+        <v>2768</v>
+      </c>
+      <c r="K182" s="8" t="s">
+        <v>2769</v>
+      </c>
+      <c r="L182" s="8" t="s">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="183" spans="1:12">
+      <c r="A183" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="B183" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="C183" s="8" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D183" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E183" s="8" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F183" s="8" t="s">
+        <v>1994</v>
+      </c>
+      <c r="G183" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H183" s="10">
+        <v>260</v>
+      </c>
+      <c r="I183" s="8" t="s">
+        <v>2747</v>
+      </c>
+      <c r="J183" s="8" t="s">
+        <v>2771</v>
+      </c>
+      <c r="K183" s="8" t="s">
+        <v>2772</v>
+      </c>
+      <c r="L183" s="8" t="s">
+        <v>2773</v>
+      </c>
+    </row>
+    <row r="184" spans="1:12">
+      <c r="A184" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="B184" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="C184" s="8" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D184" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E184" s="8" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F184" s="8" t="s">
+        <v>1994</v>
+      </c>
+      <c r="G184" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H184" s="10">
+        <v>312</v>
+      </c>
+      <c r="I184" s="8" t="s">
+        <v>2747</v>
+      </c>
+      <c r="J184" s="8" t="s">
+        <v>2774</v>
+      </c>
+      <c r="K184" s="8" t="s">
+        <v>2775</v>
+      </c>
+      <c r="L184" s="8" t="s">
+        <v>2776</v>
+      </c>
+    </row>
+    <row r="185" spans="1:12">
+      <c r="A185" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="B185" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="C185" s="8" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D185" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E185" s="8" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F185" s="8" t="s">
+        <v>1994</v>
+      </c>
+      <c r="G185" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H185" s="10">
+        <v>365</v>
+      </c>
+      <c r="I185" s="8" t="s">
+        <v>2747</v>
+      </c>
+      <c r="J185" s="8" t="s">
+        <v>2777</v>
+      </c>
+      <c r="K185" s="8" t="s">
+        <v>2778</v>
+      </c>
+      <c r="L185" s="8" t="s">
+        <v>2779</v>
+      </c>
+    </row>
+    <row r="186" spans="1:12">
+      <c r="A186" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="B186" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="C186" s="8" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D186" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E186" s="8" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F186" s="8" t="s">
+        <v>1994</v>
+      </c>
+      <c r="G186" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H186" s="10">
+        <v>312</v>
+      </c>
+      <c r="I186" s="8" t="s">
+        <v>2747</v>
+      </c>
+      <c r="J186" s="8" t="s">
+        <v>2780</v>
+      </c>
+      <c r="K186" s="8" t="s">
+        <v>2781</v>
+      </c>
+      <c r="L186" s="8" t="s">
+        <v>2782</v>
+      </c>
+    </row>
+    <row r="187" spans="1:12">
+      <c r="A187" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="B187" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="C187" s="8" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D187" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E187" s="8" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F187" s="8" t="s">
+        <v>1994</v>
+      </c>
+      <c r="G187" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H187" s="10">
+        <v>312</v>
+      </c>
+      <c r="I187" s="8" t="s">
+        <v>2747</v>
+      </c>
+      <c r="J187" s="8" t="s">
+        <v>2783</v>
+      </c>
+      <c r="K187" s="8" t="s">
+        <v>2784</v>
+      </c>
+      <c r="L187" s="8" t="s">
+        <v>2785</v>
+      </c>
+    </row>
+    <row r="188" spans="1:12">
+      <c r="A188" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="B188" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="C188" s="8" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D188" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E188" s="8" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F188" s="8" t="s">
+        <v>1994</v>
+      </c>
+      <c r="G188" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H188" s="10">
+        <v>260</v>
+      </c>
+      <c r="I188" s="8" t="s">
+        <v>2747</v>
+      </c>
+      <c r="J188" s="8" t="s">
+        <v>2786</v>
+      </c>
+      <c r="K188" s="8" t="s">
+        <v>2787</v>
+      </c>
+      <c r="L188" s="8" t="s">
+        <v>2788</v>
+      </c>
+    </row>
+    <row r="189" spans="1:12">
+      <c r="A189" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="B189" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="C189" s="8" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D189" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E189" s="8" t="s">
+        <v>2789</v>
+      </c>
+      <c r="F189" s="8" t="s">
+        <v>1996</v>
+      </c>
+      <c r="G189" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H189" s="10">
+        <v>365</v>
+      </c>
+      <c r="I189" s="8" t="s">
+        <v>2790</v>
+      </c>
+      <c r="J189" s="8" t="s">
+        <v>2791</v>
+      </c>
+      <c r="K189" s="8" t="s">
+        <v>2792</v>
+      </c>
+      <c r="L189" s="8" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="190" spans="1:12">
+      <c r="A190" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="B190" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="C190" s="8" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D190" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E190" s="8" t="s">
+        <v>2789</v>
+      </c>
+      <c r="F190" s="8" t="s">
+        <v>1996</v>
+      </c>
+      <c r="G190" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H190" s="10">
+        <v>365</v>
+      </c>
+      <c r="I190" s="8" t="s">
+        <v>2590</v>
+      </c>
+      <c r="J190" s="8" t="s">
+        <v>2794</v>
+      </c>
+      <c r="K190" s="8" t="s">
+        <v>2795</v>
+      </c>
+      <c r="L190" s="8" t="s">
+        <v>2796</v>
+      </c>
+    </row>
+    <row r="191" spans="1:12">
+      <c r="A191" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="B191" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="C191" s="8" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D191" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E191" s="8" t="s">
+        <v>2789</v>
+      </c>
+      <c r="F191" s="8" t="s">
+        <v>1996</v>
+      </c>
+      <c r="G191" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H191" s="10">
+        <v>156</v>
+      </c>
+      <c r="I191" s="8" t="s">
+        <v>2192</v>
+      </c>
+      <c r="J191" s="8" t="s">
+        <v>2797</v>
+      </c>
+      <c r="K191" s="8" t="s">
+        <v>2798</v>
+      </c>
+      <c r="L191" s="8" t="s">
+        <v>2799</v>
+      </c>
+    </row>
+    <row r="192" spans="1:12">
+      <c r="A192" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="B192" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="C192" s="8" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D192" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E192" s="8" t="s">
+        <v>2789</v>
+      </c>
+      <c r="F192" s="8" t="s">
+        <v>1996</v>
+      </c>
+      <c r="G192" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H192" s="10">
+        <v>104</v>
+      </c>
+      <c r="I192" s="8" t="s">
+        <v>2790</v>
+      </c>
+      <c r="J192" s="8" t="s">
+        <v>2800</v>
+      </c>
+      <c r="K192" s="8" t="s">
+        <v>2801</v>
+      </c>
+      <c r="L192" s="8" t="s">
+        <v>2802</v>
+      </c>
+    </row>
+    <row r="193" spans="1:12">
+      <c r="A193" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="B193" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="C193" s="8" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D193" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E193" s="8" t="s">
+        <v>2789</v>
+      </c>
+      <c r="F193" s="8" t="s">
+        <v>1996</v>
+      </c>
+      <c r="G193" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H193" s="10">
+        <v>260</v>
+      </c>
+      <c r="I193" s="8" t="s">
+        <v>2208</v>
+      </c>
+      <c r="J193" s="8" t="s">
+        <v>2803</v>
+      </c>
+      <c r="K193" s="8" t="s">
+        <v>2804</v>
+      </c>
+      <c r="L193" s="8" t="s">
+        <v>2805</v>
+      </c>
+    </row>
+    <row r="194" spans="1:12">
+      <c r="A194" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="B194" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="C194" s="8" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D194" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E194" s="8" t="s">
+        <v>2789</v>
+      </c>
+      <c r="F194" s="8" t="s">
+        <v>1996</v>
+      </c>
+      <c r="G194" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H194" s="10">
+        <v>104</v>
+      </c>
+      <c r="I194" s="8" t="s">
+        <v>2208</v>
+      </c>
+      <c r="J194" s="8" t="s">
+        <v>2806</v>
+      </c>
+      <c r="K194" s="8" t="s">
+        <v>2807</v>
+      </c>
+      <c r="L194" s="8" t="s">
+        <v>2808</v>
+      </c>
+    </row>
+    <row r="195" spans="1:12">
+      <c r="A195" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="B195" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="C195" s="8" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D195" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E195" s="8" t="s">
+        <v>2789</v>
+      </c>
+      <c r="F195" s="8" t="s">
+        <v>1996</v>
+      </c>
+      <c r="G195" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H195" s="10">
+        <v>365</v>
+      </c>
+      <c r="I195" s="8" t="s">
+        <v>2790</v>
+      </c>
+      <c r="J195" s="8" t="s">
+        <v>2809</v>
+      </c>
+      <c r="K195" s="8" t="s">
+        <v>2810</v>
+      </c>
+      <c r="L195" s="8" t="s">
+        <v>2811</v>
+      </c>
+    </row>
+    <row r="196" spans="1:12">
+      <c r="A196" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="B196" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="C196" s="8" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D196" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E196" s="8" t="s">
+        <v>2789</v>
+      </c>
+      <c r="F196" s="8" t="s">
+        <v>1996</v>
+      </c>
+      <c r="G196" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H196" s="10">
+        <v>365</v>
+      </c>
+      <c r="I196" s="8" t="s">
+        <v>2790</v>
+      </c>
+      <c r="J196" s="8" t="s">
+        <v>2812</v>
+      </c>
+      <c r="K196" s="8" t="s">
+        <v>2813</v>
+      </c>
+      <c r="L196" s="8" t="s">
+        <v>2814</v>
+      </c>
+    </row>
+    <row r="197" spans="1:12">
+      <c r="A197" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="B197" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="C197" s="8" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D197" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E197" s="8" t="s">
+        <v>2789</v>
+      </c>
+      <c r="F197" s="8" t="s">
+        <v>1996</v>
+      </c>
+      <c r="G197" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H197" s="10">
+        <v>365</v>
+      </c>
+      <c r="I197" s="8" t="s">
+        <v>2790</v>
+      </c>
+      <c r="J197" s="8" t="s">
+        <v>2815</v>
+      </c>
+      <c r="K197" s="8" t="s">
+        <v>2816</v>
+      </c>
+      <c r="L197" s="8" t="s">
+        <v>2817</v>
+      </c>
+    </row>
+    <row r="198" spans="1:12">
+      <c r="A198" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="B198" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="C198" s="8" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D198" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E198" s="8" t="s">
+        <v>2789</v>
+      </c>
+      <c r="F198" s="8" t="s">
+        <v>1996</v>
+      </c>
+      <c r="G198" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H198" s="10">
+        <v>365</v>
+      </c>
+      <c r="I198" s="8" t="s">
+        <v>2790</v>
+      </c>
+      <c r="J198" s="8" t="s">
+        <v>2818</v>
+      </c>
+      <c r="K198" s="8" t="s">
+        <v>2819</v>
+      </c>
+      <c r="L198" s="8" t="s">
+        <v>2820</v>
+      </c>
+    </row>
+    <row r="199" spans="1:12">
+      <c r="A199" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="B199" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="C199" s="8" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D199" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E199" s="8" t="s">
+        <v>2789</v>
+      </c>
+      <c r="F199" s="8" t="s">
+        <v>1996</v>
+      </c>
+      <c r="G199" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H199" s="10">
+        <v>312</v>
+      </c>
+      <c r="I199" s="8" t="s">
+        <v>2790</v>
+      </c>
+      <c r="J199" s="8" t="s">
+        <v>2821</v>
+      </c>
+      <c r="K199" s="8" t="s">
+        <v>2822</v>
+      </c>
+      <c r="L199" s="8" t="s">
+        <v>2823</v>
+      </c>
+    </row>
+    <row r="200" spans="1:12">
+      <c r="A200" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="B200" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="C200" s="8" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D200" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E200" s="8" t="s">
+        <v>2789</v>
+      </c>
+      <c r="F200" s="8" t="s">
+        <v>1996</v>
+      </c>
+      <c r="G200" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H200" s="10">
+        <v>312</v>
+      </c>
+      <c r="I200" s="8" t="s">
+        <v>2790</v>
+      </c>
+      <c r="J200" s="8" t="s">
+        <v>2824</v>
+      </c>
+      <c r="K200" s="8" t="s">
+        <v>2825</v>
+      </c>
+      <c r="L200" s="8" t="s">
+        <v>2826</v>
+      </c>
+    </row>
+    <row r="201" spans="1:12">
+      <c r="A201" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="B201" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="C201" s="8" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D201" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E201" s="8" t="s">
+        <v>2789</v>
+      </c>
+      <c r="F201" s="8" t="s">
+        <v>1996</v>
+      </c>
+      <c r="G201" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H201" s="10">
+        <v>365</v>
+      </c>
+      <c r="I201" s="8" t="s">
+        <v>2790</v>
+      </c>
+      <c r="J201" s="8" t="s">
+        <v>2827</v>
+      </c>
+      <c r="K201" s="8" t="s">
+        <v>2828</v>
+      </c>
+      <c r="L201" s="8" t="s">
+        <v>2829</v>
+      </c>
+    </row>
+    <row r="202" spans="1:12">
+      <c r="A202" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="B202" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="C202" s="8" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D202" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E202" s="8" t="s">
+        <v>2789</v>
+      </c>
+      <c r="F202" s="8" t="s">
+        <v>1996</v>
+      </c>
+      <c r="G202" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H202" s="10">
+        <v>365</v>
+      </c>
+      <c r="I202" s="8" t="s">
+        <v>2790</v>
+      </c>
+      <c r="J202" s="8" t="s">
+        <v>2830</v>
+      </c>
+      <c r="K202" s="8" t="s">
+        <v>2831</v>
+      </c>
+      <c r="L202" s="8" t="s">
+        <v>2832</v>
+      </c>
+    </row>
+    <row r="203" spans="1:12">
+      <c r="A203" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="B203" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="C203" s="8" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D203" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E203" s="8" t="s">
+        <v>2789</v>
+      </c>
+      <c r="F203" s="8" t="s">
+        <v>1996</v>
+      </c>
+      <c r="G203" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H203" s="10">
+        <v>365</v>
+      </c>
+      <c r="I203" s="8" t="s">
+        <v>2790</v>
+      </c>
+      <c r="J203" s="8" t="s">
+        <v>2833</v>
+      </c>
+      <c r="K203" s="8" t="s">
+        <v>2834</v>
+      </c>
+      <c r="L203" s="8" t="s">
+        <v>2835</v>
+      </c>
+    </row>
+    <row r="204" spans="1:12">
+      <c r="A204" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="B204" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="C204" s="8" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D204" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E204" s="8" t="s">
+        <v>2789</v>
+      </c>
+      <c r="F204" s="8" t="s">
+        <v>1996</v>
+      </c>
+      <c r="G204" s="8" t="s">
+        <v>2836</v>
+      </c>
+      <c r="H204" s="10">
+        <v>36</v>
+      </c>
+      <c r="I204" s="8" t="s">
+        <v>2200</v>
+      </c>
+      <c r="J204" s="8" t="s">
+        <v>2837</v>
+      </c>
+      <c r="K204" s="8" t="s">
+        <v>2838</v>
+      </c>
+      <c r="L204" s="8" t="s">
+        <v>2839</v>
+      </c>
+    </row>
+    <row r="205" spans="1:12">
+      <c r="A205" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="B205" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="C205" s="8" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D205" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E205" s="8" t="s">
+        <v>2789</v>
+      </c>
+      <c r="F205" s="8" t="s">
+        <v>1996</v>
+      </c>
+      <c r="G205" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H205" s="10">
+        <v>52</v>
+      </c>
+      <c r="I205" s="8" t="s">
+        <v>2271</v>
+      </c>
+      <c r="J205" s="8" t="s">
+        <v>2840</v>
+      </c>
+      <c r="K205" s="8" t="s">
+        <v>2841</v>
+      </c>
+      <c r="L205" s="8" t="s">
+        <v>2842</v>
+      </c>
+    </row>
+    <row r="206" spans="1:12">
+      <c r="A206" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="B206" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="C206" s="8" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D206" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E206" s="8" t="s">
+        <v>2843</v>
+      </c>
+      <c r="F206" s="8" t="s">
+        <v>1997</v>
+      </c>
+      <c r="G206" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H206" s="10">
+        <v>365</v>
+      </c>
+      <c r="I206" s="8" t="s">
+        <v>2844</v>
+      </c>
+      <c r="J206" s="8" t="s">
+        <v>2845</v>
+      </c>
+      <c r="K206" s="8" t="s">
+        <v>2846</v>
+      </c>
+      <c r="L206" s="8" t="s">
+        <v>2847</v>
+      </c>
+    </row>
+    <row r="207" spans="1:12">
+      <c r="A207" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="B207" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="C207" s="8" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D207" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E207" s="8" t="s">
+        <v>2843</v>
+      </c>
+      <c r="F207" s="8" t="s">
+        <v>1997</v>
+      </c>
+      <c r="G207" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H207" s="10">
+        <v>312</v>
+      </c>
+      <c r="I207" s="8" t="s">
+        <v>2844</v>
+      </c>
+      <c r="J207" s="8" t="s">
+        <v>2848</v>
+      </c>
+      <c r="K207" s="8" t="s">
+        <v>2849</v>
+      </c>
+      <c r="L207" s="8" t="s">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="208" spans="1:12">
+      <c r="A208" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="B208" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="C208" s="8" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D208" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E208" s="8" t="s">
+        <v>2843</v>
+      </c>
+      <c r="F208" s="8" t="s">
+        <v>1997</v>
+      </c>
+      <c r="G208" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H208" s="10">
+        <v>312</v>
+      </c>
+      <c r="I208" s="8" t="s">
+        <v>2844</v>
+      </c>
+      <c r="J208" s="8" t="s">
+        <v>2851</v>
+      </c>
+      <c r="K208" s="8" t="s">
+        <v>2852</v>
+      </c>
+      <c r="L208" s="8" t="s">
+        <v>2853</v>
+      </c>
+    </row>
+    <row r="209" spans="1:12">
+      <c r="A209" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="B209" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="C209" s="8" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D209" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E209" s="8" t="s">
+        <v>2843</v>
+      </c>
+      <c r="F209" s="8" t="s">
+        <v>1997</v>
+      </c>
+      <c r="G209" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H209" s="10">
+        <v>365</v>
+      </c>
+      <c r="I209" s="8" t="s">
+        <v>2844</v>
+      </c>
+      <c r="J209" s="8" t="s">
+        <v>2854</v>
+      </c>
+      <c r="K209" s="8" t="s">
+        <v>2855</v>
+      </c>
+      <c r="L209" s="8" t="s">
+        <v>2856</v>
+      </c>
+    </row>
+    <row r="210" spans="1:12">
+      <c r="A210" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="B210" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="C210" s="8" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D210" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E210" s="8" t="s">
+        <v>2843</v>
+      </c>
+      <c r="F210" s="8" t="s">
+        <v>1997</v>
+      </c>
+      <c r="G210" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H210" s="10">
+        <v>365</v>
+      </c>
+      <c r="I210" s="8" t="s">
+        <v>2844</v>
+      </c>
+      <c r="J210" s="8" t="s">
+        <v>2857</v>
+      </c>
+      <c r="K210" s="8" t="s">
+        <v>2858</v>
+      </c>
+      <c r="L210" s="8" t="s">
+        <v>2859</v>
+      </c>
+    </row>
+    <row r="211" spans="1:12">
+      <c r="A211" s="7" t="s">
+        <v>408</v>
+      </c>
+      <c r="B211" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="C211" s="8" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D211" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E211" s="8" t="s">
+        <v>2843</v>
+      </c>
+      <c r="F211" s="8" t="s">
+        <v>1997</v>
+      </c>
+      <c r="G211" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H211" s="10">
+        <v>312</v>
+      </c>
+      <c r="I211" s="8" t="s">
+        <v>2844</v>
+      </c>
+      <c r="J211" s="8" t="s">
+        <v>2860</v>
+      </c>
+      <c r="K211" s="8" t="s">
+        <v>2861</v>
+      </c>
+      <c r="L211" s="8" t="s">
+        <v>2862</v>
+      </c>
+    </row>
+    <row r="212" spans="1:12">
+      <c r="A212" s="7" t="s">
+        <v>410</v>
+      </c>
+      <c r="B212" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="C212" s="8" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D212" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E212" s="8" t="s">
+        <v>2843</v>
+      </c>
+      <c r="F212" s="8" t="s">
+        <v>1997</v>
+      </c>
+      <c r="G212" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H212" s="10">
+        <v>312</v>
+      </c>
+      <c r="I212" s="8" t="s">
+        <v>2844</v>
+      </c>
+      <c r="J212" s="8" t="s">
+        <v>2863</v>
+      </c>
+      <c r="K212" s="8" t="s">
+        <v>2864</v>
+      </c>
+      <c r="L212" s="8" t="s">
+        <v>2865</v>
+      </c>
+    </row>
+    <row r="213" spans="1:12">
+      <c r="A213" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="B213" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="C213" s="8" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D213" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E213" s="8" t="s">
+        <v>2843</v>
+      </c>
+      <c r="F213" s="8" t="s">
+        <v>1997</v>
+      </c>
+      <c r="G213" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H213" s="10">
+        <v>52</v>
+      </c>
+      <c r="I213" s="8" t="s">
+        <v>2683</v>
+      </c>
+      <c r="J213" s="8" t="s">
+        <v>2866</v>
+      </c>
+      <c r="K213" s="8" t="s">
+        <v>2867</v>
+      </c>
+      <c r="L213" s="8" t="s">
+        <v>2868</v>
+      </c>
+    </row>
+    <row r="214" spans="1:12">
+      <c r="A214" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="B214" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="C214" s="8" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D214" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E214" s="8" t="s">
+        <v>2843</v>
+      </c>
+      <c r="F214" s="8" t="s">
+        <v>1997</v>
+      </c>
+      <c r="G214" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H214" s="10">
+        <v>52</v>
+      </c>
+      <c r="I214" s="8" t="s">
+        <v>2291</v>
+      </c>
+      <c r="J214" s="8" t="s">
+        <v>2869</v>
+      </c>
+      <c r="K214" s="8" t="s">
+        <v>2870</v>
+      </c>
+      <c r="L214" s="8" t="s">
+        <v>2871</v>
+      </c>
+    </row>
+    <row r="215" spans="1:12">
+      <c r="A215" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="B215" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="C215" s="8" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D215" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E215" s="8" t="s">
+        <v>2843</v>
+      </c>
+      <c r="F215" s="8" t="s">
+        <v>1997</v>
+      </c>
+      <c r="G215" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H215" s="10">
+        <v>52</v>
+      </c>
+      <c r="I215" s="8" t="s">
+        <v>2448</v>
+      </c>
+      <c r="J215" s="8" t="s">
+        <v>2872</v>
+      </c>
+      <c r="K215" s="8" t="s">
+        <v>2873</v>
+      </c>
+      <c r="L215" s="8" t="s">
+        <v>2874</v>
+      </c>
+    </row>
+    <row r="216" spans="1:12">
+      <c r="A216" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="B216" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="C216" s="8" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D216" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E216" s="8" t="s">
+        <v>2875</v>
+      </c>
+      <c r="F216" s="8" t="s">
+        <v>2876</v>
+      </c>
+      <c r="G216" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H216" s="10">
+        <v>365</v>
+      </c>
+      <c r="I216" s="8" t="s">
+        <v>2877</v>
+      </c>
+      <c r="J216" s="8" t="s">
+        <v>2878</v>
+      </c>
+      <c r="K216" s="8" t="s">
+        <v>2879</v>
+      </c>
+      <c r="L216" s="8" t="s">
+        <v>2880</v>
+      </c>
+    </row>
+    <row r="217" spans="1:12">
+      <c r="A217" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="B217" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="C217" s="8" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D217" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E217" s="8" t="s">
+        <v>2875</v>
+      </c>
+      <c r="F217" s="8" t="s">
+        <v>2876</v>
+      </c>
+      <c r="G217" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H217" s="10">
+        <v>52</v>
+      </c>
+      <c r="I217" s="8" t="s">
+        <v>2192</v>
+      </c>
+      <c r="J217" s="8" t="s">
+        <v>2881</v>
+      </c>
+      <c r="K217" s="8" t="s">
+        <v>2882</v>
+      </c>
+      <c r="L217" s="8" t="s">
+        <v>2883</v>
+      </c>
+    </row>
+    <row r="218" spans="1:12">
+      <c r="A218" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="B218" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="C218" s="8" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D218" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E218" s="8" t="s">
+        <v>2875</v>
+      </c>
+      <c r="F218" s="8" t="s">
+        <v>2876</v>
+      </c>
+      <c r="G218" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H218" s="10">
+        <v>365</v>
+      </c>
+      <c r="I218" s="8" t="s">
+        <v>2877</v>
+      </c>
+      <c r="J218" s="8" t="s">
+        <v>2884</v>
+      </c>
+      <c r="K218" s="8" t="s">
+        <v>2885</v>
+      </c>
+      <c r="L218" s="8" t="s">
+        <v>2886</v>
+      </c>
+    </row>
+    <row r="219" spans="1:12">
+      <c r="A219" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="B219" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="C219" s="8" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D219" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E219" s="8" t="s">
+        <v>2875</v>
+      </c>
+      <c r="F219" s="8" t="s">
+        <v>2876</v>
+      </c>
+      <c r="G219" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H219" s="10">
+        <v>365</v>
+      </c>
+      <c r="I219" s="8" t="s">
+        <v>2877</v>
+      </c>
+      <c r="J219" s="8" t="s">
+        <v>2887</v>
+      </c>
+      <c r="K219" s="8" t="s">
+        <v>2888</v>
+      </c>
+      <c r="L219" s="8" t="s">
+        <v>2889</v>
+      </c>
+    </row>
+    <row r="220" spans="1:12">
+      <c r="A220" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="B220" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="C220" s="8" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D220" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E220" s="8" t="s">
+        <v>2875</v>
+      </c>
+      <c r="F220" s="8" t="s">
+        <v>2876</v>
+      </c>
+      <c r="G220" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H220" s="10">
+        <v>260</v>
+      </c>
+      <c r="I220" s="8" t="s">
+        <v>2877</v>
+      </c>
+      <c r="J220" s="8" t="s">
+        <v>2890</v>
+      </c>
+      <c r="K220" s="8" t="s">
+        <v>2891</v>
+      </c>
+      <c r="L220" s="8" t="s">
+        <v>2892</v>
+      </c>
+    </row>
+    <row r="221" spans="1:12">
+      <c r="A221" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="B221" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="C221" s="8" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D221" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E221" s="8" t="s">
+        <v>2875</v>
+      </c>
+      <c r="F221" s="8" t="s">
+        <v>2876</v>
+      </c>
+      <c r="G221" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H221" s="10">
+        <v>260</v>
+      </c>
+      <c r="I221" s="8" t="s">
+        <v>2877</v>
+      </c>
+      <c r="J221" s="8" t="s">
+        <v>2893</v>
+      </c>
+      <c r="K221" s="8" t="s">
+        <v>2894</v>
+      </c>
+      <c r="L221" s="8" t="s">
+        <v>2895</v>
+      </c>
+    </row>
+    <row r="222" spans="1:12">
+      <c r="A222" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="B222" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="C222" s="8" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D222" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E222" s="8" t="s">
+        <v>2875</v>
+      </c>
+      <c r="F222" s="8" t="s">
+        <v>2876</v>
+      </c>
+      <c r="G222" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H222" s="10">
+        <v>260</v>
+      </c>
+      <c r="I222" s="8" t="s">
+        <v>2896</v>
+      </c>
+      <c r="J222" s="8" t="s">
+        <v>2897</v>
+      </c>
+      <c r="K222" s="8" t="s">
+        <v>2898</v>
+      </c>
+      <c r="L222" s="8" t="s">
+        <v>2899</v>
+      </c>
+    </row>
+    <row r="223" spans="1:12">
+      <c r="A223" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="B223" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="C223" s="8" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D223" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E223" s="8" t="s">
+        <v>2875</v>
+      </c>
+      <c r="F223" s="8" t="s">
+        <v>2876</v>
+      </c>
+      <c r="G223" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H223" s="10">
+        <v>260</v>
+      </c>
+      <c r="I223" s="8" t="s">
+        <v>2877</v>
+      </c>
+      <c r="J223" s="8" t="s">
+        <v>2900</v>
+      </c>
+      <c r="K223" s="8" t="s">
+        <v>2901</v>
+      </c>
+      <c r="L223" s="8" t="s">
+        <v>2902</v>
+      </c>
+    </row>
+    <row r="224" spans="1:12">
+      <c r="A224" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="B224" s="7" t="s">
+        <v>435</v>
+      </c>
+      <c r="C224" s="8" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D224" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E224" s="8" t="s">
+        <v>2875</v>
+      </c>
+      <c r="F224" s="8" t="s">
+        <v>2876</v>
+      </c>
+      <c r="G224" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H224" s="10">
+        <v>260</v>
+      </c>
+      <c r="I224" s="8" t="s">
+        <v>2877</v>
+      </c>
+      <c r="J224" s="8" t="s">
+        <v>2903</v>
+      </c>
+      <c r="K224" s="8" t="s">
+        <v>2904</v>
+      </c>
+      <c r="L224" s="8" t="s">
+        <v>2905</v>
+      </c>
+    </row>
+    <row r="225" spans="1:12">
+      <c r="A225" s="7" t="s">
+        <v>436</v>
+      </c>
+      <c r="B225" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="C225" s="8" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D225" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E225" s="8" t="s">
+        <v>2875</v>
+      </c>
+      <c r="F225" s="8" t="s">
+        <v>2876</v>
+      </c>
+      <c r="G225" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H225" s="10">
+        <v>260</v>
+      </c>
+      <c r="I225" s="8" t="s">
+        <v>2877</v>
+      </c>
+      <c r="J225" s="8" t="s">
+        <v>2906</v>
+      </c>
+      <c r="K225" s="8" t="s">
+        <v>2907</v>
+      </c>
+      <c r="L225" s="8" t="s">
+        <v>2908</v>
+      </c>
+    </row>
+    <row r="226" spans="1:12">
+      <c r="A226" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="B226" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="C226" s="8" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D226" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E226" s="8" t="s">
+        <v>2875</v>
+      </c>
+      <c r="F226" s="8" t="s">
+        <v>2876</v>
+      </c>
+      <c r="G226" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H226" s="10">
+        <v>365</v>
+      </c>
+      <c r="I226" s="8" t="s">
+        <v>2877</v>
+      </c>
+      <c r="J226" s="8" t="s">
+        <v>2909</v>
+      </c>
+      <c r="K226" s="8" t="s">
+        <v>2910</v>
+      </c>
+      <c r="L226" s="8" t="s">
+        <v>2911</v>
+      </c>
+    </row>
+    <row r="227" spans="1:12">
+      <c r="A227" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="B227" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="C227" s="8" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D227" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E227" s="8" t="s">
+        <v>2875</v>
+      </c>
+      <c r="F227" s="8" t="s">
+        <v>2876</v>
+      </c>
+      <c r="G227" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H227" s="10">
+        <v>312</v>
+      </c>
+      <c r="I227" s="8" t="s">
+        <v>2877</v>
+      </c>
+      <c r="J227" s="8" t="s">
+        <v>2912</v>
+      </c>
+      <c r="K227" s="8" t="s">
+        <v>2913</v>
+      </c>
+      <c r="L227" s="8" t="s">
+        <v>2914</v>
+      </c>
+    </row>
+    <row r="228" spans="1:12">
+      <c r="A228" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="B228" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="C228" s="8" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D228" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E228" s="8" t="s">
+        <v>2875</v>
+      </c>
+      <c r="F228" s="8" t="s">
+        <v>2876</v>
+      </c>
+      <c r="G228" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H228" s="10">
+        <v>312</v>
+      </c>
+      <c r="I228" s="8" t="s">
+        <v>2877</v>
+      </c>
+      <c r="J228" s="8" t="s">
+        <v>2915</v>
+      </c>
+      <c r="K228" s="8" t="s">
+        <v>2916</v>
+      </c>
+      <c r="L228" s="8" t="s">
+        <v>2917</v>
+      </c>
+    </row>
+    <row r="229" spans="1:12">
+      <c r="A229" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="B229" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="C229" s="8" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D229" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E229" s="8" t="s">
+        <v>2875</v>
+      </c>
+      <c r="F229" s="8" t="s">
+        <v>2876</v>
+      </c>
+      <c r="G229" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H229" s="10">
+        <v>52</v>
+      </c>
+      <c r="I229" s="8" t="s">
+        <v>2334</v>
+      </c>
+      <c r="J229" s="8" t="s">
+        <v>2918</v>
+      </c>
+      <c r="K229" s="8" t="s">
+        <v>2919</v>
+      </c>
+      <c r="L229" s="8" t="s">
+        <v>2920</v>
+      </c>
+    </row>
+    <row r="230" spans="1:12">
+      <c r="A230" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="B230" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="C230" s="8" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D230" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E230" s="8" t="s">
+        <v>2875</v>
+      </c>
+      <c r="F230" s="8" t="s">
+        <v>2876</v>
+      </c>
+      <c r="G230" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H230" s="10">
+        <v>52</v>
+      </c>
+      <c r="I230" s="8" t="s">
+        <v>2267</v>
+      </c>
+      <c r="J230" s="8" t="s">
+        <v>2921</v>
+      </c>
+      <c r="K230" s="8" t="s">
+        <v>2922</v>
+      </c>
+      <c r="L230" s="8" t="s">
+        <v>2923</v>
+      </c>
+    </row>
+    <row r="231" spans="1:12">
+      <c r="A231" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="B231" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="C231" s="8" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D231" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E231" s="8" t="s">
+        <v>2924</v>
+      </c>
+      <c r="F231" s="8" t="s">
+        <v>1998</v>
+      </c>
+      <c r="G231" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H231" s="10">
+        <v>365</v>
+      </c>
+      <c r="I231" s="8" t="s">
+        <v>2925</v>
+      </c>
+      <c r="J231" s="8" t="s">
+        <v>2926</v>
+      </c>
+      <c r="K231" s="8" t="s">
+        <v>2927</v>
+      </c>
+      <c r="L231" s="8" t="s">
+        <v>2928</v>
+      </c>
+    </row>
+    <row r="232" spans="1:12">
+      <c r="A232" s="7" t="s">
+        <v>450</v>
+      </c>
+      <c r="B232" s="7" t="s">
+        <v>451</v>
+      </c>
+      <c r="C232" s="8" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D232" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E232" s="8" t="s">
+        <v>2924</v>
+      </c>
+      <c r="F232" s="8" t="s">
+        <v>1998</v>
+      </c>
+      <c r="G232" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H232" s="10">
+        <v>104</v>
+      </c>
+      <c r="I232" s="8" t="s">
+        <v>2192</v>
+      </c>
+      <c r="J232" s="8" t="s">
+        <v>2929</v>
+      </c>
+      <c r="K232" s="8" t="s">
+        <v>2930</v>
+      </c>
+      <c r="L232" s="8" t="s">
+        <v>2931</v>
+      </c>
+    </row>
+    <row r="233" spans="1:12">
+      <c r="A233" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="B233" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="C233" s="8" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D233" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E233" s="8" t="s">
+        <v>2924</v>
+      </c>
+      <c r="F233" s="8" t="s">
+        <v>1998</v>
+      </c>
+      <c r="G233" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H233" s="10">
+        <v>156</v>
+      </c>
+      <c r="I233" s="8" t="s">
+        <v>2212</v>
+      </c>
+      <c r="J233" s="8" t="s">
+        <v>2932</v>
+      </c>
+      <c r="K233" s="8" t="s">
+        <v>2933</v>
+      </c>
+      <c r="L233" s="8" t="s">
+        <v>2934</v>
+      </c>
+    </row>
+    <row r="234" spans="1:12">
+      <c r="A234" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="B234" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="C234" s="8" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D234" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E234" s="8" t="s">
+        <v>2924</v>
+      </c>
+      <c r="F234" s="8" t="s">
+        <v>1998</v>
+      </c>
+      <c r="G234" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H234" s="10">
+        <v>156</v>
+      </c>
+      <c r="I234" s="8" t="s">
+        <v>2216</v>
+      </c>
+      <c r="J234" s="8" t="s">
+        <v>2932</v>
+      </c>
+      <c r="K234" s="8" t="s">
+        <v>2935</v>
+      </c>
+      <c r="L234" s="8" t="s">
+        <v>2936</v>
+      </c>
+    </row>
+    <row r="235" spans="1:12">
+      <c r="A235" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="B235" s="7" t="s">
+        <v>457</v>
+      </c>
+      <c r="C235" s="8" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D235" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E235" s="8" t="s">
+        <v>2924</v>
+      </c>
+      <c r="F235" s="8" t="s">
+        <v>1998</v>
+      </c>
+      <c r="G235" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H235" s="10">
+        <v>365</v>
+      </c>
+      <c r="I235" s="8" t="s">
+        <v>2925</v>
+      </c>
+      <c r="J235" s="8" t="s">
+        <v>2937</v>
+      </c>
+      <c r="K235" s="8" t="s">
+        <v>2938</v>
+      </c>
+      <c r="L235" s="8" t="s">
+        <v>2939</v>
+      </c>
+    </row>
+    <row r="236" spans="1:12">
+      <c r="A236" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="B236" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="C236" s="8" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D236" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E236" s="8" t="s">
+        <v>2924</v>
+      </c>
+      <c r="F236" s="8" t="s">
+        <v>1998</v>
+      </c>
+      <c r="G236" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H236" s="10">
+        <v>260</v>
+      </c>
+      <c r="I236" s="8" t="s">
+        <v>2925</v>
+      </c>
+      <c r="J236" s="8" t="s">
+        <v>2940</v>
+      </c>
+      <c r="K236" s="8" t="s">
+        <v>2941</v>
+      </c>
+      <c r="L236" s="8" t="s">
+        <v>2942</v>
+      </c>
+    </row>
+    <row r="237" spans="1:12">
+      <c r="A237" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="B237" s="7" t="s">
+        <v>461</v>
+      </c>
+      <c r="C237" s="8" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D237" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E237" s="8" t="s">
+        <v>2924</v>
+      </c>
+      <c r="F237" s="8" t="s">
+        <v>1998</v>
+      </c>
+      <c r="G237" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H237" s="10">
+        <v>260</v>
+      </c>
+      <c r="I237" s="8" t="s">
+        <v>2925</v>
+      </c>
+      <c r="J237" s="8" t="s">
+        <v>2943</v>
+      </c>
+      <c r="K237" s="8" t="s">
+        <v>2944</v>
+      </c>
+      <c r="L237" s="8" t="s">
+        <v>2945</v>
+      </c>
+    </row>
+    <row r="238" spans="1:12">
+      <c r="A238" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="B238" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="C238" s="8" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D238" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E238" s="8" t="s">
+        <v>2924</v>
+      </c>
+      <c r="F238" s="8" t="s">
+        <v>1998</v>
+      </c>
+      <c r="G238" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H238" s="10">
+        <v>260</v>
+      </c>
+      <c r="I238" s="8" t="s">
+        <v>2925</v>
+      </c>
+      <c r="J238" s="8" t="s">
+        <v>2946</v>
+      </c>
+      <c r="K238" s="8" t="s">
+        <v>2947</v>
+      </c>
+      <c r="L238" s="8" t="s">
+        <v>2948</v>
+      </c>
+    </row>
+    <row r="239" spans="1:12">
+      <c r="A239" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="B239" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="C239" s="8" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D239" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E239" s="8" t="s">
+        <v>2924</v>
+      </c>
+      <c r="F239" s="8" t="s">
+        <v>1998</v>
+      </c>
+      <c r="G239" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H239" s="10">
+        <v>260</v>
+      </c>
+      <c r="I239" s="8" t="s">
+        <v>2925</v>
+      </c>
+      <c r="J239" s="8" t="s">
+        <v>2949</v>
+      </c>
+      <c r="K239" s="8" t="s">
+        <v>2950</v>
+      </c>
+      <c r="L239" s="8" t="s">
+        <v>2951</v>
+      </c>
+    </row>
+    <row r="240" spans="1:12">
+      <c r="A240" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="B240" s="7" t="s">
+        <v>467</v>
+      </c>
+      <c r="C240" s="8" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D240" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E240" s="8" t="s">
+        <v>2924</v>
+      </c>
+      <c r="F240" s="8" t="s">
+        <v>1998</v>
+      </c>
+      <c r="G240" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H240" s="10">
+        <v>260</v>
+      </c>
+      <c r="I240" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J240" s="8" t="s">
+        <v>2952</v>
+      </c>
+      <c r="K240" s="8" t="s">
+        <v>2953</v>
+      </c>
+      <c r="L240" s="8" t="s">
+        <v>2954</v>
+      </c>
+    </row>
+    <row r="241" spans="1:12">
+      <c r="A241" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="B241" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="C241" s="8" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D241" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E241" s="8" t="s">
+        <v>2924</v>
+      </c>
+      <c r="F241" s="8" t="s">
+        <v>1998</v>
+      </c>
+      <c r="G241" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H241" s="10">
+        <v>260</v>
+      </c>
+      <c r="I241" s="8" t="s">
+        <v>2925</v>
+      </c>
+      <c r="J241" s="8" t="s">
+        <v>2955</v>
+      </c>
+      <c r="K241" s="8" t="s">
+        <v>2956</v>
+      </c>
+      <c r="L241" s="8" t="s">
+        <v>2957</v>
+      </c>
+    </row>
+    <row r="242" spans="1:12">
+      <c r="A242" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="B242" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="C242" s="8" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D242" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E242" s="8" t="s">
+        <v>2924</v>
+      </c>
+      <c r="F242" s="8" t="s">
+        <v>1998</v>
+      </c>
+      <c r="G242" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H242" s="10">
+        <v>52</v>
+      </c>
+      <c r="I242" s="8" t="s">
+        <v>2418</v>
+      </c>
+      <c r="J242" s="8" t="s">
+        <v>2958</v>
+      </c>
+      <c r="K242" s="8" t="s">
+        <v>2959</v>
+      </c>
+      <c r="L242" s="8" t="s">
+        <v>2960</v>
+      </c>
+    </row>
+    <row r="243" spans="1:12">
+      <c r="A243" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="B243" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="C243" s="8" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D243" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E243" s="8" t="s">
+        <v>2961</v>
+      </c>
+      <c r="F243" s="8" t="s">
+        <v>2962</v>
+      </c>
+      <c r="G243" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H243" s="10">
+        <v>365</v>
+      </c>
+      <c r="I243" s="8" t="s">
+        <v>2963</v>
+      </c>
+      <c r="J243" s="8" t="s">
+        <v>2964</v>
+      </c>
+      <c r="K243" s="8" t="s">
+        <v>2965</v>
+      </c>
+      <c r="L243" s="8" t="s">
+        <v>2966</v>
+      </c>
+    </row>
+    <row r="244" spans="1:12">
+      <c r="A244" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="B244" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="C244" s="8" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D244" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E244" s="8" t="s">
+        <v>2961</v>
+      </c>
+      <c r="F244" s="8" t="s">
+        <v>2962</v>
+      </c>
+      <c r="G244" s="8" t="s">
+        <v>2262</v>
+      </c>
+      <c r="H244" s="10">
+        <v>208</v>
+      </c>
+      <c r="I244" s="8" t="s">
+        <v>2590</v>
+      </c>
+      <c r="J244" s="8" t="s">
+        <v>2964</v>
+      </c>
+      <c r="K244" s="8" t="s">
+        <v>2967</v>
+      </c>
+      <c r="L244" s="8" t="s">
+        <v>2968</v>
+      </c>
+    </row>
+    <row r="245" spans="1:12">
+      <c r="A245" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="B245" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="C245" s="8" t="s">
+        <v>2020</v>
+      </c>
+      <c r="D245" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E245" s="8" t="s">
+        <v>2961</v>
+      </c>
+      <c r="F245" s="8" t="s">
+        <v>2962</v>
+      </c>
+      <c r="G245" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H245" s="10">
+        <v>365</v>
+      </c>
+      <c r="I245" s="8" t="s">
+        <v>2969</v>
+      </c>
+      <c r="J245" s="8" t="s">
+        <v>2970</v>
+      </c>
+      <c r="K245" s="8" t="s">
+        <v>2971</v>
+      </c>
+      <c r="L245" s="8" t="s">
+        <v>2972</v>
+      </c>
+    </row>
+    <row r="246" spans="1:12">
+      <c r="A246" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="B246" s="7" t="s">
+        <v>479</v>
+      </c>
+      <c r="C246" s="8" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D246" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E246" s="8" t="s">
+        <v>2961</v>
+      </c>
+      <c r="F246" s="8" t="s">
+        <v>2962</v>
+      </c>
+      <c r="G246" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H246" s="10">
+        <v>312</v>
+      </c>
+      <c r="I246" s="8" t="s">
+        <v>2963</v>
+      </c>
+      <c r="J246" s="8" t="s">
+        <v>2973</v>
+      </c>
+      <c r="K246" s="8" t="s">
+        <v>2974</v>
+      </c>
+      <c r="L246" s="8" t="s">
+        <v>2975</v>
+      </c>
+    </row>
+    <row r="247" spans="1:12">
+      <c r="A247" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="B247" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="C247" s="8" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D247" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E247" s="8" t="s">
+        <v>2961</v>
+      </c>
+      <c r="F247" s="8" t="s">
+        <v>2962</v>
+      </c>
+      <c r="G247" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H247" s="10">
+        <v>365</v>
+      </c>
+      <c r="I247" s="8" t="s">
+        <v>2963</v>
+      </c>
+      <c r="J247" s="8" t="s">
+        <v>2976</v>
+      </c>
+      <c r="K247" s="8" t="s">
+        <v>2977</v>
+      </c>
+      <c r="L247" s="8" t="s">
+        <v>2978</v>
+      </c>
+    </row>
+    <row r="248" spans="1:12">
+      <c r="A248" s="7" t="s">
+        <v>482</v>
+      </c>
+      <c r="B248" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="C248" s="8" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D248" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E248" s="8" t="s">
+        <v>2961</v>
+      </c>
+      <c r="F248" s="8" t="s">
+        <v>2962</v>
+      </c>
+      <c r="G248" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H248" s="10">
+        <v>260</v>
+      </c>
+      <c r="I248" s="8" t="s">
+        <v>2963</v>
+      </c>
+      <c r="J248" s="8" t="s">
+        <v>2979</v>
+      </c>
+      <c r="K248" s="8" t="s">
+        <v>2980</v>
+      </c>
+      <c r="L248" s="8" t="s">
+        <v>2981</v>
+      </c>
+    </row>
+    <row r="249" spans="1:12">
+      <c r="A249" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="B249" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="C249" s="8" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D249" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E249" s="8" t="s">
+        <v>2961</v>
+      </c>
+      <c r="F249" s="8" t="s">
+        <v>2962</v>
+      </c>
+      <c r="G249" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H249" s="10">
+        <v>312</v>
+      </c>
+      <c r="I249" s="8" t="s">
+        <v>2963</v>
+      </c>
+      <c r="J249" s="8" t="s">
+        <v>2982</v>
+      </c>
+      <c r="K249" s="8" t="s">
+        <v>2983</v>
+      </c>
+      <c r="L249" s="8" t="s">
+        <v>2984</v>
+      </c>
+    </row>
+    <row r="250" spans="1:12">
+      <c r="A250" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="B250" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="C250" s="8" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D250" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E250" s="8" t="s">
+        <v>2961</v>
+      </c>
+      <c r="F250" s="8" t="s">
+        <v>2962</v>
+      </c>
+      <c r="G250" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H250" s="10">
+        <v>260</v>
+      </c>
+      <c r="I250" s="8" t="s">
+        <v>2963</v>
+      </c>
+      <c r="J250" s="8" t="s">
+        <v>2985</v>
+      </c>
+      <c r="K250" s="8" t="s">
+        <v>2986</v>
+      </c>
+      <c r="L250" s="8" t="s">
+        <v>2987</v>
+      </c>
+    </row>
+    <row r="251" spans="1:12">
+      <c r="A251" s="7" t="s">
+        <v>488</v>
+      </c>
+      <c r="B251" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="C251" s="8" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D251" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E251" s="8" t="s">
+        <v>2961</v>
+      </c>
+      <c r="F251" s="8" t="s">
+        <v>2962</v>
+      </c>
+      <c r="G251" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H251" s="10">
+        <v>365</v>
+      </c>
+      <c r="I251" s="8" t="s">
+        <v>2271</v>
+      </c>
+      <c r="J251" s="8" t="s">
+        <v>2988</v>
+      </c>
+      <c r="K251" s="8" t="s">
+        <v>2989</v>
+      </c>
+      <c r="L251" s="8" t="s">
+        <v>2990</v>
+      </c>
+    </row>
+    <row r="252" spans="1:12">
+      <c r="A252" s="7" t="s">
+        <v>490</v>
+      </c>
+      <c r="B252" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="C252" s="8" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D252" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E252" s="8" t="s">
+        <v>2961</v>
+      </c>
+      <c r="F252" s="8" t="s">
+        <v>2962</v>
+      </c>
+      <c r="G252" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H252" s="10">
+        <v>52</v>
+      </c>
+      <c r="I252" s="8" t="s">
+        <v>2263</v>
+      </c>
+      <c r="J252" s="8" t="s">
+        <v>2991</v>
+      </c>
+      <c r="K252" s="8" t="s">
+        <v>2992</v>
+      </c>
+      <c r="L252" s="8" t="s">
+        <v>2993</v>
+      </c>
+    </row>
+    <row r="253" spans="1:12">
+      <c r="A253" s="7" t="s">
+        <v>492</v>
+      </c>
+      <c r="B253" s="7" t="s">
+        <v>493</v>
+      </c>
+      <c r="C253" s="8" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D253" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E253" s="8" t="s">
+        <v>2961</v>
+      </c>
+      <c r="F253" s="8" t="s">
+        <v>2962</v>
+      </c>
+      <c r="G253" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H253" s="10">
+        <v>260</v>
+      </c>
+      <c r="I253" s="8" t="s">
+        <v>2263</v>
+      </c>
+      <c r="J253" s="8" t="s">
+        <v>2994</v>
+      </c>
+      <c r="K253" s="8" t="s">
+        <v>2995</v>
+      </c>
+      <c r="L253" s="8" t="s">
+        <v>2996</v>
+      </c>
+    </row>
+    <row r="254" spans="1:12">
+      <c r="A254" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="B254" s="7" t="s">
+        <v>495</v>
+      </c>
+      <c r="C254" s="8" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D254" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E254" s="8" t="s">
+        <v>2647</v>
+      </c>
+      <c r="F254" s="8" t="s">
+        <v>1993</v>
+      </c>
+      <c r="G254" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H254" s="10">
+        <v>365</v>
+      </c>
+      <c r="I254" s="8" t="s">
+        <v>2997</v>
+      </c>
+      <c r="J254" s="8" t="s">
+        <v>2998</v>
+      </c>
+      <c r="K254" s="8" t="s">
+        <v>2999</v>
+      </c>
+      <c r="L254" s="8" t="s">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="255" spans="1:12">
+      <c r="A255" s="7" t="s">
+        <v>496</v>
+      </c>
+      <c r="B255" s="7" t="s">
+        <v>497</v>
+      </c>
+      <c r="C255" s="8" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D255" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E255" s="8" t="s">
+        <v>2647</v>
+      </c>
+      <c r="F255" s="8" t="s">
+        <v>1993</v>
+      </c>
+      <c r="G255" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H255" s="10">
+        <v>365</v>
+      </c>
+      <c r="I255" s="8" t="s">
+        <v>2997</v>
+      </c>
+      <c r="J255" s="8" t="s">
+        <v>3001</v>
+      </c>
+      <c r="K255" s="8" t="s">
+        <v>3002</v>
+      </c>
+      <c r="L255" s="8" t="s">
+        <v>3003</v>
+      </c>
+    </row>
+    <row r="256" spans="1:12">
+      <c r="A256" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="B256" s="7" t="s">
+        <v>499</v>
+      </c>
+      <c r="C256" s="8" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D256" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E256" s="8" t="s">
+        <v>2647</v>
+      </c>
+      <c r="F256" s="8" t="s">
+        <v>1993</v>
+      </c>
+      <c r="G256" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H256" s="10">
+        <v>365</v>
+      </c>
+      <c r="I256" s="8" t="s">
+        <v>2997</v>
+      </c>
+      <c r="J256" s="8" t="s">
+        <v>3004</v>
+      </c>
+      <c r="K256" s="8" t="s">
+        <v>3005</v>
+      </c>
+      <c r="L256" s="8" t="s">
+        <v>3006</v>
+      </c>
+    </row>
+    <row r="257" spans="1:12">
+      <c r="A257" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="B257" s="7" t="s">
+        <v>501</v>
+      </c>
+      <c r="C257" s="8" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D257" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E257" s="8" t="s">
+        <v>2647</v>
+      </c>
+      <c r="F257" s="8" t="s">
+        <v>1993</v>
+      </c>
+      <c r="G257" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H257" s="10">
+        <v>104</v>
+      </c>
+      <c r="I257" s="8" t="s">
+        <v>2192</v>
+      </c>
+      <c r="J257" s="8" t="s">
+        <v>3007</v>
+      </c>
+      <c r="K257" s="8" t="s">
+        <v>3008</v>
+      </c>
+      <c r="L257" s="8" t="s">
+        <v>3009</v>
+      </c>
+    </row>
+    <row r="258" spans="1:12">
+      <c r="A258" s="7" t="s">
+        <v>502</v>
+      </c>
+      <c r="B258" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="C258" s="8" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D258" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E258" s="8" t="s">
+        <v>2647</v>
+      </c>
+      <c r="F258" s="8" t="s">
+        <v>1993</v>
+      </c>
+      <c r="G258" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H258" s="10">
+        <v>156</v>
+      </c>
+      <c r="I258" s="8" t="s">
+        <v>2271</v>
+      </c>
+      <c r="J258" s="8" t="s">
+        <v>3010</v>
+      </c>
+      <c r="K258" s="8" t="s">
+        <v>3011</v>
+      </c>
+      <c r="L258" s="8" t="s">
+        <v>3012</v>
+      </c>
+    </row>
+    <row r="259" spans="1:12">
+      <c r="A259" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="B259" s="7" t="s">
+        <v>505</v>
+      </c>
+      <c r="C259" s="8" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D259" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E259" s="8" t="s">
+        <v>2647</v>
+      </c>
+      <c r="F259" s="8" t="s">
+        <v>1993</v>
+      </c>
+      <c r="G259" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H259" s="10">
+        <v>104</v>
+      </c>
+      <c r="I259" s="8" t="s">
+        <v>2208</v>
+      </c>
+      <c r="J259" s="8" t="s">
+        <v>3013</v>
+      </c>
+      <c r="K259" s="8" t="s">
+        <v>3014</v>
+      </c>
+      <c r="L259" s="8" t="s">
+        <v>3015</v>
+      </c>
+    </row>
+    <row r="260" spans="1:12">
+      <c r="A260" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="B260" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="C260" s="8" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D260" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E260" s="8" t="s">
+        <v>2647</v>
+      </c>
+      <c r="F260" s="8" t="s">
+        <v>1993</v>
+      </c>
+      <c r="G260" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H260" s="10">
+        <v>312</v>
+      </c>
+      <c r="I260" s="8" t="s">
+        <v>2534</v>
+      </c>
+      <c r="J260" s="8" t="s">
+        <v>3016</v>
+      </c>
+      <c r="K260" s="8" t="s">
+        <v>3017</v>
+      </c>
+      <c r="L260" s="8" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="261" spans="1:12">
+      <c r="A261" s="7" t="s">
+        <v>508</v>
+      </c>
+      <c r="B261" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="C261" s="8" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D261" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E261" s="8" t="s">
+        <v>2647</v>
+      </c>
+      <c r="F261" s="8" t="s">
+        <v>1993</v>
+      </c>
+      <c r="G261" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H261" s="10">
+        <v>52</v>
+      </c>
+      <c r="I261" s="8" t="s">
+        <v>2479</v>
+      </c>
+      <c r="J261" s="8" t="s">
+        <v>3019</v>
+      </c>
+      <c r="K261" s="8" t="s">
+        <v>3020</v>
+      </c>
+      <c r="L261" s="8" t="s">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="262" spans="1:12">
+      <c r="A262" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="B262" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="C262" s="8" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D262" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E262" s="8" t="s">
+        <v>2647</v>
+      </c>
+      <c r="F262" s="8" t="s">
+        <v>1993</v>
+      </c>
+      <c r="G262" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H262" s="10">
+        <v>104</v>
+      </c>
+      <c r="I262" s="8" t="s">
+        <v>2440</v>
+      </c>
+      <c r="J262" s="8" t="s">
+        <v>3022</v>
+      </c>
+      <c r="K262" s="8" t="s">
+        <v>3023</v>
+      </c>
+      <c r="L262" s="8" t="s">
+        <v>3024</v>
+      </c>
+    </row>
+    <row r="263" spans="1:12">
+      <c r="A263" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="B263" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="C263" s="8" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D263" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E263" s="8" t="s">
+        <v>2647</v>
+      </c>
+      <c r="F263" s="8" t="s">
+        <v>1993</v>
+      </c>
+      <c r="G263" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H263" s="10">
+        <v>260</v>
+      </c>
+      <c r="I263" s="8" t="s">
+        <v>2291</v>
+      </c>
+      <c r="J263" s="8" t="s">
+        <v>3025</v>
+      </c>
+      <c r="K263" s="8" t="s">
+        <v>3026</v>
+      </c>
+      <c r="L263" s="8" t="s">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="264" spans="1:12">
+      <c r="A264" s="7" t="s">
+        <v>514</v>
+      </c>
+      <c r="B264" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="C264" s="8" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D264" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E264" s="8" t="s">
+        <v>2647</v>
+      </c>
+      <c r="F264" s="8" t="s">
+        <v>1993</v>
+      </c>
+      <c r="G264" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H264" s="10">
+        <v>52</v>
+      </c>
+      <c r="I264" s="8" t="s">
+        <v>3028</v>
+      </c>
+      <c r="J264" s="8" t="s">
+        <v>3001</v>
+      </c>
+      <c r="K264" s="8" t="s">
+        <v>3029</v>
+      </c>
+      <c r="L264" s="8" t="s">
+        <v>3030</v>
+      </c>
+    </row>
+    <row r="265" spans="1:12">
+      <c r="A265" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="B265" s="7" t="s">
+        <v>517</v>
+      </c>
+      <c r="C265" s="8" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D265" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E265" s="8" t="s">
+        <v>2647</v>
+      </c>
+      <c r="F265" s="8" t="s">
+        <v>1993</v>
+      </c>
+      <c r="G265" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H265" s="10">
+        <v>104</v>
+      </c>
+      <c r="I265" s="8" t="s">
+        <v>2224</v>
+      </c>
+      <c r="J265" s="8" t="s">
+        <v>3031</v>
+      </c>
+      <c r="K265" s="8" t="s">
+        <v>3032</v>
+      </c>
+      <c r="L265" s="8" t="s">
+        <v>3033</v>
+      </c>
+    </row>
+    <row r="266" spans="1:12">
+      <c r="A266" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="B266" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="C266" s="8" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D266" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E266" s="8" t="s">
+        <v>2647</v>
+      </c>
+      <c r="F266" s="8" t="s">
+        <v>1993</v>
+      </c>
+      <c r="G266" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H266" s="10">
+        <v>52</v>
+      </c>
+      <c r="I266" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J266" s="8" t="s">
+        <v>3034</v>
+      </c>
+      <c r="K266" s="8" t="s">
+        <v>3035</v>
+      </c>
+      <c r="L266" s="8" t="s">
+        <v>3036</v>
+      </c>
+    </row>
+    <row r="267" spans="1:12">
+      <c r="A267" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="B267" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="C267" s="8" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D267" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E267" s="8" t="s">
+        <v>2647</v>
+      </c>
+      <c r="F267" s="8" t="s">
+        <v>1993</v>
+      </c>
+      <c r="G267" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H267" s="10">
+        <v>52</v>
+      </c>
+      <c r="I267" s="8" t="s">
+        <v>2440</v>
+      </c>
+      <c r="J267" s="8" t="s">
+        <v>2244</v>
+      </c>
+      <c r="K267" s="8" t="s">
+        <v>3037</v>
+      </c>
+      <c r="L267" s="8" t="s">
+        <v>3038</v>
+      </c>
+    </row>
+    <row r="268" spans="1:12">
+      <c r="A268" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="B268" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="C268" s="8" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D268" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E268" s="8" t="s">
+        <v>2647</v>
+      </c>
+      <c r="F268" s="8" t="s">
+        <v>1993</v>
+      </c>
+      <c r="G268" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H268" s="10">
+        <v>52</v>
+      </c>
+      <c r="I268" s="8" t="s">
+        <v>2203</v>
+      </c>
+      <c r="J268" s="8" t="s">
+        <v>3039</v>
+      </c>
+      <c r="K268" s="8" t="s">
+        <v>3040</v>
+      </c>
+      <c r="L268" s="8" t="s">
+        <v>3041</v>
+      </c>
+    </row>
+    <row r="269" spans="1:12">
+      <c r="A269" s="7" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B269" s="7" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C269" s="8" t="s">
+        <v>2144</v>
+      </c>
+      <c r="D269" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E269" s="8" t="s">
+        <v>2647</v>
+      </c>
+      <c r="F269" s="8" t="s">
+        <v>1993</v>
+      </c>
+      <c r="G269" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H269" s="10">
+        <v>104</v>
+      </c>
+      <c r="I269" s="8" t="s">
+        <v>2243</v>
+      </c>
+      <c r="J269" s="8" t="s">
+        <v>3042</v>
+      </c>
+      <c r="K269" s="8" t="s">
+        <v>3043</v>
+      </c>
+      <c r="L269" s="8" t="s">
+        <v>3044</v>
+      </c>
+    </row>
+    <row r="270" spans="1:12">
+      <c r="A270" s="7" t="s">
+        <v>524</v>
+      </c>
+      <c r="B270" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="C270" s="8" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D270" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E270" s="8" t="s">
+        <v>2647</v>
+      </c>
+      <c r="F270" s="8" t="s">
+        <v>1993</v>
+      </c>
+      <c r="G270" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H270" s="10">
+        <v>52</v>
+      </c>
+      <c r="I270" s="8" t="s">
+        <v>2334</v>
+      </c>
+      <c r="J270" s="8" t="s">
+        <v>3045</v>
+      </c>
+      <c r="K270" s="8" t="s">
+        <v>3046</v>
+      </c>
+      <c r="L270" s="8" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="271" spans="1:12">
+      <c r="A271" s="7" t="s">
+        <v>526</v>
+      </c>
+      <c r="B271" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="C271" s="8" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D271" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E271" s="8" t="s">
+        <v>2647</v>
+      </c>
+      <c r="F271" s="8" t="s">
+        <v>1993</v>
+      </c>
+      <c r="G271" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H271" s="10">
+        <v>52</v>
+      </c>
+      <c r="I271" s="8" t="s">
+        <v>2487</v>
+      </c>
+      <c r="J271" s="8" t="s">
+        <v>3048</v>
+      </c>
+      <c r="K271" s="8" t="s">
+        <v>3049</v>
+      </c>
+      <c r="L271" s="8" t="s">
+        <v>3050</v>
+      </c>
+    </row>
+    <row r="272" spans="1:12">
+      <c r="A272" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="B272" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="C272" s="8" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D272" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E272" s="8" t="s">
+        <v>2647</v>
+      </c>
+      <c r="F272" s="8" t="s">
+        <v>1993</v>
+      </c>
+      <c r="G272" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H272" s="10">
+        <v>52</v>
+      </c>
+      <c r="I272" s="8" t="s">
+        <v>2418</v>
+      </c>
+      <c r="J272" s="8" t="s">
+        <v>3039</v>
+      </c>
+      <c r="K272" s="8" t="s">
+        <v>3051</v>
+      </c>
+      <c r="L272" s="8" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="273" spans="1:12">
+      <c r="A273" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="B273" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="C273" s="8" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D273" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E273" s="8" t="s">
+        <v>2647</v>
+      </c>
+      <c r="F273" s="8" t="s">
+        <v>1993</v>
+      </c>
+      <c r="G273" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H273" s="10">
+        <v>52</v>
+      </c>
+      <c r="I273" s="8" t="s">
+        <v>3053</v>
+      </c>
+      <c r="J273" s="8" t="s">
+        <v>3054</v>
+      </c>
+      <c r="K273" s="8" t="s">
+        <v>3055</v>
+      </c>
+      <c r="L273" s="8" t="s">
+        <v>3056</v>
+      </c>
+    </row>
+    <row r="274" spans="1:12">
+      <c r="A274" s="7" t="s">
+        <v>532</v>
+      </c>
+      <c r="B274" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="C274" s="8" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D274" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E274" s="8" t="s">
+        <v>3057</v>
+      </c>
+      <c r="F274" s="8" t="s">
+        <v>1999</v>
+      </c>
+      <c r="G274" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H274" s="10">
+        <v>365</v>
+      </c>
+      <c r="I274" s="8" t="s">
+        <v>3058</v>
+      </c>
+      <c r="J274" s="8" t="s">
+        <v>3059</v>
+      </c>
+      <c r="K274" s="8" t="s">
+        <v>3060</v>
+      </c>
+      <c r="L274" s="8" t="s">
+        <v>3061</v>
+      </c>
+    </row>
+    <row r="275" spans="1:12">
+      <c r="A275" s="7" t="s">
+        <v>534</v>
+      </c>
+      <c r="B275" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="C275" s="8" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D275" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E275" s="8" t="s">
+        <v>3057</v>
+      </c>
+      <c r="F275" s="8" t="s">
+        <v>1999</v>
+      </c>
+      <c r="G275" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H275" s="10">
+        <v>312</v>
+      </c>
+      <c r="I275" s="8" t="s">
+        <v>2590</v>
+      </c>
+      <c r="J275" s="8" t="s">
+        <v>3062</v>
+      </c>
+      <c r="K275" s="8" t="s">
+        <v>3063</v>
+      </c>
+      <c r="L275" s="8" t="s">
+        <v>3064</v>
+      </c>
+    </row>
+    <row r="276" spans="1:12">
+      <c r="A276" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="B276" s="7" t="s">
+        <v>537</v>
+      </c>
+      <c r="C276" s="8" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D276" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E276" s="8" t="s">
+        <v>3057</v>
+      </c>
+      <c r="F276" s="8" t="s">
+        <v>1999</v>
+      </c>
+      <c r="G276" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H276" s="10">
+        <v>260</v>
+      </c>
+      <c r="I276" s="8" t="s">
+        <v>2216</v>
+      </c>
+      <c r="J276" s="8" t="s">
+        <v>3065</v>
+      </c>
+      <c r="K276" s="8" t="s">
+        <v>3066</v>
+      </c>
+      <c r="L276" s="8" t="s">
+        <v>3067</v>
+      </c>
+    </row>
+    <row r="277" spans="1:12">
+      <c r="A277" s="7" t="s">
+        <v>538</v>
+      </c>
+      <c r="B277" s="7" t="s">
+        <v>539</v>
+      </c>
+      <c r="C277" s="8" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D277" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E277" s="8" t="s">
+        <v>3057</v>
+      </c>
+      <c r="F277" s="8" t="s">
+        <v>1999</v>
+      </c>
+      <c r="G277" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H277" s="10">
+        <v>104</v>
+      </c>
+      <c r="I277" s="8" t="s">
+        <v>2254</v>
+      </c>
+      <c r="J277" s="8" t="s">
+        <v>3068</v>
+      </c>
+      <c r="K277" s="8" t="s">
+        <v>3069</v>
+      </c>
+      <c r="L277" s="8" t="s">
+        <v>3070</v>
+      </c>
+    </row>
+    <row r="278" spans="1:12">
+      <c r="A278" s="7" t="s">
+        <v>540</v>
+      </c>
+      <c r="B278" s="7" t="s">
+        <v>541</v>
+      </c>
+      <c r="C278" s="8" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D278" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E278" s="8" t="s">
+        <v>3057</v>
+      </c>
+      <c r="F278" s="8" t="s">
+        <v>1999</v>
+      </c>
+      <c r="G278" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H278" s="10">
+        <v>104</v>
+      </c>
+      <c r="I278" s="8" t="s">
+        <v>2208</v>
+      </c>
+      <c r="J278" s="8" t="s">
+        <v>3071</v>
+      </c>
+      <c r="K278" s="8" t="s">
+        <v>3072</v>
+      </c>
+      <c r="L278" s="8" t="s">
+        <v>3073</v>
+      </c>
+    </row>
+    <row r="279" spans="1:12">
+      <c r="A279" s="7" t="s">
+        <v>542</v>
+      </c>
+      <c r="B279" s="7" t="s">
+        <v>543</v>
+      </c>
+      <c r="C279" s="8" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D279" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E279" s="8" t="s">
+        <v>3057</v>
+      </c>
+      <c r="F279" s="8" t="s">
+        <v>1999</v>
+      </c>
+      <c r="G279" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H279" s="10">
+        <v>104</v>
+      </c>
+      <c r="I279" s="8" t="s">
+        <v>2311</v>
+      </c>
+      <c r="J279" s="8" t="s">
+        <v>3074</v>
+      </c>
+      <c r="K279" s="8" t="s">
+        <v>3075</v>
+      </c>
+      <c r="L279" s="8" t="s">
+        <v>3076</v>
+      </c>
+    </row>
+    <row r="280" spans="1:12">
+      <c r="A280" s="7" t="s">
+        <v>544</v>
+      </c>
+      <c r="B280" s="7" t="s">
+        <v>545</v>
+      </c>
+      <c r="C280" s="8" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D280" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E280" s="8" t="s">
+        <v>3057</v>
+      </c>
+      <c r="F280" s="8" t="s">
+        <v>1999</v>
+      </c>
+      <c r="G280" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H280" s="10">
+        <v>365</v>
+      </c>
+      <c r="I280" s="8" t="s">
+        <v>3058</v>
+      </c>
+      <c r="J280" s="8" t="s">
+        <v>3077</v>
+      </c>
+      <c r="K280" s="8" t="s">
+        <v>3078</v>
+      </c>
+      <c r="L280" s="8" t="s">
+        <v>3079</v>
+      </c>
+    </row>
+    <row r="281" spans="1:12">
+      <c r="A281" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="B281" s="7" t="s">
+        <v>547</v>
+      </c>
+      <c r="C281" s="8" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D281" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E281" s="8" t="s">
+        <v>3057</v>
+      </c>
+      <c r="F281" s="8" t="s">
+        <v>1999</v>
+      </c>
+      <c r="G281" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H281" s="10">
+        <v>365</v>
+      </c>
+      <c r="I281" s="8" t="s">
+        <v>3058</v>
+      </c>
+      <c r="J281" s="8" t="s">
+        <v>3080</v>
+      </c>
+      <c r="K281" s="8" t="s">
+        <v>3081</v>
+      </c>
+      <c r="L281" s="8" t="s">
+        <v>3082</v>
+      </c>
+    </row>
+    <row r="282" spans="1:12">
+      <c r="A282" s="7" t="s">
+        <v>2052</v>
+      </c>
+      <c r="B282" s="7" t="s">
+        <v>2053</v>
+      </c>
+      <c r="C282" s="8" t="s">
+        <v>2145</v>
+      </c>
+      <c r="D282" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E282" s="8" t="s">
+        <v>3057</v>
+      </c>
+      <c r="F282" s="8" t="s">
+        <v>1999</v>
+      </c>
+      <c r="G282" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H282" s="10">
+        <v>365</v>
+      </c>
+      <c r="I282" s="8" t="s">
+        <v>3058</v>
+      </c>
+      <c r="J282" s="8" t="s">
+        <v>3083</v>
+      </c>
+      <c r="K282" s="8" t="s">
+        <v>3084</v>
+      </c>
+      <c r="L282" s="8" t="s">
+        <v>3085</v>
+      </c>
+    </row>
+    <row r="283" spans="1:12">
+      <c r="A283" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="B283" s="7" t="s">
+        <v>549</v>
+      </c>
+      <c r="C283" s="8" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D283" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E283" s="8" t="s">
+        <v>3057</v>
+      </c>
+      <c r="F283" s="8" t="s">
+        <v>1999</v>
+      </c>
+      <c r="G283" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H283" s="10">
+        <v>365</v>
+      </c>
+      <c r="I283" s="8" t="s">
+        <v>3058</v>
+      </c>
+      <c r="J283" s="8" t="s">
+        <v>3086</v>
+      </c>
+      <c r="K283" s="8" t="s">
+        <v>3087</v>
+      </c>
+      <c r="L283" s="8" t="s">
+        <v>3088</v>
+      </c>
+    </row>
+    <row r="284" spans="1:12">
+      <c r="A284" s="7" t="s">
+        <v>550</v>
+      </c>
+      <c r="B284" s="7" t="s">
+        <v>551</v>
+      </c>
+      <c r="C284" s="8" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D284" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E284" s="8" t="s">
+        <v>3057</v>
+      </c>
+      <c r="F284" s="8" t="s">
+        <v>1999</v>
+      </c>
+      <c r="G284" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H284" s="10">
+        <v>365</v>
+      </c>
+      <c r="I284" s="8" t="s">
+        <v>3058</v>
+      </c>
+      <c r="J284" s="8" t="s">
+        <v>3089</v>
+      </c>
+      <c r="K284" s="8" t="s">
+        <v>3090</v>
+      </c>
+      <c r="L284" s="8" t="s">
+        <v>3091</v>
+      </c>
+    </row>
+    <row r="285" spans="1:12">
+      <c r="A285" s="7" t="s">
+        <v>552</v>
+      </c>
+      <c r="B285" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="C285" s="8" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D285" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E285" s="8" t="s">
+        <v>3057</v>
+      </c>
+      <c r="F285" s="8" t="s">
+        <v>1999</v>
+      </c>
+      <c r="G285" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H285" s="10">
+        <v>365</v>
+      </c>
+      <c r="I285" s="8" t="s">
+        <v>3058</v>
+      </c>
+      <c r="J285" s="8" t="s">
+        <v>3092</v>
+      </c>
+      <c r="K285" s="8" t="s">
+        <v>3093</v>
+      </c>
+      <c r="L285" s="8" t="s">
+        <v>3094</v>
+      </c>
+    </row>
+    <row r="286" spans="1:12">
+      <c r="A286" s="7" t="s">
+        <v>554</v>
+      </c>
+      <c r="B286" s="7" t="s">
+        <v>555</v>
+      </c>
+      <c r="C286" s="8" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D286" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E286" s="8" t="s">
+        <v>3057</v>
+      </c>
+      <c r="F286" s="8" t="s">
+        <v>1999</v>
+      </c>
+      <c r="G286" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H286" s="10">
+        <v>365</v>
+      </c>
+      <c r="I286" s="8" t="s">
+        <v>3058</v>
+      </c>
+      <c r="J286" s="8" t="s">
+        <v>3095</v>
+      </c>
+      <c r="K286" s="8" t="s">
+        <v>3096</v>
+      </c>
+      <c r="L286" s="8" t="s">
+        <v>3097</v>
+      </c>
+    </row>
+    <row r="287" spans="1:12">
+      <c r="A287" s="7" t="s">
+        <v>556</v>
+      </c>
+      <c r="B287" s="7" t="s">
+        <v>557</v>
+      </c>
+      <c r="C287" s="8" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D287" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E287" s="8" t="s">
+        <v>3057</v>
+      </c>
+      <c r="F287" s="8" t="s">
+        <v>1999</v>
+      </c>
+      <c r="G287" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H287" s="10">
+        <v>365</v>
+      </c>
+      <c r="I287" s="8" t="s">
+        <v>3058</v>
+      </c>
+      <c r="J287" s="8" t="s">
+        <v>3098</v>
+      </c>
+      <c r="K287" s="8" t="s">
+        <v>3099</v>
+      </c>
+      <c r="L287" s="8" t="s">
+        <v>3100</v>
+      </c>
+    </row>
+    <row r="288" spans="1:12">
+      <c r="A288" s="7" t="s">
+        <v>558</v>
+      </c>
+      <c r="B288" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="C288" s="8" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D288" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E288" s="8" t="s">
+        <v>3057</v>
+      </c>
+      <c r="F288" s="8" t="s">
+        <v>1999</v>
+      </c>
+      <c r="G288" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H288" s="10">
+        <v>312</v>
+      </c>
+      <c r="I288" s="8" t="s">
+        <v>2728</v>
+      </c>
+      <c r="J288" s="8" t="s">
+        <v>3101</v>
+      </c>
+      <c r="K288" s="8" t="s">
+        <v>3102</v>
+      </c>
+      <c r="L288" s="8" t="s">
+        <v>3103</v>
+      </c>
+    </row>
+    <row r="289" spans="1:12">
+      <c r="A289" s="7" t="s">
+        <v>560</v>
+      </c>
+      <c r="B289" s="7" t="s">
+        <v>561</v>
+      </c>
+      <c r="C289" s="8" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D289" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E289" s="8" t="s">
+        <v>3104</v>
+      </c>
+      <c r="F289" s="8" t="s">
+        <v>3105</v>
+      </c>
+      <c r="G289" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H289" s="10">
+        <v>365</v>
+      </c>
+      <c r="I289" s="8" t="s">
+        <v>3106</v>
+      </c>
+      <c r="J289" s="8" t="s">
+        <v>3107</v>
+      </c>
+      <c r="K289" s="8" t="s">
+        <v>3108</v>
+      </c>
+      <c r="L289" s="8" t="s">
+        <v>3109</v>
+      </c>
+    </row>
+    <row r="290" spans="1:12">
+      <c r="A290" s="7" t="s">
+        <v>562</v>
+      </c>
+      <c r="B290" s="7" t="s">
+        <v>563</v>
+      </c>
+      <c r="C290" s="8" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D290" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E290" s="8" t="s">
+        <v>3104</v>
+      </c>
+      <c r="F290" s="8" t="s">
+        <v>3105</v>
+      </c>
+      <c r="G290" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H290" s="10">
+        <v>365</v>
+      </c>
+      <c r="I290" s="8" t="s">
+        <v>3106</v>
+      </c>
+      <c r="J290" s="8" t="s">
+        <v>3110</v>
+      </c>
+      <c r="K290" s="8" t="s">
+        <v>3111</v>
+      </c>
+      <c r="L290" s="8" t="s">
+        <v>3112</v>
+      </c>
+    </row>
+    <row r="291" spans="1:12">
+      <c r="A291" s="7" t="s">
+        <v>564</v>
+      </c>
+      <c r="B291" s="7" t="s">
+        <v>565</v>
+      </c>
+      <c r="C291" s="8" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D291" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E291" s="8" t="s">
+        <v>3104</v>
+      </c>
+      <c r="F291" s="8" t="s">
+        <v>3105</v>
+      </c>
+      <c r="G291" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H291" s="10">
+        <v>365</v>
+      </c>
+      <c r="I291" s="8" t="s">
+        <v>3106</v>
+      </c>
+      <c r="J291" s="8" t="s">
+        <v>3113</v>
+      </c>
+      <c r="K291" s="8" t="s">
+        <v>3114</v>
+      </c>
+      <c r="L291" s="8" t="s">
+        <v>3115</v>
+      </c>
+    </row>
+    <row r="292" spans="1:12">
+      <c r="A292" s="7" t="s">
+        <v>566</v>
+      </c>
+      <c r="B292" s="7" t="s">
+        <v>567</v>
+      </c>
+      <c r="C292" s="8" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D292" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E292" s="8" t="s">
+        <v>3104</v>
+      </c>
+      <c r="F292" s="8" t="s">
+        <v>3105</v>
+      </c>
+      <c r="G292" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H292" s="10">
+        <v>365</v>
+      </c>
+      <c r="I292" s="8" t="s">
+        <v>3106</v>
+      </c>
+      <c r="J292" s="8" t="s">
+        <v>3116</v>
+      </c>
+      <c r="K292" s="8" t="s">
+        <v>3117</v>
+      </c>
+      <c r="L292" s="8" t="s">
+        <v>3118</v>
+      </c>
+    </row>
+    <row r="293" spans="1:12">
+      <c r="A293" s="7" t="s">
+        <v>568</v>
+      </c>
+      <c r="B293" s="7" t="s">
+        <v>569</v>
+      </c>
+      <c r="C293" s="8" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D293" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E293" s="8" t="s">
+        <v>3104</v>
+      </c>
+      <c r="F293" s="8" t="s">
+        <v>3105</v>
+      </c>
+      <c r="G293" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H293" s="10">
+        <v>365</v>
+      </c>
+      <c r="I293" s="8" t="s">
+        <v>3106</v>
+      </c>
+      <c r="J293" s="8" t="s">
+        <v>3119</v>
+      </c>
+      <c r="K293" s="8" t="s">
+        <v>3120</v>
+      </c>
+      <c r="L293" s="8" t="s">
+        <v>3121</v>
+      </c>
+    </row>
+    <row r="294" spans="1:12">
+      <c r="A294" s="7" t="s">
+        <v>570</v>
+      </c>
+      <c r="B294" s="7" t="s">
+        <v>571</v>
+      </c>
+      <c r="C294" s="8" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D294" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E294" s="8" t="s">
+        <v>3104</v>
+      </c>
+      <c r="F294" s="8" t="s">
+        <v>3105</v>
+      </c>
+      <c r="G294" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H294" s="10">
+        <v>365</v>
+      </c>
+      <c r="I294" s="8" t="s">
+        <v>3106</v>
+      </c>
+      <c r="J294" s="8" t="s">
+        <v>3122</v>
+      </c>
+      <c r="K294" s="8" t="s">
+        <v>3123</v>
+      </c>
+      <c r="L294" s="8" t="s">
+        <v>3124</v>
+      </c>
+    </row>
+    <row r="295" spans="1:12">
+      <c r="A295" s="7" t="s">
+        <v>572</v>
+      </c>
+      <c r="B295" s="7" t="s">
+        <v>573</v>
+      </c>
+      <c r="C295" s="8" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D295" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E295" s="8" t="s">
+        <v>3104</v>
+      </c>
+      <c r="F295" s="8" t="s">
+        <v>3105</v>
+      </c>
+      <c r="G295" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H295" s="10">
+        <v>365</v>
+      </c>
+      <c r="I295" s="8" t="s">
+        <v>3106</v>
+      </c>
+      <c r="J295" s="8" t="s">
+        <v>3125</v>
+      </c>
+      <c r="K295" s="8" t="s">
+        <v>3126</v>
+      </c>
+      <c r="L295" s="8" t="s">
+        <v>3127</v>
+      </c>
+    </row>
+    <row r="296" spans="1:12">
+      <c r="A296" s="7" t="s">
+        <v>574</v>
+      </c>
+      <c r="B296" s="7" t="s">
+        <v>575</v>
+      </c>
+      <c r="C296" s="8" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D296" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E296" s="8" t="s">
+        <v>3104</v>
+      </c>
+      <c r="F296" s="8" t="s">
+        <v>3105</v>
+      </c>
+      <c r="G296" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H296" s="10">
+        <v>365</v>
+      </c>
+      <c r="I296" s="8" t="s">
+        <v>3106</v>
+      </c>
+      <c r="J296" s="8" t="s">
+        <v>3128</v>
+      </c>
+      <c r="K296" s="8" t="s">
+        <v>3129</v>
+      </c>
+      <c r="L296" s="8" t="s">
+        <v>3130</v>
+      </c>
+    </row>
+    <row r="297" spans="1:12">
+      <c r="A297" s="7" t="s">
+        <v>576</v>
+      </c>
+      <c r="B297" s="7" t="s">
+        <v>577</v>
+      </c>
+      <c r="C297" s="8" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D297" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E297" s="8" t="s">
+        <v>3104</v>
+      </c>
+      <c r="F297" s="8" t="s">
+        <v>3105</v>
+      </c>
+      <c r="G297" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H297" s="10">
+        <v>52</v>
+      </c>
+      <c r="I297" s="8" t="s">
+        <v>2311</v>
+      </c>
+      <c r="J297" s="8" t="s">
+        <v>3131</v>
+      </c>
+      <c r="K297" s="8" t="s">
+        <v>3132</v>
+      </c>
+      <c r="L297" s="8" t="s">
+        <v>3133</v>
+      </c>
+    </row>
+    <row r="298" spans="1:12">
+      <c r="A298" s="7" t="s">
+        <v>578</v>
+      </c>
+      <c r="B298" s="7" t="s">
+        <v>579</v>
+      </c>
+      <c r="C298" s="8" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D298" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E298" s="8" t="s">
+        <v>3104</v>
+      </c>
+      <c r="F298" s="8" t="s">
+        <v>3105</v>
+      </c>
+      <c r="G298" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H298" s="10">
+        <v>52</v>
+      </c>
+      <c r="I298" s="8" t="s">
+        <v>2444</v>
+      </c>
+      <c r="J298" s="8" t="s">
+        <v>3134</v>
+      </c>
+      <c r="K298" s="8" t="s">
+        <v>3135</v>
+      </c>
+      <c r="L298" s="8" t="s">
+        <v>3136</v>
+      </c>
+    </row>
+    <row r="299" spans="1:12">
+      <c r="A299" s="7" t="s">
+        <v>580</v>
+      </c>
+      <c r="B299" s="7" t="s">
+        <v>581</v>
+      </c>
+      <c r="C299" s="8" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D299" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E299" s="8" t="s">
+        <v>2670</v>
+      </c>
+      <c r="F299" s="8" t="s">
+        <v>1992</v>
+      </c>
+      <c r="G299" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H299" s="10">
+        <v>365</v>
+      </c>
+      <c r="I299" s="8" t="s">
+        <v>2896</v>
+      </c>
+      <c r="J299" s="8" t="s">
+        <v>3137</v>
+      </c>
+      <c r="K299" s="8" t="s">
+        <v>3138</v>
+      </c>
+      <c r="L299" s="8" t="s">
+        <v>3139</v>
+      </c>
+    </row>
+    <row r="300" spans="1:12">
+      <c r="A300" s="7" t="s">
+        <v>582</v>
+      </c>
+      <c r="B300" s="7" t="s">
+        <v>583</v>
+      </c>
+      <c r="C300" s="8" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D300" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E300" s="8" t="s">
+        <v>2670</v>
+      </c>
+      <c r="F300" s="8" t="s">
+        <v>1992</v>
+      </c>
+      <c r="G300" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H300" s="10">
+        <v>156</v>
+      </c>
+      <c r="I300" s="8" t="s">
+        <v>2590</v>
+      </c>
+      <c r="J300" s="8" t="s">
+        <v>3140</v>
+      </c>
+      <c r="K300" s="8" t="s">
+        <v>3141</v>
+      </c>
+      <c r="L300" s="8" t="s">
+        <v>3142</v>
+      </c>
+    </row>
+    <row r="301" spans="1:12">
+      <c r="A301" s="7" t="s">
+        <v>584</v>
+      </c>
+      <c r="B301" s="7" t="s">
+        <v>585</v>
+      </c>
+      <c r="C301" s="8" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D301" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E301" s="8" t="s">
+        <v>2670</v>
+      </c>
+      <c r="F301" s="8" t="s">
+        <v>1992</v>
+      </c>
+      <c r="G301" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H301" s="10">
+        <v>104</v>
+      </c>
+      <c r="I301" s="8" t="s">
+        <v>2192</v>
+      </c>
+      <c r="J301" s="8" t="s">
+        <v>3137</v>
+      </c>
+      <c r="K301" s="8" t="s">
+        <v>3143</v>
+      </c>
+      <c r="L301" s="8" t="s">
+        <v>3144</v>
+      </c>
+    </row>
+    <row r="302" spans="1:12">
+      <c r="A302" s="7" t="s">
+        <v>586</v>
+      </c>
+      <c r="B302" s="7" t="s">
+        <v>587</v>
+      </c>
+      <c r="C302" s="8" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D302" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E302" s="8" t="s">
+        <v>2670</v>
+      </c>
+      <c r="F302" s="8" t="s">
+        <v>1992</v>
+      </c>
+      <c r="G302" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H302" s="10">
+        <v>365</v>
+      </c>
+      <c r="I302" s="8" t="s">
+        <v>3145</v>
+      </c>
+      <c r="J302" s="8" t="s">
+        <v>3146</v>
+      </c>
+      <c r="K302" s="8" t="s">
+        <v>3147</v>
+      </c>
+      <c r="L302" s="8" t="s">
+        <v>3148</v>
+      </c>
+    </row>
+    <row r="303" spans="1:12">
+      <c r="A303" s="7" t="s">
+        <v>588</v>
+      </c>
+      <c r="B303" s="7" t="s">
+        <v>589</v>
+      </c>
+      <c r="C303" s="8" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D303" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E303" s="8" t="s">
+        <v>2670</v>
+      </c>
+      <c r="F303" s="8" t="s">
+        <v>1992</v>
+      </c>
+      <c r="G303" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H303" s="10">
+        <v>260</v>
+      </c>
+      <c r="I303" s="8" t="s">
+        <v>3145</v>
+      </c>
+      <c r="J303" s="8" t="s">
+        <v>3149</v>
+      </c>
+      <c r="K303" s="8" t="s">
+        <v>3150</v>
+      </c>
+      <c r="L303" s="8" t="s">
+        <v>3151</v>
+      </c>
+    </row>
+    <row r="304" spans="1:12">
+      <c r="A304" s="7" t="s">
+        <v>590</v>
+      </c>
+      <c r="B304" s="7" t="s">
+        <v>591</v>
+      </c>
+      <c r="C304" s="8" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D304" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E304" s="8" t="s">
+        <v>2670</v>
+      </c>
+      <c r="F304" s="8" t="s">
+        <v>1992</v>
+      </c>
+      <c r="G304" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H304" s="10">
+        <v>260</v>
+      </c>
+      <c r="I304" s="8" t="s">
+        <v>3145</v>
+      </c>
+      <c r="J304" s="8" t="s">
+        <v>3152</v>
+      </c>
+      <c r="K304" s="8" t="s">
+        <v>3153</v>
+      </c>
+      <c r="L304" s="8" t="s">
+        <v>3154</v>
+      </c>
+    </row>
+    <row r="305" spans="1:12">
+      <c r="A305" s="7" t="s">
+        <v>592</v>
+      </c>
+      <c r="B305" s="7" t="s">
+        <v>593</v>
+      </c>
+      <c r="C305" s="8" t="s">
+        <v>1642</v>
+      </c>
+      <c r="D305" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E305" s="8" t="s">
+        <v>2670</v>
+      </c>
+      <c r="F305" s="8" t="s">
+        <v>1992</v>
+      </c>
+      <c r="G305" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H305" s="10">
+        <v>312</v>
+      </c>
+      <c r="I305" s="8" t="s">
+        <v>3145</v>
+      </c>
+      <c r="J305" s="8" t="s">
+        <v>3155</v>
+      </c>
+      <c r="K305" s="8" t="s">
+        <v>3156</v>
+      </c>
+      <c r="L305" s="8" t="s">
+        <v>3157</v>
+      </c>
+    </row>
+    <row r="306" spans="1:12">
+      <c r="A306" s="7" t="s">
+        <v>594</v>
+      </c>
+      <c r="B306" s="7" t="s">
+        <v>595</v>
+      </c>
+      <c r="C306" s="8" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D306" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E306" s="8" t="s">
+        <v>2670</v>
+      </c>
+      <c r="F306" s="8" t="s">
+        <v>1992</v>
+      </c>
+      <c r="G306" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H306" s="10">
+        <v>312</v>
+      </c>
+      <c r="I306" s="8" t="s">
+        <v>3145</v>
+      </c>
+      <c r="J306" s="8" t="s">
+        <v>3158</v>
+      </c>
+      <c r="K306" s="8" t="s">
+        <v>3159</v>
+      </c>
+      <c r="L306" s="8" t="s">
+        <v>3160</v>
+      </c>
+    </row>
+    <row r="307" spans="1:12">
+      <c r="A307" s="7" t="s">
+        <v>596</v>
+      </c>
+      <c r="B307" s="7" t="s">
+        <v>597</v>
+      </c>
+      <c r="C307" s="8" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D307" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E307" s="8" t="s">
+        <v>2670</v>
+      </c>
+      <c r="F307" s="8" t="s">
+        <v>1992</v>
+      </c>
+      <c r="G307" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H307" s="10">
+        <v>260</v>
+      </c>
+      <c r="I307" s="8" t="s">
+        <v>3145</v>
+      </c>
+      <c r="J307" s="8" t="s">
+        <v>3161</v>
+      </c>
+      <c r="K307" s="8" t="s">
+        <v>3162</v>
+      </c>
+      <c r="L307" s="8" t="s">
+        <v>3163</v>
+      </c>
+    </row>
+    <row r="308" spans="1:12">
+      <c r="A308" s="7" t="s">
+        <v>598</v>
+      </c>
+      <c r="B308" s="7" t="s">
+        <v>599</v>
+      </c>
+      <c r="C308" s="8" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D308" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E308" s="8" t="s">
+        <v>2670</v>
+      </c>
+      <c r="F308" s="8" t="s">
+        <v>1992</v>
+      </c>
+      <c r="G308" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H308" s="10">
+        <v>156</v>
+      </c>
+      <c r="I308" s="8" t="s">
+        <v>2410</v>
+      </c>
+      <c r="J308" s="8" t="s">
+        <v>3164</v>
+      </c>
+      <c r="K308" s="8" t="s">
+        <v>3165</v>
+      </c>
+      <c r="L308" s="8" t="s">
+        <v>3166</v>
+      </c>
+    </row>
+    <row r="309" spans="1:12">
+      <c r="A309" s="7" t="s">
+        <v>600</v>
+      </c>
+      <c r="B309" s="7" t="s">
+        <v>601</v>
+      </c>
+      <c r="C309" s="8" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D309" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E309" s="8" t="s">
+        <v>3167</v>
+      </c>
+      <c r="F309" s="8" t="s">
+        <v>3168</v>
+      </c>
+      <c r="G309" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H309" s="10">
+        <v>365</v>
+      </c>
+      <c r="I309" s="8" t="s">
+        <v>3169</v>
+      </c>
+      <c r="J309" s="8" t="s">
+        <v>3170</v>
+      </c>
+      <c r="K309" s="8" t="s">
+        <v>3171</v>
+      </c>
+      <c r="L309" s="8" t="s">
+        <v>3172</v>
+      </c>
+    </row>
+    <row r="310" spans="1:12">
+      <c r="A310" s="7" t="s">
+        <v>602</v>
+      </c>
+      <c r="B310" s="7" t="s">
+        <v>603</v>
+      </c>
+      <c r="C310" s="8" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D310" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E310" s="8" t="s">
+        <v>3167</v>
+      </c>
+      <c r="F310" s="8" t="s">
+        <v>3168</v>
+      </c>
+      <c r="G310" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H310" s="10">
+        <v>52</v>
+      </c>
+      <c r="I310" s="8" t="s">
+        <v>2291</v>
+      </c>
+      <c r="J310" s="8" t="s">
+        <v>3173</v>
+      </c>
+      <c r="K310" s="8" t="s">
+        <v>3174</v>
+      </c>
+      <c r="L310" s="8" t="s">
+        <v>3175</v>
+      </c>
+    </row>
+    <row r="311" spans="1:12">
+      <c r="A311" s="7" t="s">
+        <v>604</v>
+      </c>
+      <c r="B311" s="7" t="s">
+        <v>605</v>
+      </c>
+      <c r="C311" s="8" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D311" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E311" s="8" t="s">
+        <v>3167</v>
+      </c>
+      <c r="F311" s="8" t="s">
+        <v>3168</v>
+      </c>
+      <c r="G311" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H311" s="10">
+        <v>104</v>
+      </c>
+      <c r="I311" s="8" t="s">
+        <v>2386</v>
+      </c>
+      <c r="J311" s="8" t="s">
+        <v>3176</v>
+      </c>
+      <c r="K311" s="8" t="s">
+        <v>3177</v>
+      </c>
+      <c r="L311" s="8" t="s">
+        <v>3178</v>
+      </c>
+    </row>
+    <row r="312" spans="1:12">
+      <c r="A312" s="7" t="s">
+        <v>606</v>
+      </c>
+      <c r="B312" s="7" t="s">
+        <v>607</v>
+      </c>
+      <c r="C312" s="8" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D312" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E312" s="8" t="s">
+        <v>3167</v>
+      </c>
+      <c r="F312" s="8" t="s">
+        <v>3168</v>
+      </c>
+      <c r="G312" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H312" s="10">
+        <v>52</v>
+      </c>
+      <c r="I312" s="8" t="s">
+        <v>2208</v>
+      </c>
+      <c r="J312" s="8" t="s">
+        <v>3179</v>
+      </c>
+      <c r="K312" s="8" t="s">
+        <v>3180</v>
+      </c>
+      <c r="L312" s="8" t="s">
+        <v>3181</v>
+      </c>
+    </row>
+    <row r="313" spans="1:12">
+      <c r="A313" s="7" t="s">
+        <v>608</v>
+      </c>
+      <c r="B313" s="7" t="s">
+        <v>609</v>
+      </c>
+      <c r="C313" s="8" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D313" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E313" s="8" t="s">
+        <v>3167</v>
+      </c>
+      <c r="F313" s="8" t="s">
+        <v>3168</v>
+      </c>
+      <c r="G313" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H313" s="10">
+        <v>365</v>
+      </c>
+      <c r="I313" s="8" t="s">
+        <v>3169</v>
+      </c>
+      <c r="J313" s="8" t="s">
+        <v>3182</v>
+      </c>
+      <c r="K313" s="8" t="s">
+        <v>3183</v>
+      </c>
+      <c r="L313" s="8" t="s">
+        <v>3184</v>
+      </c>
+    </row>
+    <row r="314" spans="1:12">
+      <c r="A314" s="7" t="s">
+        <v>610</v>
+      </c>
+      <c r="B314" s="7" t="s">
+        <v>611</v>
+      </c>
+      <c r="C314" s="8" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D314" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E314" s="8" t="s">
+        <v>3167</v>
+      </c>
+      <c r="F314" s="8" t="s">
+        <v>3168</v>
+      </c>
+      <c r="G314" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H314" s="10">
+        <v>365</v>
+      </c>
+      <c r="I314" s="8" t="s">
+        <v>3169</v>
+      </c>
+      <c r="J314" s="8" t="s">
+        <v>3185</v>
+      </c>
+      <c r="K314" s="8" t="s">
+        <v>3186</v>
+      </c>
+      <c r="L314" s="8" t="s">
+        <v>3187</v>
+      </c>
+    </row>
+    <row r="315" spans="1:12">
+      <c r="A315" s="7" t="s">
+        <v>612</v>
+      </c>
+      <c r="B315" s="7" t="s">
+        <v>613</v>
+      </c>
+      <c r="C315" s="8" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D315" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E315" s="8" t="s">
+        <v>3167</v>
+      </c>
+      <c r="F315" s="8" t="s">
+        <v>3168</v>
+      </c>
+      <c r="G315" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H315" s="10">
+        <v>365</v>
+      </c>
+      <c r="I315" s="8" t="s">
+        <v>3169</v>
+      </c>
+      <c r="J315" s="8" t="s">
+        <v>3188</v>
+      </c>
+      <c r="K315" s="8" t="s">
+        <v>3189</v>
+      </c>
+      <c r="L315" s="8" t="s">
+        <v>3190</v>
+      </c>
+    </row>
+    <row r="316" spans="1:12">
+      <c r="A316" s="7" t="s">
+        <v>614</v>
+      </c>
+      <c r="B316" s="7" t="s">
+        <v>615</v>
+      </c>
+      <c r="C316" s="8" t="s">
+        <v>1653</v>
+      </c>
+      <c r="D316" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E316" s="8" t="s">
+        <v>3167</v>
+      </c>
+      <c r="F316" s="8" t="s">
+        <v>3168</v>
+      </c>
+      <c r="G316" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H316" s="10">
+        <v>365</v>
+      </c>
+      <c r="I316" s="8" t="s">
+        <v>3169</v>
+      </c>
+      <c r="J316" s="8" t="s">
+        <v>3191</v>
+      </c>
+      <c r="K316" s="8" t="s">
+        <v>3192</v>
+      </c>
+      <c r="L316" s="8" t="s">
+        <v>3193</v>
+      </c>
+    </row>
+    <row r="317" spans="1:12">
+      <c r="A317" s="7" t="s">
+        <v>616</v>
+      </c>
+      <c r="B317" s="7" t="s">
+        <v>617</v>
+      </c>
+      <c r="C317" s="8" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D317" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E317" s="8" t="s">
+        <v>3167</v>
+      </c>
+      <c r="F317" s="8" t="s">
+        <v>3168</v>
+      </c>
+      <c r="G317" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H317" s="10">
+        <v>365</v>
+      </c>
+      <c r="I317" s="8" t="s">
+        <v>3169</v>
+      </c>
+      <c r="J317" s="8" t="s">
+        <v>3194</v>
+      </c>
+      <c r="K317" s="8" t="s">
+        <v>3195</v>
+      </c>
+      <c r="L317" s="8" t="s">
+        <v>3196</v>
+      </c>
+    </row>
+    <row r="318" spans="1:12">
+      <c r="A318" s="7" t="s">
+        <v>618</v>
+      </c>
+      <c r="B318" s="7" t="s">
+        <v>619</v>
+      </c>
+      <c r="C318" s="8" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D318" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E318" s="8" t="s">
+        <v>3167</v>
+      </c>
+      <c r="F318" s="8" t="s">
+        <v>3168</v>
+      </c>
+      <c r="G318" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H318" s="10">
+        <v>365</v>
+      </c>
+      <c r="I318" s="8" t="s">
+        <v>3169</v>
+      </c>
+      <c r="J318" s="8" t="s">
+        <v>3197</v>
+      </c>
+      <c r="K318" s="8" t="s">
+        <v>3198</v>
+      </c>
+      <c r="L318" s="8" t="s">
+        <v>3199</v>
+      </c>
+    </row>
+    <row r="319" spans="1:12">
+      <c r="A319" s="7" t="s">
+        <v>620</v>
+      </c>
+      <c r="B319" s="7" t="s">
+        <v>621</v>
+      </c>
+      <c r="C319" s="8" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D319" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E319" s="8" t="s">
+        <v>3167</v>
+      </c>
+      <c r="F319" s="8" t="s">
+        <v>3168</v>
+      </c>
+      <c r="G319" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H319" s="10">
+        <v>365</v>
+      </c>
+      <c r="I319" s="8" t="s">
+        <v>3169</v>
+      </c>
+      <c r="J319" s="8" t="s">
+        <v>3200</v>
+      </c>
+      <c r="K319" s="8" t="s">
+        <v>3201</v>
+      </c>
+      <c r="L319" s="8" t="s">
+        <v>3202</v>
+      </c>
+    </row>
+    <row r="320" spans="1:12">
+      <c r="A320" s="7" t="s">
+        <v>622</v>
+      </c>
+      <c r="B320" s="7" t="s">
+        <v>623</v>
+      </c>
+      <c r="C320" s="8" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D320" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E320" s="8" t="s">
+        <v>3167</v>
+      </c>
+      <c r="F320" s="8" t="s">
+        <v>3168</v>
+      </c>
+      <c r="G320" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H320" s="10">
+        <v>312</v>
+      </c>
+      <c r="I320" s="8" t="s">
+        <v>3169</v>
+      </c>
+      <c r="J320" s="8" t="s">
+        <v>3203</v>
+      </c>
+      <c r="K320" s="8" t="s">
+        <v>3204</v>
+      </c>
+      <c r="L320" s="8" t="s">
+        <v>3205</v>
+      </c>
+    </row>
+    <row r="321" spans="1:12">
+      <c r="A321" s="7" t="s">
+        <v>624</v>
+      </c>
+      <c r="B321" s="7" t="s">
+        <v>625</v>
+      </c>
+      <c r="C321" s="8" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D321" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E321" s="8" t="s">
+        <v>3167</v>
+      </c>
+      <c r="F321" s="8" t="s">
+        <v>3168</v>
+      </c>
+      <c r="G321" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H321" s="10">
+        <v>52</v>
+      </c>
+      <c r="I321" s="8" t="s">
+        <v>2258</v>
+      </c>
+      <c r="J321" s="8" t="s">
+        <v>3206</v>
+      </c>
+      <c r="K321" s="8" t="s">
+        <v>3207</v>
+      </c>
+      <c r="L321" s="8" t="s">
+        <v>3208</v>
+      </c>
+    </row>
+    <row r="322" spans="1:12">
+      <c r="A322" s="7" t="s">
+        <v>626</v>
+      </c>
+      <c r="B322" s="7" t="s">
+        <v>627</v>
+      </c>
+      <c r="C322" s="8" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D322" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E322" s="8" t="s">
+        <v>3167</v>
+      </c>
+      <c r="F322" s="8" t="s">
+        <v>3168</v>
+      </c>
+      <c r="G322" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H322" s="10">
+        <v>52</v>
+      </c>
+      <c r="I322" s="8" t="s">
+        <v>3209</v>
+      </c>
+      <c r="J322" s="8" t="s">
+        <v>3210</v>
+      </c>
+      <c r="K322" s="8" t="s">
+        <v>3211</v>
+      </c>
+      <c r="L322" s="8" t="s">
+        <v>3212</v>
+      </c>
+    </row>
+    <row r="323" spans="1:12">
+      <c r="A323" s="7" t="s">
+        <v>628</v>
+      </c>
+      <c r="B323" s="7" t="s">
+        <v>629</v>
+      </c>
+      <c r="C323" s="8" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D323" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E323" s="8" t="s">
+        <v>3213</v>
+      </c>
+      <c r="F323" s="8" t="s">
+        <v>2000</v>
+      </c>
+      <c r="G323" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H323" s="10">
+        <v>365</v>
+      </c>
+      <c r="I323" s="8" t="s">
+        <v>3214</v>
+      </c>
+      <c r="J323" s="8" t="s">
+        <v>3215</v>
+      </c>
+      <c r="K323" s="8" t="s">
+        <v>3216</v>
+      </c>
+      <c r="L323" s="8" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="324" spans="1:12">
+      <c r="A324" s="7" t="s">
+        <v>630</v>
+      </c>
+      <c r="B324" s="7" t="s">
+        <v>631</v>
+      </c>
+      <c r="C324" s="8" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D324" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E324" s="8" t="s">
+        <v>3213</v>
+      </c>
+      <c r="F324" s="8" t="s">
+        <v>2000</v>
+      </c>
+      <c r="G324" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H324" s="10">
+        <v>104</v>
+      </c>
+      <c r="I324" s="8" t="s">
+        <v>2192</v>
+      </c>
+      <c r="J324" s="8" t="s">
+        <v>3218</v>
+      </c>
+      <c r="K324" s="8" t="s">
+        <v>3219</v>
+      </c>
+      <c r="L324" s="8" t="s">
+        <v>3220</v>
+      </c>
+    </row>
+    <row r="325" spans="1:12">
+      <c r="A325" s="7" t="s">
+        <v>632</v>
+      </c>
+      <c r="B325" s="7" t="s">
+        <v>633</v>
+      </c>
+      <c r="C325" s="8" t="s">
+        <v>1662</v>
+      </c>
+      <c r="D325" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E325" s="8" t="s">
+        <v>3213</v>
+      </c>
+      <c r="F325" s="8" t="s">
+        <v>2000</v>
+      </c>
+      <c r="G325" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H325" s="10">
+        <v>365</v>
+      </c>
+      <c r="I325" s="8" t="s">
+        <v>3214</v>
+      </c>
+      <c r="J325" s="8" t="s">
+        <v>3221</v>
+      </c>
+      <c r="K325" s="8" t="s">
+        <v>3222</v>
+      </c>
+      <c r="L325" s="8" t="s">
+        <v>3223</v>
+      </c>
+    </row>
+    <row r="326" spans="1:12">
+      <c r="A326" s="7" t="s">
+        <v>634</v>
+      </c>
+      <c r="B326" s="7" t="s">
+        <v>635</v>
+      </c>
+      <c r="C326" s="8" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D326" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E326" s="8" t="s">
+        <v>3213</v>
+      </c>
+      <c r="F326" s="8" t="s">
+        <v>2000</v>
+      </c>
+      <c r="G326" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H326" s="10">
+        <v>312</v>
+      </c>
+      <c r="I326" s="8" t="s">
+        <v>3214</v>
+      </c>
+      <c r="J326" s="8" t="s">
+        <v>3224</v>
+      </c>
+      <c r="K326" s="8" t="s">
+        <v>3225</v>
+      </c>
+      <c r="L326" s="8" t="s">
+        <v>3226</v>
+      </c>
+    </row>
+    <row r="327" spans="1:12">
+      <c r="A327" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="B327" s="7" t="s">
+        <v>637</v>
+      </c>
+      <c r="C327" s="8" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D327" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E327" s="8" t="s">
+        <v>3213</v>
+      </c>
+      <c r="F327" s="8" t="s">
+        <v>2000</v>
+      </c>
+      <c r="G327" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H327" s="10">
+        <v>312</v>
+      </c>
+      <c r="I327" s="8" t="s">
+        <v>3214</v>
+      </c>
+      <c r="J327" s="8" t="s">
+        <v>3227</v>
+      </c>
+      <c r="K327" s="8" t="s">
+        <v>3228</v>
+      </c>
+      <c r="L327" s="8" t="s">
+        <v>3229</v>
+      </c>
+    </row>
+    <row r="328" spans="1:12">
+      <c r="A328" s="7" t="s">
+        <v>638</v>
+      </c>
+      <c r="B328" s="7" t="s">
+        <v>639</v>
+      </c>
+      <c r="C328" s="8" t="s">
+        <v>1665</v>
+      </c>
+      <c r="D328" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E328" s="8" t="s">
+        <v>3213</v>
+      </c>
+      <c r="F328" s="8" t="s">
+        <v>2000</v>
+      </c>
+      <c r="G328" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H328" s="10">
+        <v>52</v>
+      </c>
+      <c r="I328" s="8" t="s">
+        <v>2267</v>
+      </c>
+      <c r="J328" s="8" t="s">
+        <v>3230</v>
+      </c>
+      <c r="K328" s="8" t="s">
+        <v>3231</v>
+      </c>
+      <c r="L328" s="8" t="s">
+        <v>3232</v>
+      </c>
+    </row>
+    <row r="329" spans="1:12">
+      <c r="A329" s="7" t="s">
+        <v>640</v>
+      </c>
+      <c r="B329" s="7" t="s">
+        <v>641</v>
+      </c>
+      <c r="C329" s="8" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D329" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E329" s="8" t="s">
+        <v>3233</v>
+      </c>
+      <c r="F329" s="8" t="s">
+        <v>2001</v>
+      </c>
+      <c r="G329" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H329" s="10">
+        <v>312</v>
+      </c>
+      <c r="I329" s="8" t="s">
+        <v>2192</v>
+      </c>
+      <c r="J329" s="8" t="s">
+        <v>3234</v>
+      </c>
+      <c r="K329" s="8" t="s">
+        <v>3235</v>
+      </c>
+      <c r="L329" s="8" t="s">
+        <v>3236</v>
+      </c>
+    </row>
+    <row r="330" spans="1:12">
+      <c r="A330" s="7" t="s">
+        <v>642</v>
+      </c>
+      <c r="B330" s="7" t="s">
+        <v>643</v>
+      </c>
+      <c r="C330" s="8" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D330" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E330" s="8" t="s">
+        <v>3233</v>
+      </c>
+      <c r="F330" s="8" t="s">
+        <v>2001</v>
+      </c>
+      <c r="G330" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H330" s="10">
+        <v>156</v>
+      </c>
+      <c r="I330" s="8" t="s">
+        <v>2208</v>
+      </c>
+      <c r="J330" s="8" t="s">
+        <v>3237</v>
+      </c>
+      <c r="K330" s="8" t="s">
+        <v>3238</v>
+      </c>
+      <c r="L330" s="8" t="s">
+        <v>3239</v>
+      </c>
+    </row>
+    <row r="331" spans="1:12">
+      <c r="A331" s="7" t="s">
+        <v>644</v>
+      </c>
+      <c r="B331" s="7" t="s">
+        <v>645</v>
+      </c>
+      <c r="C331" s="8" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D331" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E331" s="8" t="s">
+        <v>3233</v>
+      </c>
+      <c r="F331" s="8" t="s">
+        <v>2001</v>
+      </c>
+      <c r="G331" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H331" s="10">
+        <v>365</v>
+      </c>
+      <c r="I331" s="8" t="s">
+        <v>2728</v>
+      </c>
+      <c r="J331" s="8" t="s">
+        <v>3240</v>
+      </c>
+      <c r="K331" s="8" t="s">
+        <v>3241</v>
+      </c>
+      <c r="L331" s="8" t="s">
+        <v>3242</v>
+      </c>
+    </row>
+    <row r="332" spans="1:12">
+      <c r="A332" s="7" t="s">
+        <v>646</v>
+      </c>
+      <c r="B332" s="7" t="s">
+        <v>647</v>
+      </c>
+      <c r="C332" s="8" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D332" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E332" s="8" t="s">
+        <v>3233</v>
+      </c>
+      <c r="F332" s="8" t="s">
+        <v>2001</v>
+      </c>
+      <c r="G332" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H332" s="10">
+        <v>365</v>
+      </c>
+      <c r="I332" s="8" t="s">
+        <v>3243</v>
+      </c>
+      <c r="J332" s="8" t="s">
+        <v>3244</v>
+      </c>
+      <c r="K332" s="8" t="s">
+        <v>3245</v>
+      </c>
+      <c r="L332" s="8" t="s">
+        <v>3246</v>
+      </c>
+    </row>
+    <row r="333" spans="1:12">
+      <c r="A333" s="7" t="s">
+        <v>648</v>
+      </c>
+      <c r="B333" s="7" t="s">
+        <v>649</v>
+      </c>
+      <c r="C333" s="8" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D333" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E333" s="8" t="s">
+        <v>3233</v>
+      </c>
+      <c r="F333" s="8" t="s">
+        <v>2001</v>
+      </c>
+      <c r="G333" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H333" s="10">
+        <v>365</v>
+      </c>
+      <c r="I333" s="8" t="s">
+        <v>3243</v>
+      </c>
+      <c r="J333" s="8" t="s">
+        <v>3247</v>
+      </c>
+      <c r="K333" s="8" t="s">
+        <v>3248</v>
+      </c>
+      <c r="L333" s="8" t="s">
+        <v>3249</v>
+      </c>
+    </row>
+    <row r="334" spans="1:12">
+      <c r="A334" s="7" t="s">
+        <v>650</v>
+      </c>
+      <c r="B334" s="7" t="s">
+        <v>651</v>
+      </c>
+      <c r="C334" s="8" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D334" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E334" s="8" t="s">
+        <v>3233</v>
+      </c>
+      <c r="F334" s="8" t="s">
+        <v>2001</v>
+      </c>
+      <c r="G334" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H334" s="10">
+        <v>312</v>
+      </c>
+      <c r="I334" s="8" t="s">
+        <v>3243</v>
+      </c>
+      <c r="J334" s="8" t="s">
+        <v>3250</v>
+      </c>
+      <c r="K334" s="8" t="s">
+        <v>3251</v>
+      </c>
+      <c r="L334" s="8" t="s">
+        <v>3252</v>
+      </c>
+    </row>
+    <row r="335" spans="1:12">
+      <c r="A335" s="7" t="s">
+        <v>652</v>
+      </c>
+      <c r="B335" s="7" t="s">
+        <v>653</v>
+      </c>
+      <c r="C335" s="8" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D335" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E335" s="8" t="s">
+        <v>3233</v>
+      </c>
+      <c r="F335" s="8" t="s">
+        <v>2001</v>
+      </c>
+      <c r="G335" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H335" s="10">
+        <v>365</v>
+      </c>
+      <c r="I335" s="8" t="s">
+        <v>3243</v>
+      </c>
+      <c r="J335" s="8" t="s">
+        <v>3253</v>
+      </c>
+      <c r="K335" s="8" t="s">
+        <v>3254</v>
+      </c>
+      <c r="L335" s="8" t="s">
+        <v>3255</v>
+      </c>
+    </row>
+    <row r="336" spans="1:12">
+      <c r="A336" s="7" t="s">
+        <v>654</v>
+      </c>
+      <c r="B336" s="7" t="s">
+        <v>655</v>
+      </c>
+      <c r="C336" s="8" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D336" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E336" s="8" t="s">
+        <v>3233</v>
+      </c>
+      <c r="F336" s="8" t="s">
+        <v>2001</v>
+      </c>
+      <c r="G336" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H336" s="10">
+        <v>260</v>
+      </c>
+      <c r="I336" s="8" t="s">
+        <v>3243</v>
+      </c>
+      <c r="J336" s="8" t="s">
+        <v>3256</v>
+      </c>
+      <c r="K336" s="8" t="s">
+        <v>3257</v>
+      </c>
+      <c r="L336" s="8" t="s">
+        <v>3258</v>
+      </c>
+    </row>
+    <row r="337" spans="1:12">
+      <c r="A337" s="7" t="s">
+        <v>656</v>
+      </c>
+      <c r="B337" s="7" t="s">
+        <v>657</v>
+      </c>
+      <c r="C337" s="8" t="s">
+        <v>1674</v>
+      </c>
+      <c r="D337" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E337" s="8" t="s">
+        <v>3233</v>
+      </c>
+      <c r="F337" s="8" t="s">
+        <v>2001</v>
+      </c>
+      <c r="G337" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H337" s="10">
+        <v>312</v>
+      </c>
+      <c r="I337" s="8" t="s">
+        <v>3243</v>
+      </c>
+      <c r="J337" s="8" t="s">
+        <v>3259</v>
+      </c>
+      <c r="K337" s="8" t="s">
+        <v>3260</v>
+      </c>
+      <c r="L337" s="8" t="s">
+        <v>3261</v>
+      </c>
+    </row>
+    <row r="338" spans="1:12">
+      <c r="A338" s="7" t="s">
+        <v>658</v>
+      </c>
+      <c r="B338" s="7" t="s">
+        <v>659</v>
+      </c>
+      <c r="C338" s="8" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D338" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E338" s="8" t="s">
+        <v>3233</v>
+      </c>
+      <c r="F338" s="8" t="s">
+        <v>2001</v>
+      </c>
+      <c r="G338" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H338" s="10">
+        <v>312</v>
+      </c>
+      <c r="I338" s="8" t="s">
+        <v>3243</v>
+      </c>
+      <c r="J338" s="8" t="s">
+        <v>3262</v>
+      </c>
+      <c r="K338" s="8" t="s">
+        <v>3263</v>
+      </c>
+      <c r="L338" s="8" t="s">
+        <v>3264</v>
+      </c>
+    </row>
+    <row r="339" spans="1:12">
+      <c r="A339" s="7" t="s">
+        <v>660</v>
+      </c>
+      <c r="B339" s="7" t="s">
+        <v>661</v>
+      </c>
+      <c r="C339" s="8" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D339" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E339" s="8" t="s">
+        <v>3233</v>
+      </c>
+      <c r="F339" s="8" t="s">
+        <v>2001</v>
+      </c>
+      <c r="G339" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H339" s="10">
+        <v>52</v>
+      </c>
+      <c r="I339" s="8" t="s">
+        <v>2590</v>
+      </c>
+      <c r="J339" s="8" t="s">
+        <v>3265</v>
+      </c>
+      <c r="K339" s="8" t="s">
+        <v>3266</v>
+      </c>
+      <c r="L339" s="8" t="s">
+        <v>3267</v>
+      </c>
+    </row>
+    <row r="340" spans="1:12">
+      <c r="A340" s="7" t="s">
+        <v>662</v>
+      </c>
+      <c r="B340" s="7" t="s">
+        <v>663</v>
+      </c>
+      <c r="C340" s="8" t="s">
+        <v>1677</v>
+      </c>
+      <c r="D340" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E340" s="8" t="s">
+        <v>3233</v>
+      </c>
+      <c r="F340" s="8" t="s">
+        <v>2001</v>
+      </c>
+      <c r="G340" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H340" s="10">
+        <v>52</v>
+      </c>
+      <c r="I340" s="8" t="s">
+        <v>2373</v>
+      </c>
+      <c r="J340" s="8" t="s">
+        <v>3268</v>
+      </c>
+      <c r="K340" s="8" t="s">
+        <v>3269</v>
+      </c>
+      <c r="L340" s="8" t="s">
+        <v>3270</v>
+      </c>
+    </row>
+    <row r="341" spans="1:12">
+      <c r="A341" s="7" t="s">
+        <v>664</v>
+      </c>
+      <c r="B341" s="7" t="s">
+        <v>665</v>
+      </c>
+      <c r="C341" s="8" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D341" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E341" s="8" t="s">
+        <v>3233</v>
+      </c>
+      <c r="F341" s="8" t="s">
+        <v>2001</v>
+      </c>
+      <c r="G341" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H341" s="10">
+        <v>365</v>
+      </c>
+      <c r="I341" s="8" t="s">
+        <v>2373</v>
+      </c>
+      <c r="J341" s="8" t="s">
+        <v>3271</v>
+      </c>
+      <c r="K341" s="8" t="s">
+        <v>3272</v>
+      </c>
+      <c r="L341" s="8" t="s">
+        <v>3273</v>
+      </c>
+    </row>
+    <row r="342" spans="1:12">
+      <c r="A342" s="7" t="s">
+        <v>666</v>
+      </c>
+      <c r="B342" s="7" t="s">
+        <v>667</v>
+      </c>
+      <c r="C342" s="8" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D342" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E342" s="8" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F342" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G342" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H342" s="10">
+        <v>365</v>
+      </c>
+      <c r="I342" s="8" t="s">
+        <v>3275</v>
+      </c>
+      <c r="J342" s="8" t="s">
+        <v>3276</v>
+      </c>
+      <c r="K342" s="8" t="s">
+        <v>3277</v>
+      </c>
+      <c r="L342" s="8" t="s">
+        <v>3278</v>
+      </c>
+    </row>
+    <row r="343" spans="1:12">
+      <c r="A343" s="7" t="s">
+        <v>668</v>
+      </c>
+      <c r="B343" s="7" t="s">
+        <v>669</v>
+      </c>
+      <c r="C343" s="8" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D343" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E343" s="8" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F343" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G343" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H343" s="10">
+        <v>52</v>
+      </c>
+      <c r="I343" s="8" t="s">
+        <v>2590</v>
+      </c>
+      <c r="J343" s="8" t="s">
+        <v>3279</v>
+      </c>
+      <c r="K343" s="8" t="s">
+        <v>3280</v>
+      </c>
+      <c r="L343" s="8" t="s">
+        <v>3281</v>
+      </c>
+    </row>
+    <row r="344" spans="1:12">
+      <c r="A344" s="7" t="s">
+        <v>670</v>
+      </c>
+      <c r="B344" s="7" t="s">
+        <v>671</v>
+      </c>
+      <c r="C344" s="8" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D344" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E344" s="8" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F344" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G344" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H344" s="10">
+        <v>104</v>
+      </c>
+      <c r="I344" s="8" t="s">
+        <v>2208</v>
+      </c>
+      <c r="J344" s="8" t="s">
+        <v>3282</v>
+      </c>
+      <c r="K344" s="8" t="s">
+        <v>3283</v>
+      </c>
+      <c r="L344" s="8" t="s">
+        <v>3284</v>
+      </c>
+    </row>
+    <row r="345" spans="1:12">
+      <c r="A345" s="7" t="s">
+        <v>672</v>
+      </c>
+      <c r="B345" s="7" t="s">
+        <v>673</v>
+      </c>
+      <c r="C345" s="8" t="s">
+        <v>1682</v>
+      </c>
+      <c r="D345" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E345" s="8" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F345" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G345" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H345" s="10">
+        <v>365</v>
+      </c>
+      <c r="I345" s="8" t="s">
+        <v>3275</v>
+      </c>
+      <c r="J345" s="8" t="s">
+        <v>3285</v>
+      </c>
+      <c r="K345" s="8" t="s">
+        <v>3286</v>
+      </c>
+      <c r="L345" s="8" t="s">
+        <v>3287</v>
+      </c>
+    </row>
+    <row r="346" spans="1:12">
+      <c r="A346" s="7" t="s">
+        <v>674</v>
+      </c>
+      <c r="B346" s="7" t="s">
+        <v>675</v>
+      </c>
+      <c r="C346" s="8" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D346" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E346" s="8" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F346" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G346" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H346" s="10">
+        <v>312</v>
+      </c>
+      <c r="I346" s="8" t="s">
+        <v>3275</v>
+      </c>
+      <c r="J346" s="8" t="s">
+        <v>3288</v>
+      </c>
+      <c r="K346" s="8" t="s">
+        <v>3289</v>
+      </c>
+      <c r="L346" s="8" t="s">
+        <v>3290</v>
+      </c>
+    </row>
+    <row r="347" spans="1:12">
+      <c r="A347" s="7" t="s">
+        <v>676</v>
+      </c>
+      <c r="B347" s="7" t="s">
+        <v>677</v>
+      </c>
+      <c r="C347" s="8" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D347" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E347" s="8" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F347" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G347" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H347" s="10">
+        <v>312</v>
+      </c>
+      <c r="I347" s="8" t="s">
+        <v>3275</v>
+      </c>
+      <c r="J347" s="8" t="s">
+        <v>3291</v>
+      </c>
+      <c r="K347" s="8" t="s">
+        <v>3292</v>
+      </c>
+      <c r="L347" s="8" t="s">
+        <v>3293</v>
+      </c>
+    </row>
+    <row r="348" spans="1:12">
+      <c r="A348" s="7" t="s">
+        <v>678</v>
+      </c>
+      <c r="B348" s="7" t="s">
+        <v>679</v>
+      </c>
+      <c r="C348" s="8" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D348" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E348" s="8" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F348" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G348" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H348" s="10">
+        <v>312</v>
+      </c>
+      <c r="I348" s="8" t="s">
+        <v>3275</v>
+      </c>
+      <c r="J348" s="8" t="s">
+        <v>3294</v>
+      </c>
+      <c r="K348" s="8" t="s">
+        <v>3295</v>
+      </c>
+      <c r="L348" s="8" t="s">
+        <v>3296</v>
+      </c>
+    </row>
+    <row r="349" spans="1:12">
+      <c r="A349" s="7" t="s">
+        <v>680</v>
+      </c>
+      <c r="B349" s="7" t="s">
+        <v>681</v>
+      </c>
+      <c r="C349" s="8" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D349" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E349" s="8" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F349" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G349" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H349" s="10">
+        <v>312</v>
+      </c>
+      <c r="I349" s="8" t="s">
+        <v>3275</v>
+      </c>
+      <c r="J349" s="8" t="s">
+        <v>3297</v>
+      </c>
+      <c r="K349" s="8" t="s">
+        <v>3298</v>
+      </c>
+      <c r="L349" s="8" t="s">
+        <v>3299</v>
+      </c>
+    </row>
+    <row r="350" spans="1:12">
+      <c r="A350" s="7" t="s">
+        <v>682</v>
+      </c>
+      <c r="B350" s="7" t="s">
+        <v>683</v>
+      </c>
+      <c r="C350" s="8" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D350" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E350" s="8" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F350" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G350" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H350" s="10">
+        <v>312</v>
+      </c>
+      <c r="I350" s="8" t="s">
+        <v>3275</v>
+      </c>
+      <c r="J350" s="8" t="s">
+        <v>3300</v>
+      </c>
+      <c r="K350" s="8" t="s">
+        <v>3301</v>
+      </c>
+      <c r="L350" s="8" t="s">
+        <v>3302</v>
+      </c>
+    </row>
+    <row r="351" spans="1:12">
+      <c r="A351" s="7" t="s">
+        <v>684</v>
+      </c>
+      <c r="B351" s="7" t="s">
+        <v>685</v>
+      </c>
+      <c r="C351" s="8" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D351" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E351" s="8" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F351" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G351" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H351" s="10">
+        <v>312</v>
+      </c>
+      <c r="I351" s="8" t="s">
+        <v>3275</v>
+      </c>
+      <c r="J351" s="8" t="s">
+        <v>3303</v>
+      </c>
+      <c r="K351" s="8" t="s">
+        <v>3304</v>
+      </c>
+      <c r="L351" s="8" t="s">
+        <v>3305</v>
+      </c>
+    </row>
+    <row r="352" spans="1:12">
+      <c r="A352" s="7" t="s">
+        <v>686</v>
+      </c>
+      <c r="B352" s="7" t="s">
+        <v>687</v>
+      </c>
+      <c r="C352" s="8" t="s">
+        <v>2033</v>
+      </c>
+      <c r="D352" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E352" s="8" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F352" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G352" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H352" s="10">
+        <v>260</v>
+      </c>
+      <c r="I352" s="8" t="s">
+        <v>3306</v>
+      </c>
+      <c r="J352" s="8" t="s">
+        <v>3307</v>
+      </c>
+      <c r="K352" s="8" t="s">
+        <v>3308</v>
+      </c>
+      <c r="L352" s="8" t="s">
+        <v>3309</v>
+      </c>
+    </row>
+    <row r="353" spans="1:12">
+      <c r="A353" s="7" t="s">
+        <v>688</v>
+      </c>
+      <c r="B353" s="7" t="s">
+        <v>689</v>
+      </c>
+      <c r="C353" s="8" t="s">
+        <v>1688</v>
+      </c>
+      <c r="D353" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E353" s="8" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F353" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G353" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H353" s="10">
+        <v>312</v>
+      </c>
+      <c r="I353" s="8" t="s">
+        <v>3275</v>
+      </c>
+      <c r="J353" s="8" t="s">
+        <v>3310</v>
+      </c>
+      <c r="K353" s="8" t="s">
+        <v>3311</v>
+      </c>
+      <c r="L353" s="8" t="s">
+        <v>3312</v>
+      </c>
+    </row>
+    <row r="354" spans="1:12">
+      <c r="A354" s="7" t="s">
+        <v>690</v>
+      </c>
+      <c r="B354" s="7" t="s">
+        <v>691</v>
+      </c>
+      <c r="C354" s="8" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D354" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E354" s="8" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F354" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G354" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H354" s="10">
+        <v>156</v>
+      </c>
+      <c r="I354" s="8" t="s">
+        <v>2471</v>
+      </c>
+      <c r="J354" s="8" t="s">
+        <v>3313</v>
+      </c>
+      <c r="K354" s="8" t="s">
+        <v>3314</v>
+      </c>
+      <c r="L354" s="8" t="s">
+        <v>3315</v>
+      </c>
+    </row>
+    <row r="355" spans="1:12">
+      <c r="A355" s="7" t="s">
+        <v>692</v>
+      </c>
+      <c r="B355" s="7" t="s">
+        <v>693</v>
+      </c>
+      <c r="C355" s="8" t="s">
+        <v>1690</v>
+      </c>
+      <c r="D355" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E355" s="8" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F355" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G355" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H355" s="10">
+        <v>260</v>
+      </c>
+      <c r="I355" s="8" t="s">
+        <v>2440</v>
+      </c>
+      <c r="J355" s="8" t="s">
+        <v>3316</v>
+      </c>
+      <c r="K355" s="8" t="s">
+        <v>3317</v>
+      </c>
+      <c r="L355" s="8" t="s">
+        <v>3318</v>
+      </c>
+    </row>
+    <row r="356" spans="1:12">
+      <c r="A356" s="7" t="s">
         <v>694</v>
       </c>
-      <c r="C14" s="7" t="s">
+      <c r="B356" s="7" t="s">
+        <v>695</v>
+      </c>
+      <c r="C356" s="8" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D356" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E356" s="8" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F356" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G356" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H356" s="10">
+        <v>156</v>
+      </c>
+      <c r="I356" s="8" t="s">
+        <v>2386</v>
+      </c>
+      <c r="J356" s="8" t="s">
+        <v>3319</v>
+      </c>
+      <c r="K356" s="8" t="s">
+        <v>3320</v>
+      </c>
+      <c r="L356" s="8" t="s">
+        <v>3321</v>
+      </c>
+    </row>
+    <row r="357" spans="1:12">
+      <c r="A357" s="7" t="s">
+        <v>696</v>
+      </c>
+      <c r="B357" s="7" t="s">
+        <v>697</v>
+      </c>
+      <c r="C357" s="8" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D357" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E357" s="8" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F357" s="8" t="s">
+        <v>2003</v>
+      </c>
+      <c r="G357" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H357" s="10">
+        <v>365</v>
+      </c>
+      <c r="I357" s="8" t="s">
+        <v>3323</v>
+      </c>
+      <c r="J357" s="8" t="s">
+        <v>3324</v>
+      </c>
+      <c r="K357" s="8" t="s">
+        <v>3325</v>
+      </c>
+      <c r="L357" s="8" t="s">
+        <v>3326</v>
+      </c>
+    </row>
+    <row r="358" spans="1:12">
+      <c r="A358" s="7" t="s">
+        <v>698</v>
+      </c>
+      <c r="B358" s="7" t="s">
+        <v>699</v>
+      </c>
+      <c r="C358" s="8" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D358" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E358" s="8" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F358" s="8" t="s">
+        <v>2003</v>
+      </c>
+      <c r="G358" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H358" s="10">
+        <v>104</v>
+      </c>
+      <c r="I358" s="8" t="s">
+        <v>2208</v>
+      </c>
+      <c r="J358" s="8" t="s">
+        <v>3327</v>
+      </c>
+      <c r="K358" s="8" t="s">
+        <v>3328</v>
+      </c>
+      <c r="L358" s="8" t="s">
+        <v>3329</v>
+      </c>
+    </row>
+    <row r="359" spans="1:12">
+      <c r="A359" s="7" t="s">
+        <v>700</v>
+      </c>
+      <c r="B359" s="7" t="s">
+        <v>701</v>
+      </c>
+      <c r="C359" s="8" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D359" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E359" s="8" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F359" s="8" t="s">
+        <v>2003</v>
+      </c>
+      <c r="G359" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H359" s="10">
+        <v>365</v>
+      </c>
+      <c r="I359" s="8" t="s">
+        <v>3323</v>
+      </c>
+      <c r="J359" s="8" t="s">
+        <v>3330</v>
+      </c>
+      <c r="K359" s="8" t="s">
+        <v>3331</v>
+      </c>
+      <c r="L359" s="8" t="s">
+        <v>3332</v>
+      </c>
+    </row>
+    <row r="360" spans="1:12">
+      <c r="A360" s="7" t="s">
+        <v>702</v>
+      </c>
+      <c r="B360" s="7" t="s">
+        <v>703</v>
+      </c>
+      <c r="C360" s="8" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D360" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E360" s="8" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F360" s="8" t="s">
+        <v>2003</v>
+      </c>
+      <c r="G360" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H360" s="10">
+        <v>312</v>
+      </c>
+      <c r="I360" s="8" t="s">
+        <v>3323</v>
+      </c>
+      <c r="J360" s="8" t="s">
+        <v>3333</v>
+      </c>
+      <c r="K360" s="8" t="s">
+        <v>3334</v>
+      </c>
+      <c r="L360" s="8" t="s">
+        <v>3335</v>
+      </c>
+    </row>
+    <row r="361" spans="1:12">
+      <c r="A361" s="7" t="s">
+        <v>704</v>
+      </c>
+      <c r="B361" s="7" t="s">
+        <v>705</v>
+      </c>
+      <c r="C361" s="8" t="s">
+        <v>1696</v>
+      </c>
+      <c r="D361" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E361" s="8" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F361" s="8" t="s">
+        <v>2003</v>
+      </c>
+      <c r="G361" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H361" s="10">
+        <v>365</v>
+      </c>
+      <c r="I361" s="8" t="s">
+        <v>3323</v>
+      </c>
+      <c r="J361" s="8" t="s">
+        <v>3336</v>
+      </c>
+      <c r="K361" s="8" t="s">
+        <v>3337</v>
+      </c>
+      <c r="L361" s="8" t="s">
+        <v>3338</v>
+      </c>
+    </row>
+    <row r="362" spans="1:12">
+      <c r="A362" s="7" t="s">
+        <v>706</v>
+      </c>
+      <c r="B362" s="7" t="s">
+        <v>707</v>
+      </c>
+      <c r="C362" s="8" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D362" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E362" s="8" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F362" s="8" t="s">
+        <v>2003</v>
+      </c>
+      <c r="G362" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H362" s="10">
+        <v>365</v>
+      </c>
+      <c r="I362" s="8" t="s">
+        <v>3323</v>
+      </c>
+      <c r="J362" s="8" t="s">
+        <v>3339</v>
+      </c>
+      <c r="K362" s="8" t="s">
+        <v>3340</v>
+      </c>
+      <c r="L362" s="8" t="s">
+        <v>3341</v>
+      </c>
+    </row>
+    <row r="363" spans="1:12">
+      <c r="A363" s="7" t="s">
+        <v>708</v>
+      </c>
+      <c r="B363" s="7" t="s">
+        <v>709</v>
+      </c>
+      <c r="C363" s="8" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D363" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E363" s="8" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F363" s="8" t="s">
+        <v>2003</v>
+      </c>
+      <c r="G363" s="8" t="s">
+        <v>2262</v>
+      </c>
+      <c r="H363" s="10">
+        <v>208</v>
+      </c>
+      <c r="I363" s="8" t="s">
+        <v>2355</v>
+      </c>
+      <c r="J363" s="8" t="s">
+        <v>3342</v>
+      </c>
+      <c r="K363" s="8" t="s">
+        <v>3343</v>
+      </c>
+      <c r="L363" s="8" t="s">
+        <v>3344</v>
+      </c>
+    </row>
+    <row r="364" spans="1:12">
+      <c r="A364" s="7" t="s">
+        <v>710</v>
+      </c>
+      <c r="B364" s="7" t="s">
+        <v>711</v>
+      </c>
+      <c r="C364" s="8" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D364" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E364" s="8" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F364" s="8" t="s">
+        <v>2003</v>
+      </c>
+      <c r="G364" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H364" s="10">
+        <v>52</v>
+      </c>
+      <c r="I364" s="8" t="s">
+        <v>2471</v>
+      </c>
+      <c r="J364" s="8" t="s">
+        <v>3345</v>
+      </c>
+      <c r="K364" s="8" t="s">
+        <v>3346</v>
+      </c>
+      <c r="L364" s="8" t="s">
+        <v>3347</v>
+      </c>
+    </row>
+    <row r="365" spans="1:12">
+      <c r="A365" s="7" t="s">
+        <v>712</v>
+      </c>
+      <c r="B365" s="7" t="s">
+        <v>713</v>
+      </c>
+      <c r="C365" s="8" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D365" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E365" s="8" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F365" s="8" t="s">
+        <v>2003</v>
+      </c>
+      <c r="G365" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H365" s="10">
+        <v>52</v>
+      </c>
+      <c r="I365" s="8" t="s">
+        <v>2334</v>
+      </c>
+      <c r="J365" s="8" t="s">
+        <v>3348</v>
+      </c>
+      <c r="K365" s="8" t="s">
+        <v>3349</v>
+      </c>
+      <c r="L365" s="8" t="s">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="366" spans="1:12">
+      <c r="A366" s="7" t="s">
+        <v>714</v>
+      </c>
+      <c r="B366" s="7" t="s">
+        <v>715</v>
+      </c>
+      <c r="C366" s="8" t="s">
+        <v>1701</v>
+      </c>
+      <c r="D366" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E366" s="8" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F366" s="8" t="s">
+        <v>2003</v>
+      </c>
+      <c r="G366" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H366" s="10">
+        <v>52</v>
+      </c>
+      <c r="I366" s="8" t="s">
+        <v>2455</v>
+      </c>
+      <c r="J366" s="8" t="s">
+        <v>3351</v>
+      </c>
+      <c r="K366" s="8" t="s">
+        <v>3352</v>
+      </c>
+      <c r="L366" s="8" t="s">
+        <v>3353</v>
+      </c>
+    </row>
+    <row r="367" spans="1:12">
+      <c r="A367" s="7" t="s">
+        <v>716</v>
+      </c>
+      <c r="B367" s="7" t="s">
+        <v>717</v>
+      </c>
+      <c r="C367" s="8" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D367" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E367" s="8" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F367" s="8" t="s">
+        <v>2003</v>
+      </c>
+      <c r="G367" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H367" s="10">
+        <v>52</v>
+      </c>
+      <c r="I367" s="8" t="s">
+        <v>2525</v>
+      </c>
+      <c r="J367" s="8" t="s">
+        <v>3354</v>
+      </c>
+      <c r="K367" s="8" t="s">
+        <v>3355</v>
+      </c>
+      <c r="L367" s="8" t="s">
+        <v>3356</v>
+      </c>
+    </row>
+    <row r="368" spans="1:12">
+      <c r="A368" s="7" t="s">
+        <v>718</v>
+      </c>
+      <c r="B368" s="7" t="s">
+        <v>719</v>
+      </c>
+      <c r="C368" s="8" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D368" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E368" s="8" t="s">
+        <v>3357</v>
+      </c>
+      <c r="F368" s="8" t="s">
+        <v>3358</v>
+      </c>
+      <c r="G368" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H368" s="10">
+        <v>365</v>
+      </c>
+      <c r="I368" s="8" t="s">
+        <v>3359</v>
+      </c>
+      <c r="J368" s="8" t="s">
+        <v>3360</v>
+      </c>
+      <c r="K368" s="8" t="s">
+        <v>3361</v>
+      </c>
+      <c r="L368" s="8" t="s">
+        <v>3362</v>
+      </c>
+    </row>
+    <row r="369" spans="1:12">
+      <c r="A369" s="7" t="s">
+        <v>720</v>
+      </c>
+      <c r="B369" s="7" t="s">
+        <v>721</v>
+      </c>
+      <c r="C369" s="8" t="s">
+        <v>1704</v>
+      </c>
+      <c r="D369" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E369" s="8" t="s">
+        <v>3357</v>
+      </c>
+      <c r="F369" s="8" t="s">
+        <v>3358</v>
+      </c>
+      <c r="G369" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H369" s="10">
+        <v>52</v>
+      </c>
+      <c r="I369" s="8" t="s">
+        <v>2590</v>
+      </c>
+      <c r="J369" s="8" t="s">
+        <v>3363</v>
+      </c>
+      <c r="K369" s="8" t="s">
+        <v>3364</v>
+      </c>
+      <c r="L369" s="8" t="s">
+        <v>3365</v>
+      </c>
+    </row>
+    <row r="370" spans="1:12">
+      <c r="A370" s="7" t="s">
+        <v>722</v>
+      </c>
+      <c r="B370" s="7" t="s">
+        <v>723</v>
+      </c>
+      <c r="C370" s="8" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D370" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E370" s="8" t="s">
+        <v>3357</v>
+      </c>
+      <c r="F370" s="8" t="s">
+        <v>3358</v>
+      </c>
+      <c r="G370" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H370" s="10">
+        <v>104</v>
+      </c>
+      <c r="I370" s="8" t="s">
+        <v>2192</v>
+      </c>
+      <c r="J370" s="8" t="s">
+        <v>3366</v>
+      </c>
+      <c r="K370" s="8" t="s">
+        <v>3367</v>
+      </c>
+      <c r="L370" s="8" t="s">
+        <v>3368</v>
+      </c>
+    </row>
+    <row r="371" spans="1:12">
+      <c r="A371" s="7" t="s">
+        <v>724</v>
+      </c>
+      <c r="B371" s="7" t="s">
+        <v>725</v>
+      </c>
+      <c r="C371" s="8" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D371" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E371" s="8" t="s">
+        <v>3357</v>
+      </c>
+      <c r="F371" s="8" t="s">
+        <v>3358</v>
+      </c>
+      <c r="G371" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H371" s="10">
+        <v>52</v>
+      </c>
+      <c r="I371" s="8" t="s">
+        <v>2208</v>
+      </c>
+      <c r="J371" s="8" t="s">
+        <v>3369</v>
+      </c>
+      <c r="K371" s="8" t="s">
+        <v>3370</v>
+      </c>
+      <c r="L371" s="8" t="s">
+        <v>3371</v>
+      </c>
+    </row>
+    <row r="372" spans="1:12">
+      <c r="A372" s="7" t="s">
+        <v>726</v>
+      </c>
+      <c r="B372" s="7" t="s">
+        <v>727</v>
+      </c>
+      <c r="C372" s="8" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D372" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E372" s="8" t="s">
+        <v>3357</v>
+      </c>
+      <c r="F372" s="8" t="s">
+        <v>3358</v>
+      </c>
+      <c r="G372" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H372" s="10">
+        <v>365</v>
+      </c>
+      <c r="I372" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J372" s="8" t="s">
+        <v>3372</v>
+      </c>
+      <c r="K372" s="8" t="s">
+        <v>3373</v>
+      </c>
+      <c r="L372" s="8" t="s">
+        <v>3374</v>
+      </c>
+    </row>
+    <row r="373" spans="1:12">
+      <c r="A373" s="7" t="s">
+        <v>728</v>
+      </c>
+      <c r="B373" s="7" t="s">
+        <v>729</v>
+      </c>
+      <c r="C373" s="8" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D373" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E373" s="8" t="s">
+        <v>3357</v>
+      </c>
+      <c r="F373" s="8" t="s">
+        <v>3358</v>
+      </c>
+      <c r="G373" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H373" s="10">
+        <v>365</v>
+      </c>
+      <c r="I373" s="8" t="s">
+        <v>3359</v>
+      </c>
+      <c r="J373" s="8" t="s">
+        <v>3375</v>
+      </c>
+      <c r="K373" s="8" t="s">
+        <v>3376</v>
+      </c>
+      <c r="L373" s="8" t="s">
+        <v>3377</v>
+      </c>
+    </row>
+    <row r="374" spans="1:12">
+      <c r="A374" s="7" t="s">
+        <v>730</v>
+      </c>
+      <c r="B374" s="7" t="s">
+        <v>731</v>
+      </c>
+      <c r="C374" s="8" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D374" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E374" s="8" t="s">
+        <v>3357</v>
+      </c>
+      <c r="F374" s="8" t="s">
+        <v>3358</v>
+      </c>
+      <c r="G374" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H374" s="10">
+        <v>365</v>
+      </c>
+      <c r="I374" s="8" t="s">
+        <v>3359</v>
+      </c>
+      <c r="J374" s="8" t="s">
+        <v>3378</v>
+      </c>
+      <c r="K374" s="8" t="s">
+        <v>3379</v>
+      </c>
+      <c r="L374" s="8" t="s">
+        <v>3380</v>
+      </c>
+    </row>
+    <row r="375" spans="1:12">
+      <c r="A375" s="7" t="s">
+        <v>732</v>
+      </c>
+      <c r="B375" s="7" t="s">
+        <v>733</v>
+      </c>
+      <c r="C375" s="8" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D375" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E375" s="8" t="s">
+        <v>3357</v>
+      </c>
+      <c r="F375" s="8" t="s">
+        <v>3358</v>
+      </c>
+      <c r="G375" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H375" s="10">
+        <v>365</v>
+      </c>
+      <c r="I375" s="8" t="s">
+        <v>3359</v>
+      </c>
+      <c r="J375" s="8" t="s">
+        <v>3381</v>
+      </c>
+      <c r="K375" s="8" t="s">
+        <v>3382</v>
+      </c>
+      <c r="L375" s="8" t="s">
+        <v>3383</v>
+      </c>
+    </row>
+    <row r="376" spans="1:12">
+      <c r="A376" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="B376" s="7" t="s">
+        <v>735</v>
+      </c>
+      <c r="C376" s="8" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D376" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E376" s="8" t="s">
+        <v>3357</v>
+      </c>
+      <c r="F376" s="8" t="s">
+        <v>3358</v>
+      </c>
+      <c r="G376" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H376" s="10">
+        <v>365</v>
+      </c>
+      <c r="I376" s="8" t="s">
+        <v>3359</v>
+      </c>
+      <c r="J376" s="8" t="s">
+        <v>3384</v>
+      </c>
+      <c r="K376" s="8" t="s">
+        <v>3385</v>
+      </c>
+      <c r="L376" s="8" t="s">
+        <v>3386</v>
+      </c>
+    </row>
+    <row r="377" spans="1:12">
+      <c r="A377" s="7" t="s">
+        <v>736</v>
+      </c>
+      <c r="B377" s="7" t="s">
+        <v>737</v>
+      </c>
+      <c r="C377" s="8" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D377" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E377" s="8" t="s">
+        <v>3357</v>
+      </c>
+      <c r="F377" s="8" t="s">
+        <v>3358</v>
+      </c>
+      <c r="G377" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H377" s="10">
+        <v>312</v>
+      </c>
+      <c r="I377" s="8" t="s">
+        <v>3359</v>
+      </c>
+      <c r="J377" s="8" t="s">
         <v>3387</v>
       </c>
-      <c r="D14" s="7" t="s">
-[...11 lines deleted...]
-      <c r="H14" s="8">
+      <c r="K377" s="8" t="s">
+        <v>3388</v>
+      </c>
+      <c r="L377" s="8" t="s">
+        <v>3389</v>
+      </c>
+    </row>
+    <row r="378" spans="1:12">
+      <c r="A378" s="7" t="s">
+        <v>738</v>
+      </c>
+      <c r="B378" s="7" t="s">
+        <v>739</v>
+      </c>
+      <c r="C378" s="8" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D378" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E378" s="8" t="s">
+        <v>3357</v>
+      </c>
+      <c r="F378" s="8" t="s">
+        <v>3358</v>
+      </c>
+      <c r="G378" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H378" s="10">
+        <v>365</v>
+      </c>
+      <c r="I378" s="8" t="s">
+        <v>3359</v>
+      </c>
+      <c r="J378" s="8" t="s">
+        <v>3390</v>
+      </c>
+      <c r="K378" s="8" t="s">
+        <v>3391</v>
+      </c>
+      <c r="L378" s="8" t="s">
+        <v>3392</v>
+      </c>
+    </row>
+    <row r="379" spans="1:12">
+      <c r="A379" s="7" t="s">
+        <v>740</v>
+      </c>
+      <c r="B379" s="7" t="s">
+        <v>741</v>
+      </c>
+      <c r="C379" s="8" t="s">
+        <v>1713</v>
+      </c>
+      <c r="D379" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E379" s="8" t="s">
+        <v>3357</v>
+      </c>
+      <c r="F379" s="8" t="s">
+        <v>3358</v>
+      </c>
+      <c r="G379" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H379" s="10">
+        <v>312</v>
+      </c>
+      <c r="I379" s="8" t="s">
+        <v>3359</v>
+      </c>
+      <c r="J379" s="8" t="s">
+        <v>3393</v>
+      </c>
+      <c r="K379" s="8" t="s">
+        <v>3394</v>
+      </c>
+      <c r="L379" s="8" t="s">
+        <v>3395</v>
+      </c>
+    </row>
+    <row r="380" spans="1:12">
+      <c r="A380" s="7" t="s">
+        <v>742</v>
+      </c>
+      <c r="B380" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C380" s="8" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D380" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E380" s="8" t="s">
+        <v>3357</v>
+      </c>
+      <c r="F380" s="8" t="s">
+        <v>3358</v>
+      </c>
+      <c r="G380" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H380" s="10">
+        <v>365</v>
+      </c>
+      <c r="I380" s="8" t="s">
+        <v>3359</v>
+      </c>
+      <c r="J380" s="8" t="s">
+        <v>3396</v>
+      </c>
+      <c r="K380" s="8" t="s">
+        <v>3397</v>
+      </c>
+      <c r="L380" s="8" t="s">
+        <v>3398</v>
+      </c>
+    </row>
+    <row r="381" spans="1:12">
+      <c r="A381" s="7" t="s">
+        <v>743</v>
+      </c>
+      <c r="B381" s="7" t="s">
+        <v>744</v>
+      </c>
+      <c r="C381" s="8" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D381" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E381" s="8" t="s">
+        <v>3357</v>
+      </c>
+      <c r="F381" s="8" t="s">
+        <v>3358</v>
+      </c>
+      <c r="G381" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H381" s="10">
+        <v>104</v>
+      </c>
+      <c r="I381" s="8" t="s">
+        <v>2267</v>
+      </c>
+      <c r="J381" s="8" t="s">
+        <v>3399</v>
+      </c>
+      <c r="K381" s="8" t="s">
+        <v>3400</v>
+      </c>
+      <c r="L381" s="8" t="s">
+        <v>3401</v>
+      </c>
+    </row>
+    <row r="382" spans="1:12">
+      <c r="A382" s="7" t="s">
+        <v>745</v>
+      </c>
+      <c r="B382" s="7" t="s">
+        <v>746</v>
+      </c>
+      <c r="C382" s="8" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D382" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E382" s="8" t="s">
+        <v>2693</v>
+      </c>
+      <c r="F382" s="8" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G382" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H382" s="10">
+        <v>365</v>
+      </c>
+      <c r="I382" s="8" t="s">
+        <v>3402</v>
+      </c>
+      <c r="J382" s="8" t="s">
+        <v>3403</v>
+      </c>
+      <c r="K382" s="8" t="s">
+        <v>3404</v>
+      </c>
+      <c r="L382" s="8" t="s">
+        <v>3405</v>
+      </c>
+    </row>
+    <row r="383" spans="1:12">
+      <c r="A383" s="7" t="s">
+        <v>747</v>
+      </c>
+      <c r="B383" s="7" t="s">
+        <v>748</v>
+      </c>
+      <c r="C383" s="8" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D383" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E383" s="8" t="s">
+        <v>2693</v>
+      </c>
+      <c r="F383" s="8" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G383" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H383" s="10">
+        <v>52</v>
+      </c>
+      <c r="I383" s="8" t="s">
+        <v>3402</v>
+      </c>
+      <c r="J383" s="8" t="s">
+        <v>3406</v>
+      </c>
+      <c r="K383" s="8" t="s">
+        <v>3407</v>
+      </c>
+      <c r="L383" s="8" t="s">
+        <v>3408</v>
+      </c>
+    </row>
+    <row r="384" spans="1:12">
+      <c r="A384" s="7" t="s">
+        <v>749</v>
+      </c>
+      <c r="B384" s="7" t="s">
+        <v>750</v>
+      </c>
+      <c r="C384" s="8" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D384" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E384" s="8" t="s">
+        <v>2693</v>
+      </c>
+      <c r="F384" s="8" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G384" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H384" s="10">
+        <v>104</v>
+      </c>
+      <c r="I384" s="8" t="s">
+        <v>2208</v>
+      </c>
+      <c r="J384" s="8" t="s">
+        <v>3409</v>
+      </c>
+      <c r="K384" s="8" t="s">
+        <v>3410</v>
+      </c>
+      <c r="L384" s="8" t="s">
+        <v>3411</v>
+      </c>
+    </row>
+    <row r="385" spans="1:12">
+      <c r="A385" s="7" t="s">
+        <v>751</v>
+      </c>
+      <c r="B385" s="7" t="s">
+        <v>752</v>
+      </c>
+      <c r="C385" s="8" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D385" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E385" s="8" t="s">
+        <v>2693</v>
+      </c>
+      <c r="F385" s="8" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G385" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H385" s="10">
+        <v>156</v>
+      </c>
+      <c r="I385" s="8" t="s">
+        <v>3402</v>
+      </c>
+      <c r="J385" s="8" t="s">
+        <v>3412</v>
+      </c>
+      <c r="K385" s="8" t="s">
+        <v>3413</v>
+      </c>
+      <c r="L385" s="8" t="s">
+        <v>3414</v>
+      </c>
+    </row>
+    <row r="386" spans="1:12">
+      <c r="A386" s="7" t="s">
+        <v>753</v>
+      </c>
+      <c r="B386" s="7" t="s">
+        <v>754</v>
+      </c>
+      <c r="C386" s="8" t="s">
+        <v>1719</v>
+      </c>
+      <c r="D386" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E386" s="8" t="s">
+        <v>2693</v>
+      </c>
+      <c r="F386" s="8" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G386" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H386" s="10">
+        <v>365</v>
+      </c>
+      <c r="I386" s="8" t="s">
+        <v>3402</v>
+      </c>
+      <c r="J386" s="8" t="s">
+        <v>3415</v>
+      </c>
+      <c r="K386" s="8" t="s">
+        <v>3416</v>
+      </c>
+      <c r="L386" s="8" t="s">
+        <v>3417</v>
+      </c>
+    </row>
+    <row r="387" spans="1:12">
+      <c r="A387" s="7" t="s">
+        <v>755</v>
+      </c>
+      <c r="B387" s="7" t="s">
+        <v>756</v>
+      </c>
+      <c r="C387" s="8" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D387" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E387" s="8" t="s">
+        <v>2693</v>
+      </c>
+      <c r="F387" s="8" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G387" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H387" s="10">
+        <v>365</v>
+      </c>
+      <c r="I387" s="8" t="s">
+        <v>3402</v>
+      </c>
+      <c r="J387" s="8" t="s">
+        <v>3418</v>
+      </c>
+      <c r="K387" s="8" t="s">
+        <v>3419</v>
+      </c>
+      <c r="L387" s="8" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="388" spans="1:12">
+      <c r="A388" s="7" t="s">
+        <v>757</v>
+      </c>
+      <c r="B388" s="7" t="s">
+        <v>758</v>
+      </c>
+      <c r="C388" s="8" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D388" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E388" s="8" t="s">
+        <v>2693</v>
+      </c>
+      <c r="F388" s="8" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G388" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H388" s="10">
+        <v>365</v>
+      </c>
+      <c r="I388" s="8" t="s">
+        <v>3402</v>
+      </c>
+      <c r="J388" s="8" t="s">
+        <v>3421</v>
+      </c>
+      <c r="K388" s="8" t="s">
+        <v>3422</v>
+      </c>
+      <c r="L388" s="8" t="s">
+        <v>3423</v>
+      </c>
+    </row>
+    <row r="389" spans="1:12">
+      <c r="A389" s="7" t="s">
+        <v>759</v>
+      </c>
+      <c r="B389" s="7" t="s">
+        <v>760</v>
+      </c>
+      <c r="C389" s="8" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D389" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E389" s="8" t="s">
+        <v>2693</v>
+      </c>
+      <c r="F389" s="8" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G389" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H389" s="10">
+        <v>365</v>
+      </c>
+      <c r="I389" s="8" t="s">
+        <v>2263</v>
+      </c>
+      <c r="J389" s="8" t="s">
+        <v>3424</v>
+      </c>
+      <c r="K389" s="8" t="s">
+        <v>3425</v>
+      </c>
+      <c r="L389" s="8" t="s">
+        <v>3426</v>
+      </c>
+    </row>
+    <row r="390" spans="1:12">
+      <c r="A390" s="7" t="s">
+        <v>761</v>
+      </c>
+      <c r="B390" s="7" t="s">
+        <v>762</v>
+      </c>
+      <c r="C390" s="8" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D390" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E390" s="8" t="s">
+        <v>2693</v>
+      </c>
+      <c r="F390" s="8" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G390" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H390" s="10">
+        <v>365</v>
+      </c>
+      <c r="I390" s="8" t="s">
+        <v>3402</v>
+      </c>
+      <c r="J390" s="8" t="s">
+        <v>3427</v>
+      </c>
+      <c r="K390" s="8" t="s">
+        <v>3428</v>
+      </c>
+      <c r="L390" s="8" t="s">
+        <v>3429</v>
+      </c>
+    </row>
+    <row r="391" spans="1:12">
+      <c r="A391" s="7" t="s">
+        <v>763</v>
+      </c>
+      <c r="B391" s="7" t="s">
+        <v>764</v>
+      </c>
+      <c r="C391" s="8" t="s">
+        <v>1724</v>
+      </c>
+      <c r="D391" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E391" s="8" t="s">
+        <v>2693</v>
+      </c>
+      <c r="F391" s="8" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G391" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H391" s="10">
+        <v>365</v>
+      </c>
+      <c r="I391" s="8" t="s">
+        <v>3402</v>
+      </c>
+      <c r="J391" s="8" t="s">
+        <v>3430</v>
+      </c>
+      <c r="K391" s="8" t="s">
+        <v>3431</v>
+      </c>
+      <c r="L391" s="8" t="s">
+        <v>3432</v>
+      </c>
+    </row>
+    <row r="392" spans="1:12">
+      <c r="A392" s="7" t="s">
+        <v>765</v>
+      </c>
+      <c r="B392" s="7" t="s">
+        <v>766</v>
+      </c>
+      <c r="C392" s="8" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D392" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E392" s="8" t="s">
+        <v>2693</v>
+      </c>
+      <c r="F392" s="8" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G392" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H392" s="10">
+        <v>365</v>
+      </c>
+      <c r="I392" s="8" t="s">
+        <v>3402</v>
+      </c>
+      <c r="J392" s="8" t="s">
+        <v>3433</v>
+      </c>
+      <c r="K392" s="8" t="s">
+        <v>3434</v>
+      </c>
+      <c r="L392" s="8" t="s">
+        <v>3435</v>
+      </c>
+    </row>
+    <row r="393" spans="1:12">
+      <c r="A393" s="7" t="s">
+        <v>767</v>
+      </c>
+      <c r="B393" s="7" t="s">
+        <v>768</v>
+      </c>
+      <c r="C393" s="8" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D393" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E393" s="8" t="s">
+        <v>2693</v>
+      </c>
+      <c r="F393" s="8" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G393" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H393" s="10">
+        <v>365</v>
+      </c>
+      <c r="I393" s="8" t="s">
+        <v>3402</v>
+      </c>
+      <c r="J393" s="8" t="s">
+        <v>3436</v>
+      </c>
+      <c r="K393" s="8" t="s">
+        <v>3437</v>
+      </c>
+      <c r="L393" s="8" t="s">
+        <v>3438</v>
+      </c>
+    </row>
+    <row r="394" spans="1:12">
+      <c r="A394" s="7" t="s">
+        <v>769</v>
+      </c>
+      <c r="B394" s="7" t="s">
+        <v>770</v>
+      </c>
+      <c r="C394" s="8" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D394" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E394" s="8" t="s">
+        <v>2693</v>
+      </c>
+      <c r="F394" s="8" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G394" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H394" s="10">
+        <v>365</v>
+      </c>
+      <c r="I394" s="8" t="s">
+        <v>3402</v>
+      </c>
+      <c r="J394" s="8" t="s">
+        <v>3439</v>
+      </c>
+      <c r="K394" s="8" t="s">
+        <v>3440</v>
+      </c>
+      <c r="L394" s="8" t="s">
+        <v>3441</v>
+      </c>
+    </row>
+    <row r="395" spans="1:12">
+      <c r="A395" s="7" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B395" s="7" t="s">
+        <v>2055</v>
+      </c>
+      <c r="C395" s="8" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D395" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E395" s="8" t="s">
+        <v>2693</v>
+      </c>
+      <c r="F395" s="8" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G395" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H395" s="10">
+        <v>365</v>
+      </c>
+      <c r="I395" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J395" s="8" t="s">
+        <v>3442</v>
+      </c>
+      <c r="K395" s="8" t="s">
+        <v>3443</v>
+      </c>
+      <c r="L395" s="8" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="396" spans="1:12">
+      <c r="A396" s="7" t="s">
+        <v>771</v>
+      </c>
+      <c r="B396" s="7" t="s">
+        <v>772</v>
+      </c>
+      <c r="C396" s="8" t="s">
+        <v>1728</v>
+      </c>
+      <c r="D396" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E396" s="8" t="s">
+        <v>2693</v>
+      </c>
+      <c r="F396" s="8" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G396" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H396" s="10">
         <v>260</v>
       </c>
-      <c r="I14" s="7" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="7" t="s">
+      <c r="I396" s="8" t="s">
+        <v>2590</v>
+      </c>
+      <c r="J396" s="8" t="s">
+        <v>3445</v>
+      </c>
+      <c r="K396" s="8" t="s">
+        <v>3446</v>
+      </c>
+      <c r="L396" s="8" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="397" spans="1:12">
+      <c r="A397" s="7" t="s">
+        <v>773</v>
+      </c>
+      <c r="B397" s="7" t="s">
+        <v>774</v>
+      </c>
+      <c r="C397" s="8" t="s">
+        <v>1729</v>
+      </c>
+      <c r="D397" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E397" s="8" t="s">
+        <v>2693</v>
+      </c>
+      <c r="F397" s="8" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G397" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H397" s="10">
+        <v>312</v>
+      </c>
+      <c r="I397" s="8" t="s">
+        <v>2534</v>
+      </c>
+      <c r="J397" s="8" t="s">
+        <v>2244</v>
+      </c>
+      <c r="K397" s="8" t="s">
+        <v>3448</v>
+      </c>
+      <c r="L397" s="8" t="s">
+        <v>3449</v>
+      </c>
+    </row>
+    <row r="398" spans="1:12">
+      <c r="A398" s="7" t="s">
+        <v>775</v>
+      </c>
+      <c r="B398" s="7" t="s">
+        <v>776</v>
+      </c>
+      <c r="C398" s="8" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D398" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E398" s="8" t="s">
+        <v>2693</v>
+      </c>
+      <c r="F398" s="8" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G398" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H398" s="10">
+        <v>312</v>
+      </c>
+      <c r="I398" s="8" t="s">
+        <v>2590</v>
+      </c>
+      <c r="J398" s="8" t="s">
+        <v>3450</v>
+      </c>
+      <c r="K398" s="8" t="s">
+        <v>3451</v>
+      </c>
+      <c r="L398" s="8" t="s">
+        <v>3452</v>
+      </c>
+    </row>
+    <row r="399" spans="1:12">
+      <c r="A399" s="7" t="s">
+        <v>777</v>
+      </c>
+      <c r="B399" s="7" t="s">
+        <v>778</v>
+      </c>
+      <c r="C399" s="8" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D399" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E399" s="8" t="s">
+        <v>2693</v>
+      </c>
+      <c r="F399" s="8" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G399" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H399" s="10">
+        <v>52</v>
+      </c>
+      <c r="I399" s="8" t="s">
+        <v>2590</v>
+      </c>
+      <c r="J399" s="8" t="s">
+        <v>3453</v>
+      </c>
+      <c r="K399" s="8" t="s">
+        <v>3454</v>
+      </c>
+      <c r="L399" s="8" t="s">
+        <v>3455</v>
+      </c>
+    </row>
+    <row r="400" spans="1:12">
+      <c r="A400" s="7" t="s">
+        <v>779</v>
+      </c>
+      <c r="B400" s="7" t="s">
+        <v>780</v>
+      </c>
+      <c r="C400" s="8" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D400" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E400" s="8" t="s">
+        <v>2693</v>
+      </c>
+      <c r="F400" s="8" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G400" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H400" s="10">
+        <v>52</v>
+      </c>
+      <c r="I400" s="8" t="s">
+        <v>2448</v>
+      </c>
+      <c r="J400" s="8" t="s">
+        <v>3456</v>
+      </c>
+      <c r="K400" s="8" t="s">
+        <v>3457</v>
+      </c>
+      <c r="L400" s="8" t="s">
+        <v>3458</v>
+      </c>
+    </row>
+    <row r="401" spans="1:12">
+      <c r="A401" s="7" t="s">
+        <v>781</v>
+      </c>
+      <c r="B401" s="7" t="s">
+        <v>782</v>
+      </c>
+      <c r="C401" s="8" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D401" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E401" s="8" t="s">
+        <v>2693</v>
+      </c>
+      <c r="F401" s="8" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G401" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H401" s="10">
+        <v>104</v>
+      </c>
+      <c r="I401" s="8" t="s">
+        <v>2448</v>
+      </c>
+      <c r="J401" s="8" t="s">
+        <v>3459</v>
+      </c>
+      <c r="K401" s="8" t="s">
+        <v>3460</v>
+      </c>
+      <c r="L401" s="8" t="s">
+        <v>3461</v>
+      </c>
+    </row>
+    <row r="402" spans="1:12">
+      <c r="A402" s="7" t="s">
+        <v>783</v>
+      </c>
+      <c r="B402" s="7" t="s">
+        <v>784</v>
+      </c>
+      <c r="C402" s="8" t="s">
+        <v>1734</v>
+      </c>
+      <c r="D402" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E402" s="8" t="s">
+        <v>2693</v>
+      </c>
+      <c r="F402" s="8" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G402" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H402" s="10">
+        <v>260</v>
+      </c>
+      <c r="I402" s="8" t="s">
+        <v>2228</v>
+      </c>
+      <c r="J402" s="8" t="s">
+        <v>2312</v>
+      </c>
+      <c r="K402" s="8" t="s">
+        <v>3462</v>
+      </c>
+      <c r="L402" s="8" t="s">
+        <v>3463</v>
+      </c>
+    </row>
+    <row r="403" spans="1:12">
+      <c r="A403" s="7" t="s">
+        <v>785</v>
+      </c>
+      <c r="B403" s="7" t="s">
+        <v>786</v>
+      </c>
+      <c r="C403" s="8" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D403" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E403" s="8" t="s">
+        <v>3464</v>
+      </c>
+      <c r="F403" s="8" t="s">
+        <v>2004</v>
+      </c>
+      <c r="G403" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H403" s="10">
+        <v>365</v>
+      </c>
+      <c r="I403" s="8" t="s">
+        <v>3465</v>
+      </c>
+      <c r="J403" s="8" t="s">
+        <v>3466</v>
+      </c>
+      <c r="K403" s="8" t="s">
+        <v>3467</v>
+      </c>
+      <c r="L403" s="8" t="s">
+        <v>3468</v>
+      </c>
+    </row>
+    <row r="404" spans="1:12">
+      <c r="A404" s="7" t="s">
+        <v>787</v>
+      </c>
+      <c r="B404" s="7" t="s">
+        <v>788</v>
+      </c>
+      <c r="C404" s="8" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D404" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E404" s="8" t="s">
+        <v>3464</v>
+      </c>
+      <c r="F404" s="8" t="s">
+        <v>2004</v>
+      </c>
+      <c r="G404" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H404" s="10">
+        <v>156</v>
+      </c>
+      <c r="I404" s="8" t="s">
+        <v>2192</v>
+      </c>
+      <c r="J404" s="8" t="s">
+        <v>3469</v>
+      </c>
+      <c r="K404" s="8" t="s">
+        <v>3470</v>
+      </c>
+      <c r="L404" s="8" t="s">
+        <v>3471</v>
+      </c>
+    </row>
+    <row r="405" spans="1:12">
+      <c r="A405" s="7" t="s">
+        <v>789</v>
+      </c>
+      <c r="B405" s="7" t="s">
+        <v>790</v>
+      </c>
+      <c r="C405" s="8" t="s">
+        <v>1737</v>
+      </c>
+      <c r="D405" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E405" s="8" t="s">
+        <v>3464</v>
+      </c>
+      <c r="F405" s="8" t="s">
+        <v>2004</v>
+      </c>
+      <c r="G405" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H405" s="10">
+        <v>312</v>
+      </c>
+      <c r="I405" s="8" t="s">
+        <v>2216</v>
+      </c>
+      <c r="J405" s="8" t="s">
+        <v>3472</v>
+      </c>
+      <c r="K405" s="8" t="s">
+        <v>3473</v>
+      </c>
+      <c r="L405" s="8" t="s">
+        <v>3474</v>
+      </c>
+    </row>
+    <row r="406" spans="1:12">
+      <c r="A406" s="7" t="s">
+        <v>791</v>
+      </c>
+      <c r="B406" s="7" t="s">
+        <v>792</v>
+      </c>
+      <c r="C406" s="8" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D406" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E406" s="8" t="s">
+        <v>3464</v>
+      </c>
+      <c r="F406" s="8" t="s">
+        <v>2004</v>
+      </c>
+      <c r="G406" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H406" s="10">
+        <v>365</v>
+      </c>
+      <c r="I406" s="8" t="s">
+        <v>3465</v>
+      </c>
+      <c r="J406" s="8" t="s">
+        <v>3475</v>
+      </c>
+      <c r="K406" s="8" t="s">
+        <v>3476</v>
+      </c>
+      <c r="L406" s="8" t="s">
+        <v>3477</v>
+      </c>
+    </row>
+    <row r="407" spans="1:12">
+      <c r="A407" s="7" t="s">
+        <v>793</v>
+      </c>
+      <c r="B407" s="7" t="s">
+        <v>794</v>
+      </c>
+      <c r="C407" s="8" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D407" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E407" s="8" t="s">
+        <v>3464</v>
+      </c>
+      <c r="F407" s="8" t="s">
+        <v>2004</v>
+      </c>
+      <c r="G407" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H407" s="10">
+        <v>365</v>
+      </c>
+      <c r="I407" s="8" t="s">
+        <v>3465</v>
+      </c>
+      <c r="J407" s="8" t="s">
+        <v>3478</v>
+      </c>
+      <c r="K407" s="8" t="s">
+        <v>3479</v>
+      </c>
+      <c r="L407" s="8" t="s">
+        <v>3480</v>
+      </c>
+    </row>
+    <row r="408" spans="1:12">
+      <c r="A408" s="7" t="s">
+        <v>795</v>
+      </c>
+      <c r="B408" s="7" t="s">
+        <v>796</v>
+      </c>
+      <c r="C408" s="8" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D408" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E408" s="8" t="s">
+        <v>3464</v>
+      </c>
+      <c r="F408" s="8" t="s">
+        <v>2004</v>
+      </c>
+      <c r="G408" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H408" s="10">
+        <v>365</v>
+      </c>
+      <c r="I408" s="8" t="s">
+        <v>3465</v>
+      </c>
+      <c r="J408" s="8" t="s">
+        <v>3481</v>
+      </c>
+      <c r="K408" s="8" t="s">
+        <v>3482</v>
+      </c>
+      <c r="L408" s="8" t="s">
+        <v>3483</v>
+      </c>
+    </row>
+    <row r="409" spans="1:12">
+      <c r="A409" s="7" t="s">
+        <v>797</v>
+      </c>
+      <c r="B409" s="7" t="s">
+        <v>798</v>
+      </c>
+      <c r="C409" s="8" t="s">
+        <v>1741</v>
+      </c>
+      <c r="D409" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E409" s="8" t="s">
+        <v>3464</v>
+      </c>
+      <c r="F409" s="8" t="s">
+        <v>2004</v>
+      </c>
+      <c r="G409" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H409" s="10">
+        <v>312</v>
+      </c>
+      <c r="I409" s="8" t="s">
+        <v>3465</v>
+      </c>
+      <c r="J409" s="8" t="s">
+        <v>3484</v>
+      </c>
+      <c r="K409" s="8" t="s">
+        <v>3485</v>
+      </c>
+      <c r="L409" s="8" t="s">
+        <v>3486</v>
+      </c>
+    </row>
+    <row r="410" spans="1:12">
+      <c r="A410" s="7" t="s">
+        <v>799</v>
+      </c>
+      <c r="B410" s="7" t="s">
+        <v>800</v>
+      </c>
+      <c r="C410" s="8" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D410" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E410" s="8" t="s">
+        <v>3464</v>
+      </c>
+      <c r="F410" s="8" t="s">
+        <v>2004</v>
+      </c>
+      <c r="G410" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H410" s="10">
+        <v>52</v>
+      </c>
+      <c r="I410" s="8" t="s">
+        <v>3487</v>
+      </c>
+      <c r="J410" s="8" t="s">
+        <v>3488</v>
+      </c>
+      <c r="K410" s="8" t="s">
+        <v>3489</v>
+      </c>
+      <c r="L410" s="8" t="s">
+        <v>3490</v>
+      </c>
+    </row>
+    <row r="411" spans="1:12">
+      <c r="A411" s="7" t="s">
+        <v>801</v>
+      </c>
+      <c r="B411" s="7" t="s">
+        <v>802</v>
+      </c>
+      <c r="C411" s="8" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D411" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E411" s="8" t="s">
+        <v>3491</v>
+      </c>
+      <c r="F411" s="8" t="s">
+        <v>2005</v>
+      </c>
+      <c r="G411" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H411" s="10">
+        <v>365</v>
+      </c>
+      <c r="I411" s="8" t="s">
+        <v>3492</v>
+      </c>
+      <c r="J411" s="8" t="s">
+        <v>3493</v>
+      </c>
+      <c r="K411" s="8" t="s">
+        <v>3494</v>
+      </c>
+      <c r="L411" s="8" t="s">
+        <v>3495</v>
+      </c>
+    </row>
+    <row r="412" spans="1:12">
+      <c r="A412" s="7" t="s">
+        <v>803</v>
+      </c>
+      <c r="B412" s="7" t="s">
+        <v>804</v>
+      </c>
+      <c r="C412" s="8" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D412" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E412" s="8" t="s">
+        <v>3491</v>
+      </c>
+      <c r="F412" s="8" t="s">
+        <v>2005</v>
+      </c>
+      <c r="G412" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H412" s="10">
+        <v>104</v>
+      </c>
+      <c r="I412" s="8" t="s">
+        <v>2271</v>
+      </c>
+      <c r="J412" s="8" t="s">
+        <v>3496</v>
+      </c>
+      <c r="K412" s="8" t="s">
+        <v>3497</v>
+      </c>
+      <c r="L412" s="8" t="s">
+        <v>3498</v>
+      </c>
+    </row>
+    <row r="413" spans="1:12">
+      <c r="A413" s="7" t="s">
+        <v>805</v>
+      </c>
+      <c r="B413" s="7" t="s">
+        <v>806</v>
+      </c>
+      <c r="C413" s="8" t="s">
+        <v>1745</v>
+      </c>
+      <c r="D413" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E413" s="8" t="s">
+        <v>3499</v>
+      </c>
+      <c r="F413" s="8" t="s">
+        <v>3500</v>
+      </c>
+      <c r="G413" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H413" s="10">
+        <v>365</v>
+      </c>
+      <c r="I413" s="8" t="s">
+        <v>3501</v>
+      </c>
+      <c r="J413" s="8" t="s">
+        <v>3502</v>
+      </c>
+      <c r="K413" s="8" t="s">
+        <v>3503</v>
+      </c>
+      <c r="L413" s="8" t="s">
+        <v>3504</v>
+      </c>
+    </row>
+    <row r="414" spans="1:12">
+      <c r="A414" s="7" t="s">
+        <v>807</v>
+      </c>
+      <c r="B414" s="7" t="s">
+        <v>808</v>
+      </c>
+      <c r="C414" s="8" t="s">
+        <v>1746</v>
+      </c>
+      <c r="D414" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E414" s="8" t="s">
+        <v>3499</v>
+      </c>
+      <c r="F414" s="8" t="s">
+        <v>3500</v>
+      </c>
+      <c r="G414" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H414" s="10">
+        <v>260</v>
+      </c>
+      <c r="I414" s="8" t="s">
+        <v>2263</v>
+      </c>
+      <c r="J414" s="8" t="s">
+        <v>3505</v>
+      </c>
+      <c r="K414" s="8" t="s">
+        <v>3506</v>
+      </c>
+      <c r="L414" s="8" t="s">
+        <v>3507</v>
+      </c>
+    </row>
+    <row r="415" spans="1:12">
+      <c r="A415" s="7" t="s">
+        <v>809</v>
+      </c>
+      <c r="B415" s="7" t="s">
+        <v>810</v>
+      </c>
+      <c r="C415" s="8" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D415" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E415" s="8" t="s">
+        <v>3499</v>
+      </c>
+      <c r="F415" s="8" t="s">
+        <v>3500</v>
+      </c>
+      <c r="G415" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H415" s="10">
+        <v>52</v>
+      </c>
+      <c r="I415" s="8" t="s">
+        <v>3508</v>
+      </c>
+      <c r="J415" s="8" t="s">
+        <v>3509</v>
+      </c>
+      <c r="K415" s="8" t="s">
+        <v>3510</v>
+      </c>
+      <c r="L415" s="8" t="s">
+        <v>3511</v>
+      </c>
+    </row>
+    <row r="416" spans="1:12">
+      <c r="A416" s="7" t="s">
+        <v>811</v>
+      </c>
+      <c r="B416" s="7" t="s">
+        <v>812</v>
+      </c>
+      <c r="C416" s="8" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D416" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E416" s="8" t="s">
+        <v>3499</v>
+      </c>
+      <c r="F416" s="8" t="s">
+        <v>3500</v>
+      </c>
+      <c r="G416" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H416" s="10">
+        <v>52</v>
+      </c>
+      <c r="I416" s="8" t="s">
+        <v>2448</v>
+      </c>
+      <c r="J416" s="8" t="s">
+        <v>3512</v>
+      </c>
+      <c r="K416" s="8" t="s">
+        <v>3513</v>
+      </c>
+      <c r="L416" s="8" t="s">
+        <v>3514</v>
+      </c>
+    </row>
+    <row r="417" spans="1:12">
+      <c r="A417" s="7" t="s">
+        <v>813</v>
+      </c>
+      <c r="B417" s="7" t="s">
+        <v>814</v>
+      </c>
+      <c r="C417" s="8" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D417" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E417" s="8" t="s">
+        <v>3515</v>
+      </c>
+      <c r="F417" s="8" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G417" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H417" s="10">
+        <v>365</v>
+      </c>
+      <c r="I417" s="8" t="s">
+        <v>3516</v>
+      </c>
+      <c r="J417" s="8" t="s">
+        <v>3517</v>
+      </c>
+      <c r="K417" s="8" t="s">
+        <v>3518</v>
+      </c>
+      <c r="L417" s="8" t="s">
+        <v>3519</v>
+      </c>
+    </row>
+    <row r="418" spans="1:12">
+      <c r="A418" s="7" t="s">
+        <v>815</v>
+      </c>
+      <c r="B418" s="7" t="s">
+        <v>816</v>
+      </c>
+      <c r="C418" s="8" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D418" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E418" s="8" t="s">
+        <v>3515</v>
+      </c>
+      <c r="F418" s="8" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G418" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H418" s="10">
+        <v>156</v>
+      </c>
+      <c r="I418" s="8" t="s">
+        <v>2192</v>
+      </c>
+      <c r="J418" s="8" t="s">
+        <v>3520</v>
+      </c>
+      <c r="K418" s="8" t="s">
+        <v>3521</v>
+      </c>
+      <c r="L418" s="8" t="s">
+        <v>3522</v>
+      </c>
+    </row>
+    <row r="419" spans="1:12">
+      <c r="A419" s="7" t="s">
+        <v>817</v>
+      </c>
+      <c r="B419" s="7" t="s">
+        <v>818</v>
+      </c>
+      <c r="C419" s="8" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D419" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E419" s="8" t="s">
+        <v>3515</v>
+      </c>
+      <c r="F419" s="8" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G419" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H419" s="10">
+        <v>104</v>
+      </c>
+      <c r="I419" s="8" t="s">
+        <v>2208</v>
+      </c>
+      <c r="J419" s="8" t="s">
+        <v>3523</v>
+      </c>
+      <c r="K419" s="8" t="s">
+        <v>3524</v>
+      </c>
+      <c r="L419" s="8" t="s">
+        <v>3525</v>
+      </c>
+    </row>
+    <row r="420" spans="1:12">
+      <c r="A420" s="7" t="s">
+        <v>819</v>
+      </c>
+      <c r="B420" s="7" t="s">
+        <v>820</v>
+      </c>
+      <c r="C420" s="8" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D420" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E420" s="8" t="s">
+        <v>3515</v>
+      </c>
+      <c r="F420" s="8" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G420" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H420" s="10">
+        <v>365</v>
+      </c>
+      <c r="I420" s="8" t="s">
+        <v>3516</v>
+      </c>
+      <c r="J420" s="8" t="s">
+        <v>3526</v>
+      </c>
+      <c r="K420" s="8" t="s">
+        <v>3527</v>
+      </c>
+      <c r="L420" s="8" t="s">
+        <v>3528</v>
+      </c>
+    </row>
+    <row r="421" spans="1:12">
+      <c r="A421" s="7" t="s">
+        <v>821</v>
+      </c>
+      <c r="B421" s="7" t="s">
+        <v>822</v>
+      </c>
+      <c r="C421" s="8" t="s">
+        <v>1753</v>
+      </c>
+      <c r="D421" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E421" s="8" t="s">
+        <v>3515</v>
+      </c>
+      <c r="F421" s="8" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G421" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H421" s="10">
+        <v>312</v>
+      </c>
+      <c r="I421" s="8" t="s">
+        <v>3516</v>
+      </c>
+      <c r="J421" s="8" t="s">
+        <v>3529</v>
+      </c>
+      <c r="K421" s="8" t="s">
+        <v>3530</v>
+      </c>
+      <c r="L421" s="8" t="s">
+        <v>3531</v>
+      </c>
+    </row>
+    <row r="422" spans="1:12">
+      <c r="A422" s="7" t="s">
+        <v>823</v>
+      </c>
+      <c r="B422" s="7" t="s">
+        <v>824</v>
+      </c>
+      <c r="C422" s="8" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D422" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E422" s="8" t="s">
+        <v>3515</v>
+      </c>
+      <c r="F422" s="8" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G422" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H422" s="10">
+        <v>365</v>
+      </c>
+      <c r="I422" s="8" t="s">
+        <v>3516</v>
+      </c>
+      <c r="J422" s="8" t="s">
+        <v>3532</v>
+      </c>
+      <c r="K422" s="8" t="s">
+        <v>3533</v>
+      </c>
+      <c r="L422" s="8" t="s">
+        <v>3534</v>
+      </c>
+    </row>
+    <row r="423" spans="1:12">
+      <c r="A423" s="7" t="s">
+        <v>825</v>
+      </c>
+      <c r="B423" s="7" t="s">
+        <v>826</v>
+      </c>
+      <c r="C423" s="8" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D423" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E423" s="8" t="s">
+        <v>3515</v>
+      </c>
+      <c r="F423" s="8" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G423" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H423" s="10">
+        <v>365</v>
+      </c>
+      <c r="I423" s="8" t="s">
+        <v>3516</v>
+      </c>
+      <c r="J423" s="8" t="s">
+        <v>3535</v>
+      </c>
+      <c r="K423" s="8" t="s">
+        <v>3536</v>
+      </c>
+      <c r="L423" s="8" t="s">
+        <v>3537</v>
+      </c>
+    </row>
+    <row r="424" spans="1:12">
+      <c r="A424" s="7" t="s">
+        <v>827</v>
+      </c>
+      <c r="B424" s="7" t="s">
+        <v>828</v>
+      </c>
+      <c r="C424" s="8" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D424" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E424" s="8" t="s">
+        <v>3515</v>
+      </c>
+      <c r="F424" s="8" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G424" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H424" s="10">
+        <v>312</v>
+      </c>
+      <c r="I424" s="8" t="s">
+        <v>3516</v>
+      </c>
+      <c r="J424" s="8" t="s">
+        <v>3538</v>
+      </c>
+      <c r="K424" s="8" t="s">
+        <v>3539</v>
+      </c>
+      <c r="L424" s="8" t="s">
+        <v>3540</v>
+      </c>
+    </row>
+    <row r="425" spans="1:12">
+      <c r="A425" s="7" t="s">
+        <v>829</v>
+      </c>
+      <c r="B425" s="7" t="s">
+        <v>830</v>
+      </c>
+      <c r="C425" s="8" t="s">
+        <v>1757</v>
+      </c>
+      <c r="D425" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E425" s="8" t="s">
+        <v>3515</v>
+      </c>
+      <c r="F425" s="8" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G425" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H425" s="10">
+        <v>365</v>
+      </c>
+      <c r="I425" s="8" t="s">
+        <v>3516</v>
+      </c>
+      <c r="J425" s="8" t="s">
+        <v>3541</v>
+      </c>
+      <c r="K425" s="8" t="s">
+        <v>3542</v>
+      </c>
+      <c r="L425" s="8" t="s">
+        <v>3543</v>
+      </c>
+    </row>
+    <row r="426" spans="1:12">
+      <c r="A426" s="7" t="s">
+        <v>831</v>
+      </c>
+      <c r="B426" s="7" t="s">
+        <v>832</v>
+      </c>
+      <c r="C426" s="8" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D426" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E426" s="8" t="s">
+        <v>3515</v>
+      </c>
+      <c r="F426" s="8" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G426" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H426" s="10">
+        <v>365</v>
+      </c>
+      <c r="I426" s="8" t="s">
+        <v>3516</v>
+      </c>
+      <c r="J426" s="8" t="s">
+        <v>3544</v>
+      </c>
+      <c r="K426" s="8" t="s">
+        <v>3545</v>
+      </c>
+      <c r="L426" s="8" t="s">
+        <v>3546</v>
+      </c>
+    </row>
+    <row r="427" spans="1:12">
+      <c r="A427" s="7" t="s">
+        <v>833</v>
+      </c>
+      <c r="B427" s="7" t="s">
+        <v>834</v>
+      </c>
+      <c r="C427" s="8" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D427" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E427" s="8" t="s">
+        <v>3515</v>
+      </c>
+      <c r="F427" s="8" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G427" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H427" s="10">
+        <v>365</v>
+      </c>
+      <c r="I427" s="8" t="s">
+        <v>3516</v>
+      </c>
+      <c r="J427" s="8" t="s">
+        <v>3547</v>
+      </c>
+      <c r="K427" s="8" t="s">
+        <v>3548</v>
+      </c>
+      <c r="L427" s="8" t="s">
+        <v>3549</v>
+      </c>
+    </row>
+    <row r="428" spans="1:12">
+      <c r="A428" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="B428" s="7" t="s">
+        <v>836</v>
+      </c>
+      <c r="C428" s="8" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D428" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E428" s="8" t="s">
+        <v>3515</v>
+      </c>
+      <c r="F428" s="8" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G428" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H428" s="10">
+        <v>260</v>
+      </c>
+      <c r="I428" s="8" t="s">
+        <v>3516</v>
+      </c>
+      <c r="J428" s="8" t="s">
+        <v>3550</v>
+      </c>
+      <c r="K428" s="8" t="s">
+        <v>3551</v>
+      </c>
+      <c r="L428" s="8" t="s">
+        <v>3552</v>
+      </c>
+    </row>
+    <row r="429" spans="1:12">
+      <c r="A429" s="7" t="s">
+        <v>837</v>
+      </c>
+      <c r="B429" s="7" t="s">
+        <v>838</v>
+      </c>
+      <c r="C429" s="8" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D429" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E429" s="8" t="s">
+        <v>3515</v>
+      </c>
+      <c r="F429" s="8" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G429" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H429" s="10">
+        <v>260</v>
+      </c>
+      <c r="I429" s="8" t="s">
+        <v>3516</v>
+      </c>
+      <c r="J429" s="8" t="s">
+        <v>3553</v>
+      </c>
+      <c r="K429" s="8" t="s">
+        <v>3554</v>
+      </c>
+      <c r="L429" s="8" t="s">
+        <v>3555</v>
+      </c>
+    </row>
+    <row r="430" spans="1:12">
+      <c r="A430" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="B430" s="7" t="s">
+        <v>840</v>
+      </c>
+      <c r="C430" s="8" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D430" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E430" s="8" t="s">
+        <v>3515</v>
+      </c>
+      <c r="F430" s="8" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G430" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H430" s="10">
+        <v>365</v>
+      </c>
+      <c r="I430" s="8" t="s">
+        <v>3516</v>
+      </c>
+      <c r="J430" s="8" t="s">
+        <v>3556</v>
+      </c>
+      <c r="K430" s="8" t="s">
+        <v>3557</v>
+      </c>
+      <c r="L430" s="8" t="s">
+        <v>3558</v>
+      </c>
+    </row>
+    <row r="431" spans="1:12">
+      <c r="A431" s="7" t="s">
+        <v>841</v>
+      </c>
+      <c r="B431" s="7" t="s">
+        <v>842</v>
+      </c>
+      <c r="C431" s="8" t="s">
+        <v>1763</v>
+      </c>
+      <c r="D431" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E431" s="8" t="s">
+        <v>3515</v>
+      </c>
+      <c r="F431" s="8" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G431" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H431" s="10">
+        <v>365</v>
+      </c>
+      <c r="I431" s="8" t="s">
+        <v>3516</v>
+      </c>
+      <c r="J431" s="8" t="s">
+        <v>3559</v>
+      </c>
+      <c r="K431" s="8" t="s">
+        <v>3560</v>
+      </c>
+      <c r="L431" s="8" t="s">
+        <v>3561</v>
+      </c>
+    </row>
+    <row r="432" spans="1:12">
+      <c r="A432" s="7" t="s">
+        <v>843</v>
+      </c>
+      <c r="B432" s="7" t="s">
+        <v>844</v>
+      </c>
+      <c r="C432" s="8" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D432" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E432" s="8" t="s">
+        <v>3515</v>
+      </c>
+      <c r="F432" s="8" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G432" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H432" s="10">
+        <v>52</v>
+      </c>
+      <c r="I432" s="8" t="s">
+        <v>2284</v>
+      </c>
+      <c r="J432" s="8" t="s">
+        <v>3562</v>
+      </c>
+      <c r="K432" s="8" t="s">
+        <v>3563</v>
+      </c>
+      <c r="L432" s="8" t="s">
+        <v>3564</v>
+      </c>
+    </row>
+    <row r="433" spans="1:12">
+      <c r="A433" s="7" t="s">
+        <v>845</v>
+      </c>
+      <c r="B433" s="7" t="s">
+        <v>846</v>
+      </c>
+      <c r="C433" s="8" t="s">
+        <v>1765</v>
+      </c>
+      <c r="D433" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E433" s="8" t="s">
+        <v>3515</v>
+      </c>
+      <c r="F433" s="8" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G433" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H433" s="10">
+        <v>365</v>
+      </c>
+      <c r="I433" s="8" t="s">
+        <v>3565</v>
+      </c>
+      <c r="J433" s="8" t="s">
+        <v>3566</v>
+      </c>
+      <c r="K433" s="8" t="s">
+        <v>3567</v>
+      </c>
+      <c r="L433" s="8" t="s">
+        <v>3568</v>
+      </c>
+    </row>
+    <row r="434" spans="1:12">
+      <c r="A434" s="7" t="s">
+        <v>847</v>
+      </c>
+      <c r="B434" s="7" t="s">
+        <v>848</v>
+      </c>
+      <c r="C434" s="8" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D434" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E434" s="8" t="s">
+        <v>3515</v>
+      </c>
+      <c r="F434" s="8" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G434" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H434" s="10">
+        <v>104</v>
+      </c>
+      <c r="I434" s="8" t="s">
+        <v>2334</v>
+      </c>
+      <c r="J434" s="8" t="s">
+        <v>3569</v>
+      </c>
+      <c r="K434" s="8" t="s">
+        <v>3570</v>
+      </c>
+      <c r="L434" s="8" t="s">
+        <v>3571</v>
+      </c>
+    </row>
+    <row r="435" spans="1:12">
+      <c r="A435" s="7" t="s">
+        <v>849</v>
+      </c>
+      <c r="B435" s="7" t="s">
+        <v>850</v>
+      </c>
+      <c r="C435" s="8" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D435" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E435" s="8" t="s">
+        <v>3515</v>
+      </c>
+      <c r="F435" s="8" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G435" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H435" s="10">
+        <v>156</v>
+      </c>
+      <c r="I435" s="8" t="s">
+        <v>2228</v>
+      </c>
+      <c r="J435" s="8" t="s">
+        <v>3572</v>
+      </c>
+      <c r="K435" s="8" t="s">
+        <v>3573</v>
+      </c>
+      <c r="L435" s="8" t="s">
+        <v>3574</v>
+      </c>
+    </row>
+    <row r="436" spans="1:12">
+      <c r="A436" s="7" t="s">
+        <v>851</v>
+      </c>
+      <c r="B436" s="7" t="s">
+        <v>852</v>
+      </c>
+      <c r="C436" s="8" t="s">
+        <v>1768</v>
+      </c>
+      <c r="D436" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E436" s="8" t="s">
+        <v>3575</v>
+      </c>
+      <c r="F436" s="8" t="s">
+        <v>2007</v>
+      </c>
+      <c r="G436" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H436" s="10">
+        <v>365</v>
+      </c>
+      <c r="I436" s="8" t="s">
+        <v>3576</v>
+      </c>
+      <c r="J436" s="8" t="s">
+        <v>3577</v>
+      </c>
+      <c r="K436" s="8" t="s">
+        <v>3578</v>
+      </c>
+      <c r="L436" s="8" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="437" spans="1:12">
+      <c r="A437" s="7" t="s">
+        <v>853</v>
+      </c>
+      <c r="B437" s="7" t="s">
+        <v>854</v>
+      </c>
+      <c r="C437" s="8" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D437" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E437" s="8" t="s">
+        <v>3575</v>
+      </c>
+      <c r="F437" s="8" t="s">
+        <v>2007</v>
+      </c>
+      <c r="G437" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H437" s="10">
+        <v>104</v>
+      </c>
+      <c r="I437" s="8" t="s">
+        <v>2590</v>
+      </c>
+      <c r="J437" s="8" t="s">
+        <v>3580</v>
+      </c>
+      <c r="K437" s="8" t="s">
+        <v>3581</v>
+      </c>
+      <c r="L437" s="8" t="s">
+        <v>3582</v>
+      </c>
+    </row>
+    <row r="438" spans="1:12">
+      <c r="A438" s="7" t="s">
+        <v>855</v>
+      </c>
+      <c r="B438" s="7" t="s">
+        <v>856</v>
+      </c>
+      <c r="C438" s="8" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D438" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E438" s="8" t="s">
+        <v>3575</v>
+      </c>
+      <c r="F438" s="8" t="s">
+        <v>2007</v>
+      </c>
+      <c r="G438" s="8" t="s">
+        <v>2262</v>
+      </c>
+      <c r="H438" s="10">
+        <v>208</v>
+      </c>
+      <c r="I438" s="8" t="s">
+        <v>2192</v>
+      </c>
+      <c r="J438" s="8" t="s">
+        <v>3583</v>
+      </c>
+      <c r="K438" s="8" t="s">
+        <v>3584</v>
+      </c>
+      <c r="L438" s="8" t="s">
+        <v>3585</v>
+      </c>
+    </row>
+    <row r="439" spans="1:12">
+      <c r="A439" s="7" t="s">
+        <v>857</v>
+      </c>
+      <c r="B439" s="7" t="s">
+        <v>858</v>
+      </c>
+      <c r="C439" s="8" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D439" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E439" s="8" t="s">
+        <v>3575</v>
+      </c>
+      <c r="F439" s="8" t="s">
+        <v>2007</v>
+      </c>
+      <c r="G439" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H439" s="10">
+        <v>260</v>
+      </c>
+      <c r="I439" s="8" t="s">
+        <v>2216</v>
+      </c>
+      <c r="J439" s="8" t="s">
+        <v>3586</v>
+      </c>
+      <c r="K439" s="8" t="s">
+        <v>3587</v>
+      </c>
+      <c r="L439" s="8" t="s">
+        <v>3588</v>
+      </c>
+    </row>
+    <row r="440" spans="1:12">
+      <c r="A440" s="7" t="s">
+        <v>859</v>
+      </c>
+      <c r="B440" s="7" t="s">
+        <v>860</v>
+      </c>
+      <c r="C440" s="8" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D440" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E440" s="8" t="s">
+        <v>3575</v>
+      </c>
+      <c r="F440" s="8" t="s">
+        <v>2007</v>
+      </c>
+      <c r="G440" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H440" s="10">
+        <v>260</v>
+      </c>
+      <c r="I440" s="8" t="s">
+        <v>2633</v>
+      </c>
+      <c r="J440" s="8" t="s">
+        <v>3589</v>
+      </c>
+      <c r="K440" s="8" t="s">
+        <v>3590</v>
+      </c>
+      <c r="L440" s="8" t="s">
+        <v>3591</v>
+      </c>
+    </row>
+    <row r="441" spans="1:12">
+      <c r="A441" s="7" t="s">
+        <v>861</v>
+      </c>
+      <c r="B441" s="7" t="s">
+        <v>862</v>
+      </c>
+      <c r="C441" s="8" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D441" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E441" s="8" t="s">
+        <v>3575</v>
+      </c>
+      <c r="F441" s="8" t="s">
+        <v>2007</v>
+      </c>
+      <c r="G441" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H441" s="10">
+        <v>365</v>
+      </c>
+      <c r="I441" s="8" t="s">
+        <v>3576</v>
+      </c>
+      <c r="J441" s="8" t="s">
+        <v>3592</v>
+      </c>
+      <c r="K441" s="8" t="s">
+        <v>3593</v>
+      </c>
+      <c r="L441" s="8" t="s">
+        <v>3594</v>
+      </c>
+    </row>
+    <row r="442" spans="1:12">
+      <c r="A442" s="7" t="s">
+        <v>863</v>
+      </c>
+      <c r="B442" s="7" t="s">
+        <v>864</v>
+      </c>
+      <c r="C442" s="8" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D442" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E442" s="8" t="s">
+        <v>3575</v>
+      </c>
+      <c r="F442" s="8" t="s">
+        <v>2007</v>
+      </c>
+      <c r="G442" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H442" s="10">
+        <v>365</v>
+      </c>
+      <c r="I442" s="8" t="s">
+        <v>3576</v>
+      </c>
+      <c r="J442" s="8" t="s">
+        <v>3595</v>
+      </c>
+      <c r="K442" s="8" t="s">
+        <v>3596</v>
+      </c>
+      <c r="L442" s="8" t="s">
+        <v>3597</v>
+      </c>
+    </row>
+    <row r="443" spans="1:12">
+      <c r="A443" s="7" t="s">
+        <v>865</v>
+      </c>
+      <c r="B443" s="7" t="s">
+        <v>866</v>
+      </c>
+      <c r="C443" s="8" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D443" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E443" s="8" t="s">
+        <v>3575</v>
+      </c>
+      <c r="F443" s="8" t="s">
+        <v>2007</v>
+      </c>
+      <c r="G443" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H443" s="10">
+        <v>365</v>
+      </c>
+      <c r="I443" s="8" t="s">
+        <v>3576</v>
+      </c>
+      <c r="J443" s="8" t="s">
+        <v>3598</v>
+      </c>
+      <c r="K443" s="8" t="s">
+        <v>3599</v>
+      </c>
+      <c r="L443" s="8" t="s">
+        <v>3600</v>
+      </c>
+    </row>
+    <row r="444" spans="1:12">
+      <c r="A444" s="7" t="s">
+        <v>867</v>
+      </c>
+      <c r="B444" s="7" t="s">
+        <v>868</v>
+      </c>
+      <c r="C444" s="8" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D444" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E444" s="8" t="s">
+        <v>3575</v>
+      </c>
+      <c r="F444" s="8" t="s">
+        <v>2007</v>
+      </c>
+      <c r="G444" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H444" s="10">
+        <v>365</v>
+      </c>
+      <c r="I444" s="8" t="s">
+        <v>3576</v>
+      </c>
+      <c r="J444" s="8" t="s">
+        <v>3601</v>
+      </c>
+      <c r="K444" s="8" t="s">
+        <v>3602</v>
+      </c>
+      <c r="L444" s="8" t="s">
+        <v>3603</v>
+      </c>
+    </row>
+    <row r="445" spans="1:12">
+      <c r="A445" s="7" t="s">
+        <v>869</v>
+      </c>
+      <c r="B445" s="7" t="s">
+        <v>870</v>
+      </c>
+      <c r="C445" s="8" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D445" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E445" s="8" t="s">
+        <v>3575</v>
+      </c>
+      <c r="F445" s="8" t="s">
+        <v>2007</v>
+      </c>
+      <c r="G445" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H445" s="10">
+        <v>365</v>
+      </c>
+      <c r="I445" s="8" t="s">
+        <v>3576</v>
+      </c>
+      <c r="J445" s="8" t="s">
+        <v>3604</v>
+      </c>
+      <c r="K445" s="8" t="s">
+        <v>3605</v>
+      </c>
+      <c r="L445" s="8" t="s">
+        <v>3606</v>
+      </c>
+    </row>
+    <row r="446" spans="1:12">
+      <c r="A446" s="7" t="s">
+        <v>871</v>
+      </c>
+      <c r="B446" s="7" t="s">
+        <v>872</v>
+      </c>
+      <c r="C446" s="8" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D446" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E446" s="8" t="s">
+        <v>3575</v>
+      </c>
+      <c r="F446" s="8" t="s">
+        <v>2007</v>
+      </c>
+      <c r="G446" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H446" s="10">
+        <v>312</v>
+      </c>
+      <c r="I446" s="8" t="s">
+        <v>3576</v>
+      </c>
+      <c r="J446" s="8" t="s">
+        <v>3607</v>
+      </c>
+      <c r="K446" s="8" t="s">
+        <v>3608</v>
+      </c>
+      <c r="L446" s="8" t="s">
+        <v>3609</v>
+      </c>
+    </row>
+    <row r="447" spans="1:12">
+      <c r="A447" s="7" t="s">
+        <v>873</v>
+      </c>
+      <c r="B447" s="7" t="s">
+        <v>874</v>
+      </c>
+      <c r="C447" s="8" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D447" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E447" s="8" t="s">
+        <v>3610</v>
+      </c>
+      <c r="F447" s="8" t="s">
+        <v>2008</v>
+      </c>
+      <c r="G447" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H447" s="10">
+        <v>365</v>
+      </c>
+      <c r="I447" s="8" t="s">
+        <v>3611</v>
+      </c>
+      <c r="J447" s="8" t="s">
+        <v>3612</v>
+      </c>
+      <c r="K447" s="8" t="s">
+        <v>3613</v>
+      </c>
+      <c r="L447" s="8" t="s">
+        <v>3614</v>
+      </c>
+    </row>
+    <row r="448" spans="1:12">
+      <c r="A448" s="7" t="s">
+        <v>875</v>
+      </c>
+      <c r="B448" s="7" t="s">
+        <v>876</v>
+      </c>
+      <c r="C448" s="8" t="s">
+        <v>1780</v>
+      </c>
+      <c r="D448" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E448" s="8" t="s">
+        <v>3610</v>
+      </c>
+      <c r="F448" s="8" t="s">
+        <v>2008</v>
+      </c>
+      <c r="G448" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H448" s="10">
+        <v>312</v>
+      </c>
+      <c r="I448" s="8" t="s">
+        <v>2590</v>
+      </c>
+      <c r="J448" s="8" t="s">
+        <v>3615</v>
+      </c>
+      <c r="K448" s="8" t="s">
+        <v>3616</v>
+      </c>
+      <c r="L448" s="8" t="s">
+        <v>3617</v>
+      </c>
+    </row>
+    <row r="449" spans="1:12">
+      <c r="A449" s="7" t="s">
+        <v>877</v>
+      </c>
+      <c r="B449" s="7" t="s">
+        <v>878</v>
+      </c>
+      <c r="C449" s="8" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D449" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E449" s="8" t="s">
+        <v>3610</v>
+      </c>
+      <c r="F449" s="8" t="s">
+        <v>2008</v>
+      </c>
+      <c r="G449" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H449" s="10">
+        <v>156</v>
+      </c>
+      <c r="I449" s="8" t="s">
+        <v>2192</v>
+      </c>
+      <c r="J449" s="8" t="s">
+        <v>3618</v>
+      </c>
+      <c r="K449" s="8" t="s">
+        <v>3619</v>
+      </c>
+      <c r="L449" s="8" t="s">
+        <v>3620</v>
+      </c>
+    </row>
+    <row r="450" spans="1:12">
+      <c r="A450" s="7" t="s">
+        <v>879</v>
+      </c>
+      <c r="B450" s="7" t="s">
+        <v>880</v>
+      </c>
+      <c r="C450" s="8" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D450" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E450" s="8" t="s">
+        <v>3610</v>
+      </c>
+      <c r="F450" s="8" t="s">
+        <v>2008</v>
+      </c>
+      <c r="G450" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H450" s="10">
+        <v>104</v>
+      </c>
+      <c r="I450" s="8" t="s">
+        <v>2208</v>
+      </c>
+      <c r="J450" s="8" t="s">
+        <v>3615</v>
+      </c>
+      <c r="K450" s="8" t="s">
+        <v>3621</v>
+      </c>
+      <c r="L450" s="8" t="s">
+        <v>3622</v>
+      </c>
+    </row>
+    <row r="451" spans="1:12">
+      <c r="A451" s="7" t="s">
+        <v>881</v>
+      </c>
+      <c r="B451" s="7" t="s">
+        <v>882</v>
+      </c>
+      <c r="C451" s="8" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D451" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E451" s="8" t="s">
+        <v>3610</v>
+      </c>
+      <c r="F451" s="8" t="s">
+        <v>2008</v>
+      </c>
+      <c r="G451" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H451" s="10">
+        <v>365</v>
+      </c>
+      <c r="I451" s="8" t="s">
+        <v>3611</v>
+      </c>
+      <c r="J451" s="8" t="s">
+        <v>3623</v>
+      </c>
+      <c r="K451" s="8" t="s">
+        <v>3624</v>
+      </c>
+      <c r="L451" s="8" t="s">
+        <v>3625</v>
+      </c>
+    </row>
+    <row r="452" spans="1:12">
+      <c r="A452" s="7" t="s">
+        <v>883</v>
+      </c>
+      <c r="B452" s="7" t="s">
+        <v>884</v>
+      </c>
+      <c r="C452" s="8" t="s">
+        <v>1784</v>
+      </c>
+      <c r="D452" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E452" s="8" t="s">
+        <v>3610</v>
+      </c>
+      <c r="F452" s="8" t="s">
+        <v>2008</v>
+      </c>
+      <c r="G452" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H452" s="10">
+        <v>260</v>
+      </c>
+      <c r="I452" s="8" t="s">
+        <v>3611</v>
+      </c>
+      <c r="J452" s="8" t="s">
+        <v>3626</v>
+      </c>
+      <c r="K452" s="8" t="s">
+        <v>3627</v>
+      </c>
+      <c r="L452" s="8" t="s">
+        <v>3628</v>
+      </c>
+    </row>
+    <row r="453" spans="1:12">
+      <c r="A453" s="7" t="s">
+        <v>885</v>
+      </c>
+      <c r="B453" s="7" t="s">
+        <v>886</v>
+      </c>
+      <c r="C453" s="8" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D453" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E453" s="8" t="s">
+        <v>3610</v>
+      </c>
+      <c r="F453" s="8" t="s">
+        <v>2008</v>
+      </c>
+      <c r="G453" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H453" s="10">
+        <v>312</v>
+      </c>
+      <c r="I453" s="8" t="s">
+        <v>3611</v>
+      </c>
+      <c r="J453" s="8" t="s">
+        <v>3629</v>
+      </c>
+      <c r="K453" s="8" t="s">
+        <v>3630</v>
+      </c>
+      <c r="L453" s="8" t="s">
+        <v>3631</v>
+      </c>
+    </row>
+    <row r="454" spans="1:12">
+      <c r="A454" s="7" t="s">
+        <v>887</v>
+      </c>
+      <c r="B454" s="7" t="s">
+        <v>888</v>
+      </c>
+      <c r="C454" s="8" t="s">
+        <v>1786</v>
+      </c>
+      <c r="D454" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E454" s="8" t="s">
+        <v>3610</v>
+      </c>
+      <c r="F454" s="8" t="s">
+        <v>2008</v>
+      </c>
+      <c r="G454" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H454" s="10">
+        <v>365</v>
+      </c>
+      <c r="I454" s="8" t="s">
+        <v>3611</v>
+      </c>
+      <c r="J454" s="8" t="s">
+        <v>3632</v>
+      </c>
+      <c r="K454" s="8" t="s">
+        <v>3633</v>
+      </c>
+      <c r="L454" s="8" t="s">
+        <v>3634</v>
+      </c>
+    </row>
+    <row r="455" spans="1:12">
+      <c r="A455" s="7" t="s">
+        <v>889</v>
+      </c>
+      <c r="B455" s="7" t="s">
+        <v>890</v>
+      </c>
+      <c r="C455" s="8" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D455" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E455" s="8" t="s">
+        <v>3610</v>
+      </c>
+      <c r="F455" s="8" t="s">
+        <v>2008</v>
+      </c>
+      <c r="G455" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H455" s="10">
+        <v>312</v>
+      </c>
+      <c r="I455" s="8" t="s">
+        <v>3611</v>
+      </c>
+      <c r="J455" s="8" t="s">
+        <v>3635</v>
+      </c>
+      <c r="K455" s="8" t="s">
+        <v>3636</v>
+      </c>
+      <c r="L455" s="8" t="s">
+        <v>3637</v>
+      </c>
+    </row>
+    <row r="456" spans="1:12">
+      <c r="A456" s="7" t="s">
+        <v>891</v>
+      </c>
+      <c r="B456" s="7" t="s">
+        <v>892</v>
+      </c>
+      <c r="C456" s="8" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D456" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E456" s="8" t="s">
+        <v>3638</v>
+      </c>
+      <c r="F456" s="8" t="s">
+        <v>3639</v>
+      </c>
+      <c r="G456" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H456" s="10">
+        <v>365</v>
+      </c>
+      <c r="I456" s="8" t="s">
+        <v>3640</v>
+      </c>
+      <c r="J456" s="8" t="s">
+        <v>3641</v>
+      </c>
+      <c r="K456" s="8" t="s">
+        <v>3642</v>
+      </c>
+      <c r="L456" s="8" t="s">
+        <v>3643</v>
+      </c>
+    </row>
+    <row r="457" spans="1:12">
+      <c r="A457" s="7" t="s">
+        <v>893</v>
+      </c>
+      <c r="B457" s="7" t="s">
+        <v>894</v>
+      </c>
+      <c r="C457" s="8" t="s">
+        <v>1789</v>
+      </c>
+      <c r="D457" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E457" s="8" t="s">
+        <v>3638</v>
+      </c>
+      <c r="F457" s="8" t="s">
+        <v>3639</v>
+      </c>
+      <c r="G457" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H457" s="10">
+        <v>312</v>
+      </c>
+      <c r="I457" s="8" t="s">
+        <v>3640</v>
+      </c>
+      <c r="J457" s="8" t="s">
+        <v>3644</v>
+      </c>
+      <c r="K457" s="8" t="s">
+        <v>3645</v>
+      </c>
+      <c r="L457" s="8" t="s">
+        <v>3646</v>
+      </c>
+    </row>
+    <row r="458" spans="1:12">
+      <c r="A458" s="7" t="s">
+        <v>895</v>
+      </c>
+      <c r="B458" s="7" t="s">
+        <v>896</v>
+      </c>
+      <c r="C458" s="8" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D458" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E458" s="8" t="s">
+        <v>3638</v>
+      </c>
+      <c r="F458" s="8" t="s">
+        <v>3639</v>
+      </c>
+      <c r="G458" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H458" s="10">
+        <v>104</v>
+      </c>
+      <c r="I458" s="8" t="s">
+        <v>3640</v>
+      </c>
+      <c r="J458" s="8" t="s">
+        <v>3647</v>
+      </c>
+      <c r="K458" s="8" t="s">
+        <v>3648</v>
+      </c>
+      <c r="L458" s="8" t="s">
+        <v>3649</v>
+      </c>
+    </row>
+    <row r="459" spans="1:12">
+      <c r="A459" s="7" t="s">
+        <v>897</v>
+      </c>
+      <c r="B459" s="7" t="s">
+        <v>898</v>
+      </c>
+      <c r="C459" s="8" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D459" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E459" s="8" t="s">
+        <v>3638</v>
+      </c>
+      <c r="F459" s="8" t="s">
+        <v>3639</v>
+      </c>
+      <c r="G459" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H459" s="10">
+        <v>260</v>
+      </c>
+      <c r="I459" s="8" t="s">
+        <v>3640</v>
+      </c>
+      <c r="J459" s="8" t="s">
+        <v>3650</v>
+      </c>
+      <c r="K459" s="8" t="s">
+        <v>3651</v>
+      </c>
+      <c r="L459" s="8" t="s">
+        <v>3652</v>
+      </c>
+    </row>
+    <row r="460" spans="1:12">
+      <c r="A460" s="7" t="s">
+        <v>899</v>
+      </c>
+      <c r="B460" s="7" t="s">
+        <v>900</v>
+      </c>
+      <c r="C460" s="8" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D460" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E460" s="8" t="s">
+        <v>3638</v>
+      </c>
+      <c r="F460" s="8" t="s">
+        <v>3639</v>
+      </c>
+      <c r="G460" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H460" s="10">
+        <v>52</v>
+      </c>
+      <c r="I460" s="8" t="s">
+        <v>3640</v>
+      </c>
+      <c r="J460" s="8" t="s">
+        <v>3653</v>
+      </c>
+      <c r="K460" s="8" t="s">
+        <v>3654</v>
+      </c>
+      <c r="L460" s="8" t="s">
+        <v>3655</v>
+      </c>
+    </row>
+    <row r="461" spans="1:12">
+      <c r="A461" s="7" t="s">
+        <v>901</v>
+      </c>
+      <c r="B461" s="7" t="s">
+        <v>902</v>
+      </c>
+      <c r="C461" s="8" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D461" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E461" s="8" t="s">
+        <v>3638</v>
+      </c>
+      <c r="F461" s="8" t="s">
+        <v>3639</v>
+      </c>
+      <c r="G461" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H461" s="10">
+        <v>104</v>
+      </c>
+      <c r="I461" s="8" t="s">
+        <v>3640</v>
+      </c>
+      <c r="J461" s="8" t="s">
+        <v>3656</v>
+      </c>
+      <c r="K461" s="8" t="s">
+        <v>3657</v>
+      </c>
+      <c r="L461" s="8" t="s">
+        <v>3658</v>
+      </c>
+    </row>
+    <row r="462" spans="1:12">
+      <c r="A462" s="7" t="s">
+        <v>903</v>
+      </c>
+      <c r="B462" s="7" t="s">
+        <v>904</v>
+      </c>
+      <c r="C462" s="8" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D462" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E462" s="8" t="s">
+        <v>3659</v>
+      </c>
+      <c r="F462" s="8" t="s">
+        <v>2009</v>
+      </c>
+      <c r="G462" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H462" s="10">
+        <v>365</v>
+      </c>
+      <c r="I462" s="8" t="s">
+        <v>3660</v>
+      </c>
+      <c r="J462" s="8" t="s">
+        <v>3661</v>
+      </c>
+      <c r="K462" s="8" t="s">
+        <v>3662</v>
+      </c>
+      <c r="L462" s="8" t="s">
+        <v>3663</v>
+      </c>
+    </row>
+    <row r="463" spans="1:12">
+      <c r="A463" s="7" t="s">
+        <v>905</v>
+      </c>
+      <c r="B463" s="7" t="s">
+        <v>906</v>
+      </c>
+      <c r="C463" s="8" t="s">
+        <v>1794</v>
+      </c>
+      <c r="D463" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E463" s="8" t="s">
+        <v>3659</v>
+      </c>
+      <c r="F463" s="8" t="s">
+        <v>2009</v>
+      </c>
+      <c r="G463" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H463" s="10">
+        <v>260</v>
+      </c>
+      <c r="I463" s="8" t="s">
+        <v>2192</v>
+      </c>
+      <c r="J463" s="8" t="s">
+        <v>3664</v>
+      </c>
+      <c r="K463" s="8" t="s">
+        <v>3665</v>
+      </c>
+      <c r="L463" s="8" t="s">
+        <v>3666</v>
+      </c>
+    </row>
+    <row r="464" spans="1:12">
+      <c r="A464" s="7" t="s">
+        <v>907</v>
+      </c>
+      <c r="B464" s="7" t="s">
+        <v>908</v>
+      </c>
+      <c r="C464" s="8" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D464" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E464" s="8" t="s">
+        <v>3659</v>
+      </c>
+      <c r="F464" s="8" t="s">
+        <v>2009</v>
+      </c>
+      <c r="G464" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H464" s="10">
+        <v>156</v>
+      </c>
+      <c r="I464" s="8" t="s">
+        <v>2216</v>
+      </c>
+      <c r="J464" s="8" t="s">
+        <v>3667</v>
+      </c>
+      <c r="K464" s="8" t="s">
+        <v>3668</v>
+      </c>
+      <c r="L464" s="8" t="s">
+        <v>3669</v>
+      </c>
+    </row>
+    <row r="465" spans="1:12">
+      <c r="A465" s="7" t="s">
+        <v>909</v>
+      </c>
+      <c r="B465" s="7" t="s">
+        <v>910</v>
+      </c>
+      <c r="C465" s="8" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D465" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E465" s="8" t="s">
+        <v>3659</v>
+      </c>
+      <c r="F465" s="8" t="s">
+        <v>2009</v>
+      </c>
+      <c r="G465" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H465" s="10">
+        <v>104</v>
+      </c>
+      <c r="I465" s="8" t="s">
+        <v>2208</v>
+      </c>
+      <c r="J465" s="8" t="s">
+        <v>3670</v>
+      </c>
+      <c r="K465" s="8" t="s">
+        <v>3671</v>
+      </c>
+      <c r="L465" s="8" t="s">
+        <v>3672</v>
+      </c>
+    </row>
+    <row r="466" spans="1:12">
+      <c r="A466" s="7" t="s">
+        <v>911</v>
+      </c>
+      <c r="B466" s="7" t="s">
+        <v>912</v>
+      </c>
+      <c r="C466" s="8" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D466" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E466" s="8" t="s">
+        <v>3659</v>
+      </c>
+      <c r="F466" s="8" t="s">
+        <v>2009</v>
+      </c>
+      <c r="G466" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H466" s="10">
+        <v>365</v>
+      </c>
+      <c r="I466" s="8" t="s">
+        <v>3660</v>
+      </c>
+      <c r="J466" s="8" t="s">
+        <v>3673</v>
+      </c>
+      <c r="K466" s="8" t="s">
+        <v>3674</v>
+      </c>
+      <c r="L466" s="8" t="s">
+        <v>3675</v>
+      </c>
+    </row>
+    <row r="467" spans="1:12">
+      <c r="A467" s="7" t="s">
+        <v>913</v>
+      </c>
+      <c r="B467" s="7" t="s">
+        <v>914</v>
+      </c>
+      <c r="C467" s="8" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D467" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E467" s="8" t="s">
+        <v>3659</v>
+      </c>
+      <c r="F467" s="8" t="s">
+        <v>2009</v>
+      </c>
+      <c r="G467" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H467" s="10">
+        <v>365</v>
+      </c>
+      <c r="I467" s="8" t="s">
+        <v>3660</v>
+      </c>
+      <c r="J467" s="8" t="s">
+        <v>3676</v>
+      </c>
+      <c r="K467" s="8" t="s">
+        <v>3677</v>
+      </c>
+      <c r="L467" s="8" t="s">
+        <v>3678</v>
+      </c>
+    </row>
+    <row r="468" spans="1:12">
+      <c r="A468" s="7" t="s">
+        <v>915</v>
+      </c>
+      <c r="B468" s="7" t="s">
+        <v>916</v>
+      </c>
+      <c r="C468" s="8" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D468" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E468" s="8" t="s">
+        <v>3659</v>
+      </c>
+      <c r="F468" s="8" t="s">
+        <v>2009</v>
+      </c>
+      <c r="G468" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H468" s="10">
+        <v>312</v>
+      </c>
+      <c r="I468" s="8" t="s">
+        <v>3660</v>
+      </c>
+      <c r="J468" s="8" t="s">
+        <v>3679</v>
+      </c>
+      <c r="K468" s="8" t="s">
+        <v>3680</v>
+      </c>
+      <c r="L468" s="8" t="s">
+        <v>3681</v>
+      </c>
+    </row>
+    <row r="469" spans="1:12">
+      <c r="A469" s="7" t="s">
+        <v>917</v>
+      </c>
+      <c r="B469" s="7" t="s">
+        <v>918</v>
+      </c>
+      <c r="C469" s="8" t="s">
+        <v>1800</v>
+      </c>
+      <c r="D469" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E469" s="8" t="s">
+        <v>3659</v>
+      </c>
+      <c r="F469" s="8" t="s">
+        <v>2009</v>
+      </c>
+      <c r="G469" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H469" s="10">
+        <v>312</v>
+      </c>
+      <c r="I469" s="8" t="s">
+        <v>3660</v>
+      </c>
+      <c r="J469" s="8" t="s">
+        <v>3682</v>
+      </c>
+      <c r="K469" s="8" t="s">
+        <v>3683</v>
+      </c>
+      <c r="L469" s="8" t="s">
+        <v>3684</v>
+      </c>
+    </row>
+    <row r="470" spans="1:12">
+      <c r="A470" s="7" t="s">
+        <v>919</v>
+      </c>
+      <c r="B470" s="7" t="s">
+        <v>920</v>
+      </c>
+      <c r="C470" s="8" t="s">
+        <v>1801</v>
+      </c>
+      <c r="D470" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E470" s="8" t="s">
+        <v>3659</v>
+      </c>
+      <c r="F470" s="8" t="s">
+        <v>2009</v>
+      </c>
+      <c r="G470" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H470" s="10">
+        <v>365</v>
+      </c>
+      <c r="I470" s="8" t="s">
+        <v>3660</v>
+      </c>
+      <c r="J470" s="8" t="s">
+        <v>3685</v>
+      </c>
+      <c r="K470" s="8" t="s">
+        <v>3686</v>
+      </c>
+      <c r="L470" s="8" t="s">
+        <v>3687</v>
+      </c>
+    </row>
+    <row r="471" spans="1:12">
+      <c r="A471" s="7" t="s">
+        <v>921</v>
+      </c>
+      <c r="B471" s="7" t="s">
+        <v>922</v>
+      </c>
+      <c r="C471" s="8" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D471" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E471" s="8" t="s">
+        <v>3659</v>
+      </c>
+      <c r="F471" s="8" t="s">
+        <v>2009</v>
+      </c>
+      <c r="G471" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H471" s="10">
+        <v>260</v>
+      </c>
+      <c r="I471" s="8" t="s">
+        <v>3660</v>
+      </c>
+      <c r="J471" s="8" t="s">
+        <v>3688</v>
+      </c>
+      <c r="K471" s="8" t="s">
+        <v>3689</v>
+      </c>
+      <c r="L471" s="8" t="s">
+        <v>3690</v>
+      </c>
+    </row>
+    <row r="472" spans="1:12">
+      <c r="A472" s="7" t="s">
+        <v>923</v>
+      </c>
+      <c r="B472" s="7" t="s">
+        <v>924</v>
+      </c>
+      <c r="C472" s="8" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D472" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E472" s="8" t="s">
+        <v>3659</v>
+      </c>
+      <c r="F472" s="8" t="s">
+        <v>2009</v>
+      </c>
+      <c r="G472" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H472" s="10">
+        <v>365</v>
+      </c>
+      <c r="I472" s="8" t="s">
+        <v>3660</v>
+      </c>
+      <c r="J472" s="8" t="s">
+        <v>3691</v>
+      </c>
+      <c r="K472" s="8" t="s">
+        <v>3692</v>
+      </c>
+      <c r="L472" s="8" t="s">
+        <v>3693</v>
+      </c>
+    </row>
+    <row r="473" spans="1:12">
+      <c r="A473" s="7" t="s">
+        <v>925</v>
+      </c>
+      <c r="B473" s="7" t="s">
+        <v>926</v>
+      </c>
+      <c r="C473" s="8" t="s">
+        <v>1804</v>
+      </c>
+      <c r="D473" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E473" s="8" t="s">
+        <v>3659</v>
+      </c>
+      <c r="F473" s="8" t="s">
+        <v>2009</v>
+      </c>
+      <c r="G473" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H473" s="10">
+        <v>312</v>
+      </c>
+      <c r="I473" s="8" t="s">
+        <v>3660</v>
+      </c>
+      <c r="J473" s="8" t="s">
+        <v>3694</v>
+      </c>
+      <c r="K473" s="8" t="s">
+        <v>3695</v>
+      </c>
+      <c r="L473" s="8" t="s">
+        <v>3696</v>
+      </c>
+    </row>
+    <row r="474" spans="1:12">
+      <c r="A474" s="7" t="s">
+        <v>927</v>
+      </c>
+      <c r="B474" s="7" t="s">
+        <v>928</v>
+      </c>
+      <c r="C474" s="8" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D474" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E474" s="8" t="s">
+        <v>3659</v>
+      </c>
+      <c r="F474" s="8" t="s">
+        <v>2009</v>
+      </c>
+      <c r="G474" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H474" s="10">
+        <v>312</v>
+      </c>
+      <c r="I474" s="8" t="s">
+        <v>3660</v>
+      </c>
+      <c r="J474" s="8" t="s">
+        <v>3697</v>
+      </c>
+      <c r="K474" s="8" t="s">
+        <v>3698</v>
+      </c>
+      <c r="L474" s="8" t="s">
+        <v>3699</v>
+      </c>
+    </row>
+    <row r="475" spans="1:12">
+      <c r="A475" s="7" t="s">
+        <v>929</v>
+      </c>
+      <c r="B475" s="7" t="s">
+        <v>930</v>
+      </c>
+      <c r="C475" s="8" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D475" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E475" s="8" t="s">
+        <v>3700</v>
+      </c>
+      <c r="F475" s="8" t="s">
+        <v>2010</v>
+      </c>
+      <c r="G475" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H475" s="10">
+        <v>365</v>
+      </c>
+      <c r="I475" s="8" t="s">
+        <v>3701</v>
+      </c>
+      <c r="J475" s="8" t="s">
+        <v>3702</v>
+      </c>
+      <c r="K475" s="8" t="s">
+        <v>3703</v>
+      </c>
+      <c r="L475" s="8" t="s">
+        <v>3704</v>
+      </c>
+    </row>
+    <row r="476" spans="1:12">
+      <c r="A476" s="7" t="s">
+        <v>931</v>
+      </c>
+      <c r="B476" s="7" t="s">
+        <v>932</v>
+      </c>
+      <c r="C476" s="8" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D476" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E476" s="8" t="s">
+        <v>3700</v>
+      </c>
+      <c r="F476" s="8" t="s">
+        <v>2010</v>
+      </c>
+      <c r="G476" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H476" s="10">
+        <v>260</v>
+      </c>
+      <c r="I476" s="8" t="s">
+        <v>2590</v>
+      </c>
+      <c r="J476" s="8" t="s">
+        <v>3705</v>
+      </c>
+      <c r="K476" s="8" t="s">
+        <v>3706</v>
+      </c>
+      <c r="L476" s="8" t="s">
+        <v>3707</v>
+      </c>
+    </row>
+    <row r="477" spans="1:12">
+      <c r="A477" s="7" t="s">
+        <v>933</v>
+      </c>
+      <c r="B477" s="7" t="s">
+        <v>934</v>
+      </c>
+      <c r="C477" s="8" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D477" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E477" s="8" t="s">
+        <v>3700</v>
+      </c>
+      <c r="F477" s="8" t="s">
+        <v>2010</v>
+      </c>
+      <c r="G477" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H477" s="10">
+        <v>156</v>
+      </c>
+      <c r="I477" s="8" t="s">
+        <v>2192</v>
+      </c>
+      <c r="J477" s="8" t="s">
+        <v>3708</v>
+      </c>
+      <c r="K477" s="8" t="s">
+        <v>3709</v>
+      </c>
+      <c r="L477" s="8" t="s">
+        <v>3710</v>
+      </c>
+    </row>
+    <row r="478" spans="1:12">
+      <c r="A478" s="7" t="s">
+        <v>935</v>
+      </c>
+      <c r="B478" s="7" t="s">
+        <v>936</v>
+      </c>
+      <c r="C478" s="8" t="s">
+        <v>1809</v>
+      </c>
+      <c r="D478" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E478" s="8" t="s">
+        <v>3700</v>
+      </c>
+      <c r="F478" s="8" t="s">
+        <v>2010</v>
+      </c>
+      <c r="G478" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H478" s="10">
+        <v>156</v>
+      </c>
+      <c r="I478" s="8" t="s">
+        <v>2216</v>
+      </c>
+      <c r="J478" s="8" t="s">
+        <v>3702</v>
+      </c>
+      <c r="K478" s="8" t="s">
+        <v>3711</v>
+      </c>
+      <c r="L478" s="8" t="s">
+        <v>3712</v>
+      </c>
+    </row>
+    <row r="479" spans="1:12">
+      <c r="A479" s="7" t="s">
+        <v>937</v>
+      </c>
+      <c r="B479" s="7" t="s">
+        <v>938</v>
+      </c>
+      <c r="C479" s="8" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D479" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E479" s="8" t="s">
+        <v>3700</v>
+      </c>
+      <c r="F479" s="8" t="s">
+        <v>2010</v>
+      </c>
+      <c r="G479" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H479" s="10">
+        <v>365</v>
+      </c>
+      <c r="I479" s="8" t="s">
+        <v>3701</v>
+      </c>
+      <c r="J479" s="8" t="s">
+        <v>3713</v>
+      </c>
+      <c r="K479" s="8" t="s">
+        <v>3714</v>
+      </c>
+      <c r="L479" s="8" t="s">
+        <v>3715</v>
+      </c>
+    </row>
+    <row r="480" spans="1:12">
+      <c r="A480" s="7" t="s">
+        <v>939</v>
+      </c>
+      <c r="B480" s="7" t="s">
+        <v>940</v>
+      </c>
+      <c r="C480" s="8" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D480" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E480" s="8" t="s">
+        <v>3700</v>
+      </c>
+      <c r="F480" s="8" t="s">
+        <v>2010</v>
+      </c>
+      <c r="G480" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H480" s="10">
+        <v>312</v>
+      </c>
+      <c r="I480" s="8" t="s">
+        <v>3701</v>
+      </c>
+      <c r="J480" s="8" t="s">
+        <v>3716</v>
+      </c>
+      <c r="K480" s="8" t="s">
+        <v>3717</v>
+      </c>
+      <c r="L480" s="8" t="s">
+        <v>3718</v>
+      </c>
+    </row>
+    <row r="481" spans="1:12">
+      <c r="A481" s="7" t="s">
+        <v>941</v>
+      </c>
+      <c r="B481" s="7" t="s">
+        <v>942</v>
+      </c>
+      <c r="C481" s="8" t="s">
+        <v>1812</v>
+      </c>
+      <c r="D481" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E481" s="8" t="s">
+        <v>3700</v>
+      </c>
+      <c r="F481" s="8" t="s">
+        <v>2010</v>
+      </c>
+      <c r="G481" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H481" s="10">
+        <v>312</v>
+      </c>
+      <c r="I481" s="8" t="s">
+        <v>3701</v>
+      </c>
+      <c r="J481" s="8" t="s">
+        <v>3719</v>
+      </c>
+      <c r="K481" s="8" t="s">
+        <v>3720</v>
+      </c>
+      <c r="L481" s="8" t="s">
+        <v>3721</v>
+      </c>
+    </row>
+    <row r="482" spans="1:12">
+      <c r="A482" s="7" t="s">
+        <v>943</v>
+      </c>
+      <c r="B482" s="7" t="s">
+        <v>944</v>
+      </c>
+      <c r="C482" s="8" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D482" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E482" s="8" t="s">
+        <v>3700</v>
+      </c>
+      <c r="F482" s="8" t="s">
+        <v>2010</v>
+      </c>
+      <c r="G482" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H482" s="10">
+        <v>365</v>
+      </c>
+      <c r="I482" s="8" t="s">
+        <v>3701</v>
+      </c>
+      <c r="J482" s="8" t="s">
+        <v>3722</v>
+      </c>
+      <c r="K482" s="8" t="s">
+        <v>3723</v>
+      </c>
+      <c r="L482" s="8" t="s">
+        <v>3724</v>
+      </c>
+    </row>
+    <row r="483" spans="1:12">
+      <c r="A483" s="7" t="s">
+        <v>945</v>
+      </c>
+      <c r="B483" s="7" t="s">
+        <v>946</v>
+      </c>
+      <c r="C483" s="8" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D483" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E483" s="8" t="s">
+        <v>3700</v>
+      </c>
+      <c r="F483" s="8" t="s">
+        <v>2010</v>
+      </c>
+      <c r="G483" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H483" s="10">
+        <v>365</v>
+      </c>
+      <c r="I483" s="8" t="s">
+        <v>3701</v>
+      </c>
+      <c r="J483" s="8" t="s">
+        <v>3725</v>
+      </c>
+      <c r="K483" s="8" t="s">
+        <v>3726</v>
+      </c>
+      <c r="L483" s="8" t="s">
+        <v>3727</v>
+      </c>
+    </row>
+    <row r="484" spans="1:12">
+      <c r="A484" s="7" t="s">
+        <v>947</v>
+      </c>
+      <c r="B484" s="7" t="s">
+        <v>948</v>
+      </c>
+      <c r="C484" s="8" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D484" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E484" s="8" t="s">
+        <v>3700</v>
+      </c>
+      <c r="F484" s="8" t="s">
+        <v>2010</v>
+      </c>
+      <c r="G484" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H484" s="10">
+        <v>312</v>
+      </c>
+      <c r="I484" s="8" t="s">
+        <v>3701</v>
+      </c>
+      <c r="J484" s="8" t="s">
+        <v>3728</v>
+      </c>
+      <c r="K484" s="8" t="s">
+        <v>3729</v>
+      </c>
+      <c r="L484" s="8" t="s">
+        <v>3730</v>
+      </c>
+    </row>
+    <row r="485" spans="1:12">
+      <c r="A485" s="7" t="s">
+        <v>949</v>
+      </c>
+      <c r="B485" s="7" t="s">
+        <v>950</v>
+      </c>
+      <c r="C485" s="8" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D485" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E485" s="8" t="s">
+        <v>3700</v>
+      </c>
+      <c r="F485" s="8" t="s">
+        <v>2010</v>
+      </c>
+      <c r="G485" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H485" s="10">
+        <v>365</v>
+      </c>
+      <c r="I485" s="8" t="s">
+        <v>3701</v>
+      </c>
+      <c r="J485" s="8" t="s">
+        <v>3731</v>
+      </c>
+      <c r="K485" s="8" t="s">
+        <v>3732</v>
+      </c>
+      <c r="L485" s="8" t="s">
+        <v>3733</v>
+      </c>
+    </row>
+    <row r="486" spans="1:12">
+      <c r="A486" s="7" t="s">
+        <v>951</v>
+      </c>
+      <c r="B486" s="7" t="s">
+        <v>952</v>
+      </c>
+      <c r="C486" s="8" t="s">
+        <v>1817</v>
+      </c>
+      <c r="D486" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E486" s="8" t="s">
+        <v>3700</v>
+      </c>
+      <c r="F486" s="8" t="s">
+        <v>2010</v>
+      </c>
+      <c r="G486" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H486" s="10">
+        <v>260</v>
+      </c>
+      <c r="I486" s="8" t="s">
+        <v>3701</v>
+      </c>
+      <c r="J486" s="8" t="s">
+        <v>3734</v>
+      </c>
+      <c r="K486" s="8" t="s">
+        <v>3735</v>
+      </c>
+      <c r="L486" s="8" t="s">
+        <v>3736</v>
+      </c>
+    </row>
+    <row r="487" spans="1:12">
+      <c r="A487" s="7" t="s">
+        <v>953</v>
+      </c>
+      <c r="B487" s="7" t="s">
+        <v>954</v>
+      </c>
+      <c r="C487" s="8" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D487" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E487" s="8" t="s">
+        <v>3700</v>
+      </c>
+      <c r="F487" s="8" t="s">
+        <v>2010</v>
+      </c>
+      <c r="G487" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H487" s="10">
+        <v>365</v>
+      </c>
+      <c r="I487" s="8" t="s">
+        <v>3701</v>
+      </c>
+      <c r="J487" s="8" t="s">
+        <v>3737</v>
+      </c>
+      <c r="K487" s="8" t="s">
+        <v>3738</v>
+      </c>
+      <c r="L487" s="8" t="s">
+        <v>3739</v>
+      </c>
+    </row>
+    <row r="488" spans="1:12">
+      <c r="A488" s="7" t="s">
+        <v>955</v>
+      </c>
+      <c r="B488" s="7" t="s">
+        <v>956</v>
+      </c>
+      <c r="C488" s="8" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D488" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E488" s="8" t="s">
+        <v>3700</v>
+      </c>
+      <c r="F488" s="8" t="s">
+        <v>2010</v>
+      </c>
+      <c r="G488" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H488" s="10">
+        <v>365</v>
+      </c>
+      <c r="I488" s="8" t="s">
+        <v>3701</v>
+      </c>
+      <c r="J488" s="8" t="s">
+        <v>3740</v>
+      </c>
+      <c r="K488" s="8" t="s">
+        <v>3741</v>
+      </c>
+      <c r="L488" s="8" t="s">
+        <v>3742</v>
+      </c>
+    </row>
+    <row r="489" spans="1:12">
+      <c r="A489" s="7" t="s">
+        <v>957</v>
+      </c>
+      <c r="B489" s="7" t="s">
+        <v>958</v>
+      </c>
+      <c r="C489" s="8" t="s">
+        <v>1820</v>
+      </c>
+      <c r="D489" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E489" s="8" t="s">
+        <v>3700</v>
+      </c>
+      <c r="F489" s="8" t="s">
+        <v>2010</v>
+      </c>
+      <c r="G489" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H489" s="10">
+        <v>365</v>
+      </c>
+      <c r="I489" s="8" t="s">
+        <v>3701</v>
+      </c>
+      <c r="J489" s="8" t="s">
+        <v>3743</v>
+      </c>
+      <c r="K489" s="8" t="s">
+        <v>3744</v>
+      </c>
+      <c r="L489" s="8" t="s">
+        <v>3745</v>
+      </c>
+    </row>
+    <row r="490" spans="1:12">
+      <c r="A490" s="7" t="s">
+        <v>959</v>
+      </c>
+      <c r="B490" s="7" t="s">
+        <v>960</v>
+      </c>
+      <c r="C490" s="8" t="s">
+        <v>1821</v>
+      </c>
+      <c r="D490" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E490" s="8" t="s">
+        <v>3700</v>
+      </c>
+      <c r="F490" s="8" t="s">
+        <v>2010</v>
+      </c>
+      <c r="G490" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H490" s="10">
+        <v>365</v>
+      </c>
+      <c r="I490" s="8" t="s">
+        <v>3701</v>
+      </c>
+      <c r="J490" s="8" t="s">
+        <v>3746</v>
+      </c>
+      <c r="K490" s="8" t="s">
+        <v>3747</v>
+      </c>
+      <c r="L490" s="8" t="s">
+        <v>3748</v>
+      </c>
+    </row>
+    <row r="491" spans="1:12">
+      <c r="A491" s="7" t="s">
+        <v>961</v>
+      </c>
+      <c r="B491" s="7" t="s">
+        <v>962</v>
+      </c>
+      <c r="C491" s="8" t="s">
+        <v>1822</v>
+      </c>
+      <c r="D491" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E491" s="8" t="s">
+        <v>3700</v>
+      </c>
+      <c r="F491" s="8" t="s">
+        <v>2010</v>
+      </c>
+      <c r="G491" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H491" s="10">
+        <v>260</v>
+      </c>
+      <c r="I491" s="8" t="s">
+        <v>3701</v>
+      </c>
+      <c r="J491" s="8" t="s">
+        <v>3749</v>
+      </c>
+      <c r="K491" s="8" t="s">
+        <v>3750</v>
+      </c>
+      <c r="L491" s="8" t="s">
+        <v>3751</v>
+      </c>
+    </row>
+    <row r="492" spans="1:12">
+      <c r="A492" s="7" t="s">
+        <v>963</v>
+      </c>
+      <c r="B492" s="7" t="s">
+        <v>964</v>
+      </c>
+      <c r="C492" s="8" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D492" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E492" s="8" t="s">
+        <v>3752</v>
+      </c>
+      <c r="F492" s="8" t="s">
+        <v>3753</v>
+      </c>
+      <c r="G492" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H492" s="10">
+        <v>365</v>
+      </c>
+      <c r="I492" s="8" t="s">
+        <v>3754</v>
+      </c>
+      <c r="J492" s="8" t="s">
+        <v>3755</v>
+      </c>
+      <c r="K492" s="8" t="s">
+        <v>3756</v>
+      </c>
+      <c r="L492" s="8" t="s">
+        <v>3757</v>
+      </c>
+    </row>
+    <row r="493" spans="1:12">
+      <c r="A493" s="7" t="s">
+        <v>965</v>
+      </c>
+      <c r="B493" s="7" t="s">
+        <v>966</v>
+      </c>
+      <c r="C493" s="8" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D493" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E493" s="8" t="s">
+        <v>3752</v>
+      </c>
+      <c r="F493" s="8" t="s">
+        <v>3753</v>
+      </c>
+      <c r="G493" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H493" s="10">
+        <v>365</v>
+      </c>
+      <c r="I493" s="8" t="s">
+        <v>3754</v>
+      </c>
+      <c r="J493" s="8" t="s">
+        <v>3758</v>
+      </c>
+      <c r="K493" s="8" t="s">
+        <v>3759</v>
+      </c>
+      <c r="L493" s="8" t="s">
+        <v>3760</v>
+      </c>
+    </row>
+    <row r="494" spans="1:12">
+      <c r="A494" s="7" t="s">
+        <v>967</v>
+      </c>
+      <c r="B494" s="7" t="s">
+        <v>968</v>
+      </c>
+      <c r="C494" s="8" t="s">
+        <v>1824</v>
+      </c>
+      <c r="D494" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E494" s="8" t="s">
+        <v>3752</v>
+      </c>
+      <c r="F494" s="8" t="s">
+        <v>3753</v>
+      </c>
+      <c r="G494" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H494" s="10">
+        <v>104</v>
+      </c>
+      <c r="I494" s="8" t="s">
+        <v>3754</v>
+      </c>
+      <c r="J494" s="8" t="s">
+        <v>3761</v>
+      </c>
+      <c r="K494" s="8" t="s">
+        <v>3762</v>
+      </c>
+      <c r="L494" s="8" t="s">
+        <v>3763</v>
+      </c>
+    </row>
+    <row r="495" spans="1:12">
+      <c r="A495" s="7" t="s">
+        <v>969</v>
+      </c>
+      <c r="B495" s="7" t="s">
+        <v>970</v>
+      </c>
+      <c r="C495" s="8" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D495" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E495" s="8" t="s">
+        <v>3752</v>
+      </c>
+      <c r="F495" s="8" t="s">
+        <v>3753</v>
+      </c>
+      <c r="G495" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H495" s="10">
+        <v>52</v>
+      </c>
+      <c r="I495" s="8" t="s">
+        <v>3754</v>
+      </c>
+      <c r="J495" s="8" t="s">
+        <v>3764</v>
+      </c>
+      <c r="K495" s="8" t="s">
+        <v>3765</v>
+      </c>
+      <c r="L495" s="8" t="s">
+        <v>3766</v>
+      </c>
+    </row>
+    <row r="496" spans="1:12">
+      <c r="A496" s="7" t="s">
+        <v>971</v>
+      </c>
+      <c r="B496" s="7" t="s">
+        <v>972</v>
+      </c>
+      <c r="C496" s="8" t="s">
+        <v>1826</v>
+      </c>
+      <c r="D496" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E496" s="8" t="s">
+        <v>3752</v>
+      </c>
+      <c r="F496" s="8" t="s">
+        <v>3753</v>
+      </c>
+      <c r="G496" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H496" s="10">
+        <v>156</v>
+      </c>
+      <c r="I496" s="8" t="s">
+        <v>3754</v>
+      </c>
+      <c r="J496" s="8" t="s">
+        <v>3767</v>
+      </c>
+      <c r="K496" s="8" t="s">
+        <v>3768</v>
+      </c>
+      <c r="L496" s="8" t="s">
+        <v>3769</v>
+      </c>
+    </row>
+    <row r="497" spans="1:12">
+      <c r="A497" s="7" t="s">
+        <v>973</v>
+      </c>
+      <c r="B497" s="7" t="s">
+        <v>974</v>
+      </c>
+      <c r="C497" s="8" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D497" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E497" s="8" t="s">
+        <v>3752</v>
+      </c>
+      <c r="F497" s="8" t="s">
+        <v>3753</v>
+      </c>
+      <c r="G497" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H497" s="10">
+        <v>312</v>
+      </c>
+      <c r="I497" s="8" t="s">
+        <v>3754</v>
+      </c>
+      <c r="J497" s="8" t="s">
+        <v>3770</v>
+      </c>
+      <c r="K497" s="8" t="s">
+        <v>3771</v>
+      </c>
+      <c r="L497" s="8" t="s">
+        <v>3772</v>
+      </c>
+    </row>
+    <row r="498" spans="1:12">
+      <c r="A498" s="7" t="s">
+        <v>975</v>
+      </c>
+      <c r="B498" s="7" t="s">
+        <v>976</v>
+      </c>
+      <c r="C498" s="8" t="s">
+        <v>1828</v>
+      </c>
+      <c r="D498" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E498" s="8" t="s">
+        <v>3752</v>
+      </c>
+      <c r="F498" s="8" t="s">
+        <v>3753</v>
+      </c>
+      <c r="G498" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H498" s="10">
+        <v>312</v>
+      </c>
+      <c r="I498" s="8" t="s">
+        <v>3754</v>
+      </c>
+      <c r="J498" s="8" t="s">
+        <v>3773</v>
+      </c>
+      <c r="K498" s="8" t="s">
+        <v>3774</v>
+      </c>
+      <c r="L498" s="8" t="s">
+        <v>3775</v>
+      </c>
+    </row>
+    <row r="499" spans="1:12">
+      <c r="A499" s="7" t="s">
+        <v>977</v>
+      </c>
+      <c r="B499" s="7" t="s">
+        <v>978</v>
+      </c>
+      <c r="C499" s="8" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D499" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E499" s="8" t="s">
+        <v>3776</v>
+      </c>
+      <c r="F499" s="8" t="s">
+        <v>3777</v>
+      </c>
+      <c r="G499" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H499" s="10">
+        <v>365</v>
+      </c>
+      <c r="I499" s="8" t="s">
+        <v>3778</v>
+      </c>
+      <c r="J499" s="8" t="s">
+        <v>3779</v>
+      </c>
+      <c r="K499" s="8" t="s">
+        <v>3780</v>
+      </c>
+      <c r="L499" s="8" t="s">
+        <v>3781</v>
+      </c>
+    </row>
+    <row r="500" spans="1:12">
+      <c r="A500" s="7" t="s">
+        <v>979</v>
+      </c>
+      <c r="B500" s="7" t="s">
+        <v>980</v>
+      </c>
+      <c r="C500" s="8" t="s">
+        <v>1830</v>
+      </c>
+      <c r="D500" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E500" s="8" t="s">
+        <v>3776</v>
+      </c>
+      <c r="F500" s="8" t="s">
+        <v>3777</v>
+      </c>
+      <c r="G500" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H500" s="10">
+        <v>260</v>
+      </c>
+      <c r="I500" s="8" t="s">
+        <v>2192</v>
+      </c>
+      <c r="J500" s="8" t="s">
+        <v>3782</v>
+      </c>
+      <c r="K500" s="8" t="s">
+        <v>3783</v>
+      </c>
+      <c r="L500" s="8" t="s">
+        <v>3784</v>
+      </c>
+    </row>
+    <row r="501" spans="1:12">
+      <c r="A501" s="7" t="s">
+        <v>981</v>
+      </c>
+      <c r="B501" s="7" t="s">
+        <v>982</v>
+      </c>
+      <c r="C501" s="8" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D501" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E501" s="8" t="s">
+        <v>3776</v>
+      </c>
+      <c r="F501" s="8" t="s">
+        <v>3777</v>
+      </c>
+      <c r="G501" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H501" s="10">
+        <v>312</v>
+      </c>
+      <c r="I501" s="8" t="s">
+        <v>3778</v>
+      </c>
+      <c r="J501" s="8" t="s">
+        <v>3785</v>
+      </c>
+      <c r="K501" s="8" t="s">
+        <v>3786</v>
+      </c>
+      <c r="L501" s="8" t="s">
+        <v>3787</v>
+      </c>
+    </row>
+    <row r="502" spans="1:12">
+      <c r="A502" s="7" t="s">
+        <v>983</v>
+      </c>
+      <c r="B502" s="7" t="s">
+        <v>984</v>
+      </c>
+      <c r="C502" s="8" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D502" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E502" s="8" t="s">
+        <v>3776</v>
+      </c>
+      <c r="F502" s="8" t="s">
+        <v>3777</v>
+      </c>
+      <c r="G502" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H502" s="10">
+        <v>260</v>
+      </c>
+      <c r="I502" s="8" t="s">
+        <v>3778</v>
+      </c>
+      <c r="J502" s="8" t="s">
+        <v>3788</v>
+      </c>
+      <c r="K502" s="8" t="s">
+        <v>3789</v>
+      </c>
+      <c r="L502" s="8" t="s">
+        <v>3790</v>
+      </c>
+    </row>
+    <row r="503" spans="1:12">
+      <c r="A503" s="7" t="s">
+        <v>985</v>
+      </c>
+      <c r="B503" s="7" t="s">
+        <v>986</v>
+      </c>
+      <c r="C503" s="8" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D503" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E503" s="8" t="s">
+        <v>3776</v>
+      </c>
+      <c r="F503" s="8" t="s">
+        <v>3777</v>
+      </c>
+      <c r="G503" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H503" s="10">
+        <v>260</v>
+      </c>
+      <c r="I503" s="8" t="s">
+        <v>3778</v>
+      </c>
+      <c r="J503" s="8" t="s">
+        <v>3791</v>
+      </c>
+      <c r="K503" s="8" t="s">
+        <v>3792</v>
+      </c>
+      <c r="L503" s="8" t="s">
+        <v>3793</v>
+      </c>
+    </row>
+    <row r="504" spans="1:12">
+      <c r="A504" s="7" t="s">
+        <v>987</v>
+      </c>
+      <c r="B504" s="7" t="s">
+        <v>988</v>
+      </c>
+      <c r="C504" s="8" t="s">
+        <v>1834</v>
+      </c>
+      <c r="D504" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E504" s="8" t="s">
+        <v>3776</v>
+      </c>
+      <c r="F504" s="8" t="s">
+        <v>3777</v>
+      </c>
+      <c r="G504" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H504" s="10">
+        <v>365</v>
+      </c>
+      <c r="I504" s="8" t="s">
+        <v>3778</v>
+      </c>
+      <c r="J504" s="8" t="s">
+        <v>3794</v>
+      </c>
+      <c r="K504" s="8" t="s">
+        <v>3795</v>
+      </c>
+      <c r="L504" s="8" t="s">
+        <v>3796</v>
+      </c>
+    </row>
+    <row r="505" spans="1:12">
+      <c r="A505" s="7" t="s">
+        <v>989</v>
+      </c>
+      <c r="B505" s="7" t="s">
+        <v>990</v>
+      </c>
+      <c r="C505" s="8" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D505" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E505" s="8" t="s">
+        <v>3797</v>
+      </c>
+      <c r="F505" s="8" t="s">
+        <v>2011</v>
+      </c>
+      <c r="G505" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H505" s="10">
+        <v>365</v>
+      </c>
+      <c r="I505" s="8" t="s">
+        <v>3798</v>
+      </c>
+      <c r="J505" s="8" t="s">
+        <v>3799</v>
+      </c>
+      <c r="K505" s="8" t="s">
+        <v>3800</v>
+      </c>
+      <c r="L505" s="8" t="s">
+        <v>3801</v>
+      </c>
+    </row>
+    <row r="506" spans="1:12">
+      <c r="A506" s="7" t="s">
+        <v>991</v>
+      </c>
+      <c r="B506" s="7" t="s">
+        <v>992</v>
+      </c>
+      <c r="C506" s="8" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D506" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E506" s="8" t="s">
+        <v>3797</v>
+      </c>
+      <c r="F506" s="8" t="s">
+        <v>2011</v>
+      </c>
+      <c r="G506" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H506" s="10">
+        <v>365</v>
+      </c>
+      <c r="I506" s="8" t="s">
+        <v>3802</v>
+      </c>
+      <c r="J506" s="8" t="s">
+        <v>3803</v>
+      </c>
+      <c r="K506" s="8" t="s">
+        <v>3804</v>
+      </c>
+      <c r="L506" s="8" t="s">
+        <v>3805</v>
+      </c>
+    </row>
+    <row r="507" spans="1:12">
+      <c r="A507" s="7" t="s">
+        <v>993</v>
+      </c>
+      <c r="B507" s="7" t="s">
+        <v>994</v>
+      </c>
+      <c r="C507" s="8" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D507" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E507" s="8" t="s">
+        <v>3797</v>
+      </c>
+      <c r="F507" s="8" t="s">
+        <v>2011</v>
+      </c>
+      <c r="G507" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H507" s="10">
+        <v>156</v>
+      </c>
+      <c r="I507" s="8" t="s">
+        <v>2192</v>
+      </c>
+      <c r="J507" s="8" t="s">
+        <v>3806</v>
+      </c>
+      <c r="K507" s="8" t="s">
+        <v>3807</v>
+      </c>
+      <c r="L507" s="8" t="s">
+        <v>3808</v>
+      </c>
+    </row>
+    <row r="508" spans="1:12">
+      <c r="A508" s="7" t="s">
+        <v>995</v>
+      </c>
+      <c r="B508" s="7" t="s">
+        <v>996</v>
+      </c>
+      <c r="C508" s="8" t="s">
+        <v>1838</v>
+      </c>
+      <c r="D508" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E508" s="8" t="s">
+        <v>3797</v>
+      </c>
+      <c r="F508" s="8" t="s">
+        <v>2011</v>
+      </c>
+      <c r="G508" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H508" s="10">
+        <v>104</v>
+      </c>
+      <c r="I508" s="8" t="s">
+        <v>2208</v>
+      </c>
+      <c r="J508" s="8" t="s">
+        <v>3809</v>
+      </c>
+      <c r="K508" s="8" t="s">
+        <v>3810</v>
+      </c>
+      <c r="L508" s="8" t="s">
+        <v>3811</v>
+      </c>
+    </row>
+    <row r="509" spans="1:12">
+      <c r="A509" s="7" t="s">
+        <v>997</v>
+      </c>
+      <c r="B509" s="7" t="s">
+        <v>998</v>
+      </c>
+      <c r="C509" s="8" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D509" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E509" s="8" t="s">
+        <v>3797</v>
+      </c>
+      <c r="F509" s="8" t="s">
+        <v>2011</v>
+      </c>
+      <c r="G509" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H509" s="10">
+        <v>260</v>
+      </c>
+      <c r="I509" s="8" t="s">
+        <v>3798</v>
+      </c>
+      <c r="J509" s="8" t="s">
+        <v>3812</v>
+      </c>
+      <c r="K509" s="8" t="s">
+        <v>3813</v>
+      </c>
+      <c r="L509" s="8" t="s">
+        <v>3814</v>
+      </c>
+    </row>
+    <row r="510" spans="1:12">
+      <c r="A510" s="7" t="s">
+        <v>999</v>
+      </c>
+      <c r="B510" s="7" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C510" s="8" t="s">
+        <v>1840</v>
+      </c>
+      <c r="D510" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E510" s="8" t="s">
+        <v>3797</v>
+      </c>
+      <c r="F510" s="8" t="s">
+        <v>2011</v>
+      </c>
+      <c r="G510" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H510" s="10">
+        <v>260</v>
+      </c>
+      <c r="I510" s="8" t="s">
+        <v>3798</v>
+      </c>
+      <c r="J510" s="8" t="s">
+        <v>3815</v>
+      </c>
+      <c r="K510" s="8" t="s">
+        <v>3816</v>
+      </c>
+      <c r="L510" s="8" t="s">
+        <v>3817</v>
+      </c>
+    </row>
+    <row r="511" spans="1:12">
+      <c r="A511" s="7" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B511" s="7" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C511" s="8" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D511" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E511" s="8" t="s">
+        <v>3797</v>
+      </c>
+      <c r="F511" s="8" t="s">
+        <v>2011</v>
+      </c>
+      <c r="G511" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H511" s="10">
+        <v>312</v>
+      </c>
+      <c r="I511" s="8" t="s">
+        <v>3798</v>
+      </c>
+      <c r="J511" s="8" t="s">
+        <v>3818</v>
+      </c>
+      <c r="K511" s="8" t="s">
+        <v>3819</v>
+      </c>
+      <c r="L511" s="8" t="s">
+        <v>3820</v>
+      </c>
+    </row>
+    <row r="512" spans="1:12">
+      <c r="A512" s="7" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B512" s="7" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C512" s="8" t="s">
+        <v>1842</v>
+      </c>
+      <c r="D512" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E512" s="8" t="s">
+        <v>3797</v>
+      </c>
+      <c r="F512" s="8" t="s">
+        <v>2011</v>
+      </c>
+      <c r="G512" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H512" s="10">
+        <v>260</v>
+      </c>
+      <c r="I512" s="8" t="s">
+        <v>3798</v>
+      </c>
+      <c r="J512" s="8" t="s">
+        <v>3821</v>
+      </c>
+      <c r="K512" s="8" t="s">
+        <v>3822</v>
+      </c>
+      <c r="L512" s="8" t="s">
+        <v>3823</v>
+      </c>
+    </row>
+    <row r="513" spans="1:12">
+      <c r="A513" s="7" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B513" s="7" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C513" s="8" t="s">
+        <v>1843</v>
+      </c>
+      <c r="D513" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E513" s="8" t="s">
+        <v>3797</v>
+      </c>
+      <c r="F513" s="8" t="s">
+        <v>2011</v>
+      </c>
+      <c r="G513" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H513" s="10">
+        <v>260</v>
+      </c>
+      <c r="I513" s="8" t="s">
+        <v>3798</v>
+      </c>
+      <c r="J513" s="8" t="s">
+        <v>3824</v>
+      </c>
+      <c r="K513" s="8" t="s">
+        <v>3825</v>
+      </c>
+      <c r="L513" s="8" t="s">
+        <v>3826</v>
+      </c>
+    </row>
+    <row r="514" spans="1:12">
+      <c r="A514" s="7" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B514" s="7" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C514" s="8" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D514" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E514" s="8" t="s">
+        <v>3797</v>
+      </c>
+      <c r="F514" s="8" t="s">
+        <v>2011</v>
+      </c>
+      <c r="G514" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H514" s="10">
+        <v>312</v>
+      </c>
+      <c r="I514" s="8" t="s">
+        <v>3798</v>
+      </c>
+      <c r="J514" s="8" t="s">
+        <v>3827</v>
+      </c>
+      <c r="K514" s="8" t="s">
+        <v>3828</v>
+      </c>
+      <c r="L514" s="8" t="s">
+        <v>3829</v>
+      </c>
+    </row>
+    <row r="515" spans="1:12">
+      <c r="A515" s="7" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B515" s="7" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C515" s="8" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D515" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E515" s="8" t="s">
+        <v>3797</v>
+      </c>
+      <c r="F515" s="8" t="s">
+        <v>2011</v>
+      </c>
+      <c r="G515" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H515" s="10">
+        <v>312</v>
+      </c>
+      <c r="I515" s="8" t="s">
+        <v>3798</v>
+      </c>
+      <c r="J515" s="8" t="s">
+        <v>3830</v>
+      </c>
+      <c r="K515" s="8" t="s">
+        <v>3831</v>
+      </c>
+      <c r="L515" s="8" t="s">
+        <v>3832</v>
+      </c>
+    </row>
+    <row r="516" spans="1:12">
+      <c r="A516" s="7" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B516" s="7" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C516" s="8" t="s">
+        <v>1846</v>
+      </c>
+      <c r="D516" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E516" s="8" t="s">
+        <v>3797</v>
+      </c>
+      <c r="F516" s="8" t="s">
+        <v>2011</v>
+      </c>
+      <c r="G516" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H516" s="10">
+        <v>312</v>
+      </c>
+      <c r="I516" s="8" t="s">
+        <v>3798</v>
+      </c>
+      <c r="J516" s="8" t="s">
+        <v>3833</v>
+      </c>
+      <c r="K516" s="8" t="s">
+        <v>3834</v>
+      </c>
+      <c r="L516" s="8" t="s">
+        <v>3835</v>
+      </c>
+    </row>
+    <row r="517" spans="1:12">
+      <c r="A517" s="7" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B517" s="7" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C517" s="8" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D517" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E517" s="8" t="s">
+        <v>3797</v>
+      </c>
+      <c r="F517" s="8" t="s">
+        <v>2011</v>
+      </c>
+      <c r="G517" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H517" s="10">
+        <v>365</v>
+      </c>
+      <c r="I517" s="8" t="s">
+        <v>3798</v>
+      </c>
+      <c r="J517" s="8" t="s">
+        <v>3836</v>
+      </c>
+      <c r="K517" s="8" t="s">
+        <v>3837</v>
+      </c>
+      <c r="L517" s="8" t="s">
+        <v>3838</v>
+      </c>
+    </row>
+    <row r="518" spans="1:12">
+      <c r="A518" s="7" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B518" s="7" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C518" s="8" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D518" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E518" s="8" t="s">
+        <v>3797</v>
+      </c>
+      <c r="F518" s="8" t="s">
+        <v>2011</v>
+      </c>
+      <c r="G518" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H518" s="10">
+        <v>312</v>
+      </c>
+      <c r="I518" s="8" t="s">
+        <v>3798</v>
+      </c>
+      <c r="J518" s="8" t="s">
+        <v>3839</v>
+      </c>
+      <c r="K518" s="8" t="s">
+        <v>3840</v>
+      </c>
+      <c r="L518" s="8" t="s">
+        <v>3841</v>
+      </c>
+    </row>
+    <row r="519" spans="1:12">
+      <c r="A519" s="7" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B519" s="7" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C519" s="8" t="s">
+        <v>1849</v>
+      </c>
+      <c r="D519" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E519" s="8" t="s">
+        <v>3797</v>
+      </c>
+      <c r="F519" s="8" t="s">
+        <v>2011</v>
+      </c>
+      <c r="G519" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H519" s="10">
+        <v>312</v>
+      </c>
+      <c r="I519" s="8" t="s">
+        <v>3798</v>
+      </c>
+      <c r="J519" s="8" t="s">
+        <v>3842</v>
+      </c>
+      <c r="K519" s="8" t="s">
+        <v>3843</v>
+      </c>
+      <c r="L519" s="8" t="s">
+        <v>3844</v>
+      </c>
+    </row>
+    <row r="520" spans="1:12">
+      <c r="A520" s="7" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B520" s="7" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C520" s="8" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D520" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E520" s="8" t="s">
+        <v>3797</v>
+      </c>
+      <c r="F520" s="8" t="s">
+        <v>2011</v>
+      </c>
+      <c r="G520" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H520" s="10">
+        <v>312</v>
+      </c>
+      <c r="I520" s="8" t="s">
+        <v>3798</v>
+      </c>
+      <c r="J520" s="8" t="s">
+        <v>3845</v>
+      </c>
+      <c r="K520" s="8" t="s">
+        <v>3846</v>
+      </c>
+      <c r="L520" s="8" t="s">
+        <v>3847</v>
+      </c>
+    </row>
+    <row r="521" spans="1:12">
+      <c r="A521" s="7" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B521" s="7" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C521" s="8" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D521" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E521" s="8" t="s">
+        <v>3797</v>
+      </c>
+      <c r="F521" s="8" t="s">
+        <v>2011</v>
+      </c>
+      <c r="G521" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H521" s="10">
+        <v>260</v>
+      </c>
+      <c r="I521" s="8" t="s">
+        <v>3798</v>
+      </c>
+      <c r="J521" s="8" t="s">
+        <v>3848</v>
+      </c>
+      <c r="K521" s="8" t="s">
+        <v>3849</v>
+      </c>
+      <c r="L521" s="8" t="s">
+        <v>3850</v>
+      </c>
+    </row>
+    <row r="522" spans="1:12">
+      <c r="A522" s="7" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B522" s="7" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C522" s="8" t="s">
+        <v>1852</v>
+      </c>
+      <c r="D522" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E522" s="8" t="s">
+        <v>3797</v>
+      </c>
+      <c r="F522" s="8" t="s">
+        <v>2011</v>
+      </c>
+      <c r="G522" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H522" s="10">
+        <v>260</v>
+      </c>
+      <c r="I522" s="8" t="s">
+        <v>3798</v>
+      </c>
+      <c r="J522" s="8" t="s">
+        <v>3851</v>
+      </c>
+      <c r="K522" s="8" t="s">
+        <v>3852</v>
+      </c>
+      <c r="L522" s="8" t="s">
+        <v>3853</v>
+      </c>
+    </row>
+    <row r="523" spans="1:12">
+      <c r="A523" s="7" t="s">
+        <v>2056</v>
+      </c>
+      <c r="B523" s="7" t="s">
+        <v>2057</v>
+      </c>
+      <c r="C523" s="8" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D523" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E523" s="8" t="s">
+        <v>3638</v>
+      </c>
+      <c r="F523" s="8" t="s">
+        <v>2188</v>
+      </c>
+      <c r="G523" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H523" s="10">
+        <v>104</v>
+      </c>
+      <c r="I523" s="8" t="s">
+        <v>3854</v>
+      </c>
+      <c r="J523" s="8" t="s">
+        <v>3855</v>
+      </c>
+      <c r="K523" s="8" t="s">
+        <v>3856</v>
+      </c>
+      <c r="L523" s="8" t="s">
+        <v>3857</v>
+      </c>
+    </row>
+    <row r="524" spans="1:12">
+      <c r="A524" s="7" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B524" s="7" t="s">
+        <v>2059</v>
+      </c>
+      <c r="C524" s="8" t="s">
+        <v>2148</v>
+      </c>
+      <c r="D524" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E524" s="8" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F524" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G524" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H524" s="10">
+        <v>52</v>
+      </c>
+      <c r="I524" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J524" s="8" t="s">
+        <v>3858</v>
+      </c>
+      <c r="K524" s="8" t="s">
+        <v>3859</v>
+      </c>
+      <c r="L524" s="8" t="s">
+        <v>3860</v>
+      </c>
+    </row>
+    <row r="525" spans="1:12">
+      <c r="A525" s="7" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B525" s="7" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C525" s="8" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D525" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E525" s="8" t="s">
+        <v>2732</v>
+      </c>
+      <c r="F525" s="8" t="s">
+        <v>2733</v>
+      </c>
+      <c r="G525" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H525" s="10">
+        <v>52</v>
+      </c>
+      <c r="I525" s="8" t="s">
+        <v>2444</v>
+      </c>
+      <c r="J525" s="8" t="s">
+        <v>3861</v>
+      </c>
+      <c r="K525" s="8" t="s">
+        <v>3862</v>
+      </c>
+      <c r="L525" s="8" t="s">
+        <v>3863</v>
+      </c>
+    </row>
+    <row r="526" spans="1:12">
+      <c r="A526" s="7" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B526" s="7" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C526" s="8" t="s">
+        <v>2014</v>
+      </c>
+      <c r="D526" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E526" s="8" t="s">
+        <v>3213</v>
+      </c>
+      <c r="F526" s="8" t="s">
+        <v>2000</v>
+      </c>
+      <c r="G526" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H526" s="10">
+        <v>52</v>
+      </c>
+      <c r="I526" s="8" t="s">
+        <v>2306</v>
+      </c>
+      <c r="J526" s="8" t="s">
+        <v>3864</v>
+      </c>
+      <c r="K526" s="8" t="s">
+        <v>3865</v>
+      </c>
+      <c r="L526" s="8" t="s">
+        <v>3866</v>
+      </c>
+    </row>
+    <row r="527" spans="1:12">
+      <c r="A527" s="7" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B527" s="7" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C527" s="8" t="s">
+        <v>2015</v>
+      </c>
+      <c r="D527" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E527" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F527" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G527" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H527" s="10">
+        <v>52</v>
+      </c>
+      <c r="I527" s="8" t="s">
+        <v>2243</v>
+      </c>
+      <c r="J527" s="8" t="s">
+        <v>3867</v>
+      </c>
+      <c r="K527" s="8" t="s">
+        <v>3868</v>
+      </c>
+      <c r="L527" s="8" t="s">
+        <v>3869</v>
+      </c>
+    </row>
+    <row r="528" spans="1:12">
+      <c r="A528" s="7" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B528" s="7" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C528" s="8" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D528" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E528" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F528" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G528" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H528" s="10">
+        <v>52</v>
+      </c>
+      <c r="I528" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J528" s="8" t="s">
+        <v>3870</v>
+      </c>
+      <c r="K528" s="8" t="s">
+        <v>3871</v>
+      </c>
+      <c r="L528" s="8" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="529" spans="1:12">
+      <c r="A529" s="7" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B529" s="7" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C529" s="8" t="s">
+        <v>1855</v>
+      </c>
+      <c r="D529" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E529" s="8" t="s">
+        <v>2961</v>
+      </c>
+      <c r="F529" s="8" t="s">
+        <v>2962</v>
+      </c>
+      <c r="G529" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H529" s="10">
+        <v>365</v>
+      </c>
+      <c r="I529" s="8" t="s">
+        <v>2352</v>
+      </c>
+      <c r="J529" s="8" t="s">
+        <v>2964</v>
+      </c>
+      <c r="K529" s="8" t="s">
+        <v>3873</v>
+      </c>
+      <c r="L529" s="8" t="s">
+        <v>3874</v>
+      </c>
+    </row>
+    <row r="530" spans="1:12">
+      <c r="A530" s="7" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B530" s="7" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C530" s="8" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D530" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E530" s="8" t="s">
+        <v>2961</v>
+      </c>
+      <c r="F530" s="8" t="s">
+        <v>2962</v>
+      </c>
+      <c r="G530" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H530" s="10">
+        <v>156</v>
+      </c>
+      <c r="I530" s="8" t="s">
+        <v>2192</v>
+      </c>
+      <c r="J530" s="8" t="s">
+        <v>3875</v>
+      </c>
+      <c r="K530" s="8" t="s">
+        <v>3876</v>
+      </c>
+      <c r="L530" s="8" t="s">
+        <v>3877</v>
+      </c>
+    </row>
+    <row r="531" spans="1:12">
+      <c r="A531" s="7" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B531" s="7" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C531" s="8" t="s">
+        <v>2023</v>
+      </c>
+      <c r="D531" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E531" s="8" t="s">
+        <v>2843</v>
+      </c>
+      <c r="F531" s="8" t="s">
+        <v>1997</v>
+      </c>
+      <c r="G531" s="8" t="s">
+        <v>2312</v>
+      </c>
+      <c r="H531" s="10"/>
+      <c r="I531" s="8" t="s">
+        <v>2291</v>
+      </c>
+      <c r="J531" s="8" t="s">
+        <v>2312</v>
+      </c>
+      <c r="K531" s="8" t="s">
+        <v>2312</v>
+      </c>
+      <c r="L531" s="8" t="s">
+        <v>3878</v>
+      </c>
+    </row>
+    <row r="532" spans="1:12">
+      <c r="A532" s="7" t="s">
+        <v>2060</v>
+      </c>
+      <c r="B532" s="7" t="s">
+        <v>2061</v>
+      </c>
+      <c r="C532" s="8" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D532" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E532" s="8" t="s">
+        <v>2843</v>
+      </c>
+      <c r="F532" s="8" t="s">
+        <v>1997</v>
+      </c>
+      <c r="G532" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H532" s="10">
+        <v>52</v>
+      </c>
+      <c r="I532" s="8" t="s">
+        <v>2306</v>
+      </c>
+      <c r="J532" s="8" t="s">
+        <v>2866</v>
+      </c>
+      <c r="K532" s="8" t="s">
+        <v>3879</v>
+      </c>
+      <c r="L532" s="8" t="s">
+        <v>3880</v>
+      </c>
+    </row>
+    <row r="533" spans="1:12">
+      <c r="A533" s="7" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B533" s="7" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C533" s="8" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D533" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E533" s="8" t="s">
+        <v>2843</v>
+      </c>
+      <c r="F533" s="8" t="s">
+        <v>1997</v>
+      </c>
+      <c r="G533" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H533" s="10">
+        <v>156</v>
+      </c>
+      <c r="I533" s="8" t="s">
+        <v>2216</v>
+      </c>
+      <c r="J533" s="8" t="s">
+        <v>2866</v>
+      </c>
+      <c r="K533" s="8" t="s">
+        <v>3881</v>
+      </c>
+      <c r="L533" s="8" t="s">
+        <v>3882</v>
+      </c>
+    </row>
+    <row r="534" spans="1:12">
+      <c r="A534" s="7" t="s">
+        <v>2062</v>
+      </c>
+      <c r="B534" s="7" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C534" s="8" t="s">
+        <v>2150</v>
+      </c>
+      <c r="D534" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E534" s="8" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F534" s="8" t="s">
+        <v>1994</v>
+      </c>
+      <c r="G534" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H534" s="10">
+        <v>260</v>
+      </c>
+      <c r="I534" s="8" t="s">
+        <v>2220</v>
+      </c>
+      <c r="J534" s="8" t="s">
+        <v>3883</v>
+      </c>
+      <c r="K534" s="8" t="s">
+        <v>3884</v>
+      </c>
+      <c r="L534" s="8" t="s">
+        <v>3885</v>
+      </c>
+    </row>
+    <row r="535" spans="1:12">
+      <c r="A535" s="7" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B535" s="7" t="s">
+        <v>2065</v>
+      </c>
+      <c r="C535" s="8" t="s">
+        <v>2151</v>
+      </c>
+      <c r="D535" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E535" s="8" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F535" s="8" t="s">
+        <v>1994</v>
+      </c>
+      <c r="G535" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H535" s="10">
+        <v>312</v>
+      </c>
+      <c r="I535" s="8" t="s">
+        <v>3886</v>
+      </c>
+      <c r="J535" s="8" t="s">
+        <v>2751</v>
+      </c>
+      <c r="K535" s="8" t="s">
+        <v>3887</v>
+      </c>
+      <c r="L535" s="8" t="s">
+        <v>3888</v>
+      </c>
+    </row>
+    <row r="536" spans="1:12">
+      <c r="A536" s="7" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B536" s="7" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C536" s="8" t="s">
+        <v>1858</v>
+      </c>
+      <c r="D536" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E536" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F536" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G536" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H536" s="10">
+        <v>260</v>
+      </c>
+      <c r="I536" s="8" t="s">
+        <v>2220</v>
+      </c>
+      <c r="J536" s="8" t="s">
+        <v>3889</v>
+      </c>
+      <c r="K536" s="8" t="s">
+        <v>3890</v>
+      </c>
+      <c r="L536" s="8" t="s">
+        <v>3891</v>
+      </c>
+    </row>
+    <row r="537" spans="1:12">
+      <c r="A537" s="7" t="s">
+        <v>2066</v>
+      </c>
+      <c r="B537" s="7" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C537" s="8" t="s">
+        <v>2152</v>
+      </c>
+      <c r="D537" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E537" s="8" t="s">
+        <v>2789</v>
+      </c>
+      <c r="F537" s="8" t="s">
+        <v>1996</v>
+      </c>
+      <c r="G537" s="8" t="s">
+        <v>2312</v>
+      </c>
+      <c r="H537" s="10"/>
+      <c r="I537" s="8" t="s">
+        <v>2212</v>
+      </c>
+      <c r="J537" s="8" t="s">
+        <v>2312</v>
+      </c>
+      <c r="K537" s="8" t="s">
+        <v>2312</v>
+      </c>
+      <c r="L537" s="8" t="s">
+        <v>3892</v>
+      </c>
+    </row>
+    <row r="538" spans="1:12">
+      <c r="A538" s="7" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B538" s="7" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C538" s="8" t="s">
+        <v>2024</v>
+      </c>
+      <c r="D538" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E538" s="8" t="s">
+        <v>2789</v>
+      </c>
+      <c r="F538" s="8" t="s">
+        <v>3893</v>
+      </c>
+      <c r="G538" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H538" s="10">
+        <v>156</v>
+      </c>
+      <c r="I538" s="8" t="s">
+        <v>3894</v>
+      </c>
+      <c r="J538" s="8" t="s">
+        <v>3895</v>
+      </c>
+      <c r="K538" s="8" t="s">
+        <v>3896</v>
+      </c>
+      <c r="L538" s="8" t="s">
+        <v>3897</v>
+      </c>
+    </row>
+    <row r="539" spans="1:12">
+      <c r="A539" s="7" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B539" s="7" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C539" s="8" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D539" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E539" s="8" t="s">
+        <v>2789</v>
+      </c>
+      <c r="F539" s="8" t="s">
+        <v>1996</v>
+      </c>
+      <c r="G539" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H539" s="10">
+        <v>312</v>
+      </c>
+      <c r="I539" s="8" t="s">
+        <v>3898</v>
+      </c>
+      <c r="J539" s="8" t="s">
+        <v>3899</v>
+      </c>
+      <c r="K539" s="8" t="s">
+        <v>3900</v>
+      </c>
+      <c r="L539" s="8" t="s">
+        <v>3901</v>
+      </c>
+    </row>
+    <row r="540" spans="1:12">
+      <c r="A540" s="7" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B540" s="7" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C540" s="8" t="s">
+        <v>1860</v>
+      </c>
+      <c r="D540" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E540" s="8" t="s">
+        <v>2789</v>
+      </c>
+      <c r="F540" s="8" t="s">
+        <v>1996</v>
+      </c>
+      <c r="G540" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H540" s="10">
+        <v>260</v>
+      </c>
+      <c r="I540" s="8" t="s">
+        <v>2220</v>
+      </c>
+      <c r="J540" s="8" t="s">
+        <v>3902</v>
+      </c>
+      <c r="K540" s="8" t="s">
+        <v>3903</v>
+      </c>
+      <c r="L540" s="8" t="s">
+        <v>3904</v>
+      </c>
+    </row>
+    <row r="541" spans="1:12">
+      <c r="A541" s="7" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B541" s="7" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C541" s="8" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D541" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E541" s="8" t="s">
+        <v>2789</v>
+      </c>
+      <c r="F541" s="8" t="s">
+        <v>1996</v>
+      </c>
+      <c r="G541" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H541" s="10">
+        <v>260</v>
+      </c>
+      <c r="I541" s="8" t="s">
+        <v>2216</v>
+      </c>
+      <c r="J541" s="8" t="s">
+        <v>3905</v>
+      </c>
+      <c r="K541" s="8" t="s">
+        <v>3906</v>
+      </c>
+      <c r="L541" s="8" t="s">
+        <v>3907</v>
+      </c>
+    </row>
+    <row r="542" spans="1:12">
+      <c r="A542" s="7" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B542" s="7" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C542" s="8" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D542" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E542" s="8" t="s">
+        <v>3233</v>
+      </c>
+      <c r="F542" s="8" t="s">
+        <v>2001</v>
+      </c>
+      <c r="G542" s="8" t="s">
+        <v>2312</v>
+      </c>
+      <c r="H542" s="10"/>
+      <c r="I542" s="8" t="s">
+        <v>2192</v>
+      </c>
+      <c r="J542" s="8" t="s">
+        <v>2312</v>
+      </c>
+      <c r="K542" s="8" t="s">
+        <v>2312</v>
+      </c>
+      <c r="L542" s="8" t="s">
+        <v>3908</v>
+      </c>
+    </row>
+    <row r="543" spans="1:12">
+      <c r="A543" s="7" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B543" s="7" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C543" s="8" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D543" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E543" s="8" t="s">
+        <v>3233</v>
+      </c>
+      <c r="F543" s="8" t="s">
+        <v>2001</v>
+      </c>
+      <c r="G543" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H543" s="10">
+        <v>156</v>
+      </c>
+      <c r="I543" s="8" t="s">
+        <v>3894</v>
+      </c>
+      <c r="J543" s="8" t="s">
+        <v>3909</v>
+      </c>
+      <c r="K543" s="8" t="s">
+        <v>3910</v>
+      </c>
+      <c r="L543" s="8" t="s">
+        <v>3911</v>
+      </c>
+    </row>
+    <row r="544" spans="1:12">
+      <c r="A544" s="7" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B544" s="7" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C544" s="8" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D544" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E544" s="8" t="s">
+        <v>3233</v>
+      </c>
+      <c r="F544" s="8" t="s">
+        <v>2001</v>
+      </c>
+      <c r="G544" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H544" s="10">
+        <v>365</v>
+      </c>
+      <c r="I544" s="8" t="s">
+        <v>2263</v>
+      </c>
+      <c r="J544" s="8" t="s">
+        <v>3912</v>
+      </c>
+      <c r="K544" s="8" t="s">
+        <v>3913</v>
+      </c>
+      <c r="L544" s="8" t="s">
+        <v>3914</v>
+      </c>
+    </row>
+    <row r="545" spans="1:12">
+      <c r="A545" s="7" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B545" s="7" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C545" s="8" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D545" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E545" s="8" t="s">
+        <v>2670</v>
+      </c>
+      <c r="F545" s="8" t="s">
+        <v>1992</v>
+      </c>
+      <c r="G545" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H545" s="10">
+        <v>104</v>
+      </c>
+      <c r="I545" s="8" t="s">
+        <v>3894</v>
+      </c>
+      <c r="J545" s="8" t="s">
+        <v>3915</v>
+      </c>
+      <c r="K545" s="8" t="s">
+        <v>3916</v>
+      </c>
+      <c r="L545" s="8" t="s">
+        <v>3917</v>
+      </c>
+    </row>
+    <row r="546" spans="1:12">
+      <c r="A546" s="7" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B546" s="7" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C546" s="8" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D546" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E546" s="8" t="s">
+        <v>2670</v>
+      </c>
+      <c r="F546" s="8" t="s">
+        <v>1992</v>
+      </c>
+      <c r="G546" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H546" s="10">
+        <v>260</v>
+      </c>
+      <c r="I546" s="8" t="s">
+        <v>3918</v>
+      </c>
+      <c r="J546" s="8" t="s">
+        <v>3919</v>
+      </c>
+      <c r="K546" s="8" t="s">
+        <v>3920</v>
+      </c>
+      <c r="L546" s="8" t="s">
+        <v>3921</v>
+      </c>
+    </row>
+    <row r="547" spans="1:12">
+      <c r="A547" s="7" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B547" s="7" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C547" s="8" t="s">
+        <v>2153</v>
+      </c>
+      <c r="D547" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E547" s="8" t="s">
+        <v>2670</v>
+      </c>
+      <c r="F547" s="8" t="s">
+        <v>1992</v>
+      </c>
+      <c r="G547" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H547" s="10">
+        <v>365</v>
+      </c>
+      <c r="I547" s="8" t="s">
+        <v>2590</v>
+      </c>
+      <c r="J547" s="8" t="s">
+        <v>3137</v>
+      </c>
+      <c r="K547" s="8" t="s">
+        <v>3922</v>
+      </c>
+      <c r="L547" s="8" t="s">
+        <v>3923</v>
+      </c>
+    </row>
+    <row r="548" spans="1:12">
+      <c r="A548" s="7" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B548" s="7" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C548" s="8" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D548" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E548" s="8" t="s">
+        <v>2670</v>
+      </c>
+      <c r="F548" s="8" t="s">
+        <v>1992</v>
+      </c>
+      <c r="G548" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H548" s="10">
+        <v>156</v>
+      </c>
+      <c r="I548" s="8" t="s">
+        <v>2521</v>
+      </c>
+      <c r="J548" s="8" t="s">
+        <v>3924</v>
+      </c>
+      <c r="K548" s="8" t="s">
+        <v>3925</v>
+      </c>
+      <c r="L548" s="8" t="s">
+        <v>3926</v>
+      </c>
+    </row>
+    <row r="549" spans="1:12">
+      <c r="A549" s="7" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B549" s="7" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C549" s="8" t="s">
+        <v>1866</v>
+      </c>
+      <c r="D549" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E549" s="8" t="s">
+        <v>2670</v>
+      </c>
+      <c r="F549" s="8" t="s">
+        <v>1992</v>
+      </c>
+      <c r="G549" s="8" t="s">
+        <v>2262</v>
+      </c>
+      <c r="H549" s="10">
+        <v>208</v>
+      </c>
+      <c r="I549" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J549" s="8" t="s">
+        <v>3137</v>
+      </c>
+      <c r="K549" s="8" t="s">
+        <v>3927</v>
+      </c>
+      <c r="L549" s="8" t="s">
+        <v>3928</v>
+      </c>
+    </row>
+    <row r="550" spans="1:12">
+      <c r="A550" s="7" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B550" s="7" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C550" s="8" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D550" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E550" s="8" t="s">
+        <v>3104</v>
+      </c>
+      <c r="F550" s="8" t="s">
+        <v>3105</v>
+      </c>
+      <c r="G550" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H550" s="10">
+        <v>260</v>
+      </c>
+      <c r="I550" s="8" t="s">
+        <v>2216</v>
+      </c>
+      <c r="J550" s="8" t="s">
+        <v>3929</v>
+      </c>
+      <c r="K550" s="8" t="s">
+        <v>3930</v>
+      </c>
+      <c r="L550" s="8" t="s">
+        <v>3931</v>
+      </c>
+    </row>
+    <row r="551" spans="1:12">
+      <c r="A551" s="7" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B551" s="7" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C551" s="8" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D551" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E551" s="8" t="s">
+        <v>3104</v>
+      </c>
+      <c r="F551" s="8" t="s">
+        <v>3105</v>
+      </c>
+      <c r="G551" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H551" s="10">
+        <v>104</v>
+      </c>
+      <c r="I551" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J551" s="8" t="s">
+        <v>3932</v>
+      </c>
+      <c r="K551" s="8" t="s">
+        <v>3933</v>
+      </c>
+      <c r="L551" s="8" t="s">
+        <v>3934</v>
+      </c>
+    </row>
+    <row r="552" spans="1:12">
+      <c r="A552" s="7" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B552" s="7" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C552" s="8" t="s">
+        <v>1868</v>
+      </c>
+      <c r="D552" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E552" s="8" t="s">
+        <v>2647</v>
+      </c>
+      <c r="F552" s="8" t="s">
+        <v>1993</v>
+      </c>
+      <c r="G552" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H552" s="10">
+        <v>260</v>
+      </c>
+      <c r="I552" s="8" t="s">
+        <v>2216</v>
+      </c>
+      <c r="J552" s="8" t="s">
+        <v>3001</v>
+      </c>
+      <c r="K552" s="8" t="s">
+        <v>3935</v>
+      </c>
+      <c r="L552" s="8" t="s">
+        <v>3936</v>
+      </c>
+    </row>
+    <row r="553" spans="1:12">
+      <c r="A553" s="7" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B553" s="7" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C553" s="8" t="s">
+        <v>2026</v>
+      </c>
+      <c r="D553" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E553" s="8" t="s">
+        <v>2647</v>
+      </c>
+      <c r="F553" s="8" t="s">
+        <v>1993</v>
+      </c>
+      <c r="G553" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H553" s="10">
+        <v>365</v>
+      </c>
+      <c r="I553" s="8" t="s">
+        <v>2969</v>
+      </c>
+      <c r="J553" s="8" t="s">
+        <v>3001</v>
+      </c>
+      <c r="K553" s="8" t="s">
+        <v>3937</v>
+      </c>
+      <c r="L553" s="8" t="s">
+        <v>3938</v>
+      </c>
+    </row>
+    <row r="554" spans="1:12">
+      <c r="A554" s="7" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B554" s="7" t="s">
+        <v>2070</v>
+      </c>
+      <c r="C554" s="8" t="s">
+        <v>2022</v>
+      </c>
+      <c r="D554" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E554" s="8" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F554" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G554" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H554" s="10">
+        <v>365</v>
+      </c>
+      <c r="I554" s="8" t="s">
+        <v>3939</v>
+      </c>
+      <c r="J554" s="8" t="s">
+        <v>3940</v>
+      </c>
+      <c r="K554" s="8" t="s">
+        <v>3941</v>
+      </c>
+      <c r="L554" s="8" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="555" spans="1:12">
+      <c r="A555" s="7" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B555" s="7" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C555" s="8" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D555" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E555" s="8" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F555" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G555" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H555" s="10">
+        <v>312</v>
+      </c>
+      <c r="I555" s="8" t="s">
+        <v>3275</v>
+      </c>
+      <c r="J555" s="8" t="s">
+        <v>3943</v>
+      </c>
+      <c r="K555" s="8" t="s">
+        <v>3944</v>
+      </c>
+      <c r="L555" s="8" t="s">
+        <v>3945</v>
+      </c>
+    </row>
+    <row r="556" spans="1:12">
+      <c r="A556" s="7" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B556" s="7" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C556" s="8" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D556" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E556" s="8" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F556" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G556" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H556" s="10">
+        <v>260</v>
+      </c>
+      <c r="I556" s="8" t="s">
+        <v>3946</v>
+      </c>
+      <c r="J556" s="8" t="s">
+        <v>3947</v>
+      </c>
+      <c r="K556" s="8" t="s">
+        <v>3948</v>
+      </c>
+      <c r="L556" s="8" t="s">
+        <v>3949</v>
+      </c>
+    </row>
+    <row r="557" spans="1:12">
+      <c r="A557" s="7" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B557" s="7" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C557" s="8" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D557" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E557" s="8" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F557" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G557" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H557" s="10">
+        <v>312</v>
+      </c>
+      <c r="I557" s="8" t="s">
+        <v>2263</v>
+      </c>
+      <c r="J557" s="8" t="s">
+        <v>3950</v>
+      </c>
+      <c r="K557" s="8" t="s">
+        <v>3951</v>
+      </c>
+      <c r="L557" s="8" t="s">
+        <v>3952</v>
+      </c>
+    </row>
+    <row r="558" spans="1:12">
+      <c r="A558" s="7" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B558" s="7" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C558" s="8" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D558" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E558" s="8" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F558" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G558" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H558" s="10">
+        <v>260</v>
+      </c>
+      <c r="I558" s="8" t="s">
+        <v>3953</v>
+      </c>
+      <c r="J558" s="8" t="s">
+        <v>3954</v>
+      </c>
+      <c r="K558" s="8" t="s">
+        <v>3955</v>
+      </c>
+      <c r="L558" s="8" t="s">
+        <v>3956</v>
+      </c>
+    </row>
+    <row r="559" spans="1:12">
+      <c r="A559" s="7" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B559" s="7" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C559" s="8" t="s">
+        <v>1872</v>
+      </c>
+      <c r="D559" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E559" s="8" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F559" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G559" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H559" s="10">
+        <v>156</v>
+      </c>
+      <c r="I559" s="8" t="s">
+        <v>2306</v>
+      </c>
+      <c r="J559" s="8" t="s">
+        <v>3957</v>
+      </c>
+      <c r="K559" s="8" t="s">
+        <v>3958</v>
+      </c>
+      <c r="L559" s="8" t="s">
+        <v>3959</v>
+      </c>
+    </row>
+    <row r="560" spans="1:12">
+      <c r="A560" s="7" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B560" s="7" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C560" s="8" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D560" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E560" s="8" t="s">
+        <v>2647</v>
+      </c>
+      <c r="F560" s="8" t="s">
+        <v>1993</v>
+      </c>
+      <c r="G560" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H560" s="10">
+        <v>52</v>
+      </c>
+      <c r="I560" s="8" t="s">
+        <v>2279</v>
+      </c>
+      <c r="J560" s="8" t="s">
+        <v>3960</v>
+      </c>
+      <c r="K560" s="8" t="s">
+        <v>3961</v>
+      </c>
+      <c r="L560" s="8" t="s">
+        <v>3962</v>
+      </c>
+    </row>
+    <row r="561" spans="1:12">
+      <c r="A561" s="7" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B561" s="7" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C561" s="8" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D561" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E561" s="8" t="s">
+        <v>3357</v>
+      </c>
+      <c r="F561" s="8" t="s">
+        <v>3358</v>
+      </c>
+      <c r="G561" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H561" s="10">
+        <v>365</v>
+      </c>
+      <c r="I561" s="8" t="s">
+        <v>2590</v>
+      </c>
+      <c r="J561" s="8" t="s">
+        <v>3360</v>
+      </c>
+      <c r="K561" s="8" t="s">
+        <v>3963</v>
+      </c>
+      <c r="L561" s="8" t="s">
+        <v>3964</v>
+      </c>
+    </row>
+    <row r="562" spans="1:12">
+      <c r="A562" s="7" t="s">
+        <v>2071</v>
+      </c>
+      <c r="B562" s="7" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C562" s="8" t="s">
+        <v>2154</v>
+      </c>
+      <c r="D562" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E562" s="8" t="s">
+        <v>3213</v>
+      </c>
+      <c r="F562" s="8" t="s">
+        <v>2000</v>
+      </c>
+      <c r="G562" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H562" s="10">
+        <v>312</v>
+      </c>
+      <c r="I562" s="8" t="s">
+        <v>2220</v>
+      </c>
+      <c r="J562" s="8" t="s">
+        <v>3864</v>
+      </c>
+      <c r="K562" s="8" t="s">
+        <v>3965</v>
+      </c>
+      <c r="L562" s="8" t="s">
+        <v>3966</v>
+      </c>
+    </row>
+    <row r="563" spans="1:12">
+      <c r="A563" s="7" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B563" s="7" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C563" s="8" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D563" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E563" s="8" t="s">
+        <v>2693</v>
+      </c>
+      <c r="F563" s="8" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G563" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H563" s="10">
+        <v>52</v>
+      </c>
+      <c r="I563" s="8" t="s">
+        <v>3306</v>
+      </c>
+      <c r="J563" s="8" t="s">
+        <v>3967</v>
+      </c>
+      <c r="K563" s="8" t="s">
+        <v>3968</v>
+      </c>
+      <c r="L563" s="8" t="s">
+        <v>3969</v>
+      </c>
+    </row>
+    <row r="564" spans="1:12">
+      <c r="A564" s="7" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B564" s="7" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C564" s="8" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D564" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E564" s="8" t="s">
+        <v>3659</v>
+      </c>
+      <c r="F564" s="8" t="s">
+        <v>2009</v>
+      </c>
+      <c r="G564" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H564" s="10">
+        <v>260</v>
+      </c>
+      <c r="I564" s="8" t="s">
+        <v>2243</v>
+      </c>
+      <c r="J564" s="8" t="s">
+        <v>3970</v>
+      </c>
+      <c r="K564" s="8" t="s">
+        <v>3971</v>
+      </c>
+      <c r="L564" s="8" t="s">
+        <v>3972</v>
+      </c>
+    </row>
+    <row r="565" spans="1:12">
+      <c r="A565" s="7" t="s">
+        <v>2073</v>
+      </c>
+      <c r="B565" s="7" t="s">
+        <v>2074</v>
+      </c>
+      <c r="C565" s="8" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D565" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E565" s="8" t="s">
+        <v>3659</v>
+      </c>
+      <c r="F565" s="8" t="s">
+        <v>2009</v>
+      </c>
+      <c r="G565" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H565" s="10">
+        <v>52</v>
+      </c>
+      <c r="I565" s="8" t="s">
+        <v>2590</v>
+      </c>
+      <c r="J565" s="8" t="s">
+        <v>3973</v>
+      </c>
+      <c r="K565" s="8" t="s">
+        <v>3974</v>
+      </c>
+      <c r="L565" s="8" t="s">
+        <v>3975</v>
+      </c>
+    </row>
+    <row r="566" spans="1:12">
+      <c r="A566" s="7" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B566" s="7" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C566" s="8" t="s">
+        <v>2027</v>
+      </c>
+      <c r="D566" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E566" s="8" t="s">
+        <v>3659</v>
+      </c>
+      <c r="F566" s="8" t="s">
+        <v>2009</v>
+      </c>
+      <c r="G566" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H566" s="10">
+        <v>260</v>
+      </c>
+      <c r="I566" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J566" s="8" t="s">
+        <v>3976</v>
+      </c>
+      <c r="K566" s="8" t="s">
+        <v>3977</v>
+      </c>
+      <c r="L566" s="8" t="s">
+        <v>3978</v>
+      </c>
+    </row>
+    <row r="567" spans="1:12">
+      <c r="A567" s="7" t="s">
+        <v>2075</v>
+      </c>
+      <c r="B567" s="7" t="s">
+        <v>2076</v>
+      </c>
+      <c r="C567" s="8" t="s">
+        <v>2156</v>
+      </c>
+      <c r="D567" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E567" s="8" t="s">
+        <v>3659</v>
+      </c>
+      <c r="F567" s="8" t="s">
+        <v>2009</v>
+      </c>
+      <c r="G567" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H567" s="10">
+        <v>260</v>
+      </c>
+      <c r="I567" s="8" t="s">
+        <v>2243</v>
+      </c>
+      <c r="J567" s="8" t="s">
+        <v>3979</v>
+      </c>
+      <c r="K567" s="8" t="s">
+        <v>3980</v>
+      </c>
+      <c r="L567" s="8" t="s">
+        <v>3981</v>
+      </c>
+    </row>
+    <row r="568" spans="1:12">
+      <c r="A568" s="7" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B568" s="7" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C568" s="8" t="s">
+        <v>1875</v>
+      </c>
+      <c r="D568" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E568" s="8" t="s">
+        <v>3659</v>
+      </c>
+      <c r="F568" s="8" t="s">
+        <v>2009</v>
+      </c>
+      <c r="G568" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H568" s="10">
+        <v>104</v>
+      </c>
+      <c r="I568" s="8" t="s">
+        <v>2319</v>
+      </c>
+      <c r="J568" s="8" t="s">
+        <v>3982</v>
+      </c>
+      <c r="K568" s="8" t="s">
+        <v>3983</v>
+      </c>
+      <c r="L568" s="8" t="s">
+        <v>3984</v>
+      </c>
+    </row>
+    <row r="569" spans="1:12">
+      <c r="A569" s="7" t="s">
+        <v>2077</v>
+      </c>
+      <c r="B569" s="7" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C569" s="8" t="s">
+        <v>2157</v>
+      </c>
+      <c r="D569" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E569" s="8" t="s">
+        <v>3700</v>
+      </c>
+      <c r="F569" s="8" t="s">
+        <v>2010</v>
+      </c>
+      <c r="G569" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H569" s="10">
+        <v>52</v>
+      </c>
+      <c r="I569" s="8" t="s">
+        <v>2254</v>
+      </c>
+      <c r="J569" s="8" t="s">
+        <v>3985</v>
+      </c>
+      <c r="K569" s="8" t="s">
+        <v>3986</v>
+      </c>
+      <c r="L569" s="8" t="s">
+        <v>3987</v>
+      </c>
+    </row>
+    <row r="570" spans="1:12">
+      <c r="A570" s="7" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B570" s="7" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C570" s="8" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D570" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E570" s="8" t="s">
+        <v>3700</v>
+      </c>
+      <c r="F570" s="8" t="s">
+        <v>2010</v>
+      </c>
+      <c r="G570" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H570" s="10">
+        <v>156</v>
+      </c>
+      <c r="I570" s="8" t="s">
+        <v>2212</v>
+      </c>
+      <c r="J570" s="8" t="s">
+        <v>3988</v>
+      </c>
+      <c r="K570" s="8" t="s">
+        <v>3989</v>
+      </c>
+      <c r="L570" s="8" t="s">
+        <v>3990</v>
+      </c>
+    </row>
+    <row r="571" spans="1:12">
+      <c r="A571" s="7" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B571" s="7" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C571" s="8" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D571" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E571" s="8" t="s">
+        <v>3700</v>
+      </c>
+      <c r="F571" s="8" t="s">
+        <v>2010</v>
+      </c>
+      <c r="G571" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H571" s="10">
+        <v>260</v>
+      </c>
+      <c r="I571" s="8" t="s">
+        <v>2521</v>
+      </c>
+      <c r="J571" s="8" t="s">
+        <v>3991</v>
+      </c>
+      <c r="K571" s="8" t="s">
+        <v>3992</v>
+      </c>
+      <c r="L571" s="8" t="s">
+        <v>3993</v>
+      </c>
+    </row>
+    <row r="572" spans="1:12">
+      <c r="A572" s="7" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B572" s="7" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C572" s="8" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D572" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E572" s="8" t="s">
+        <v>3752</v>
+      </c>
+      <c r="F572" s="8" t="s">
+        <v>3753</v>
+      </c>
+      <c r="G572" s="8" t="s">
+        <v>2262</v>
+      </c>
+      <c r="H572" s="10">
+        <v>208</v>
+      </c>
+      <c r="I572" s="8" t="s">
+        <v>2216</v>
+      </c>
+      <c r="J572" s="8" t="s">
+        <v>3994</v>
+      </c>
+      <c r="K572" s="8" t="s">
+        <v>3995</v>
+      </c>
+      <c r="L572" s="8" t="s">
+        <v>3996</v>
+      </c>
+    </row>
+    <row r="573" spans="1:12">
+      <c r="A573" s="7" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B573" s="7" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C573" s="8" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D573" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E573" s="8" t="s">
+        <v>3797</v>
+      </c>
+      <c r="F573" s="8" t="s">
+        <v>2011</v>
+      </c>
+      <c r="G573" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H573" s="10">
+        <v>260</v>
+      </c>
+      <c r="I573" s="8" t="s">
+        <v>2216</v>
+      </c>
+      <c r="J573" s="8" t="s">
+        <v>3997</v>
+      </c>
+      <c r="K573" s="8" t="s">
+        <v>3998</v>
+      </c>
+      <c r="L573" s="8" t="s">
+        <v>3999</v>
+      </c>
+    </row>
+    <row r="574" spans="1:12">
+      <c r="A574" s="7" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B574" s="7" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C574" s="8" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D574" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E574" s="8" t="s">
+        <v>3515</v>
+      </c>
+      <c r="F574" s="8" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G574" s="8" t="s">
+        <v>2262</v>
+      </c>
+      <c r="H574" s="10">
+        <v>208</v>
+      </c>
+      <c r="I574" s="8" t="s">
+        <v>2440</v>
+      </c>
+      <c r="J574" s="8" t="s">
+        <v>3569</v>
+      </c>
+      <c r="K574" s="8" t="s">
+        <v>4000</v>
+      </c>
+      <c r="L574" s="8" t="s">
+        <v>4001</v>
+      </c>
+    </row>
+    <row r="575" spans="1:12">
+      <c r="A575" s="7" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B575" s="7" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C575" s="8" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D575" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E575" s="8" t="s">
+        <v>3515</v>
+      </c>
+      <c r="F575" s="8" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G575" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H575" s="10">
+        <v>365</v>
+      </c>
+      <c r="I575" s="8" t="s">
+        <v>2200</v>
+      </c>
+      <c r="J575" s="8" t="s">
+        <v>4002</v>
+      </c>
+      <c r="K575" s="8" t="s">
+        <v>4003</v>
+      </c>
+      <c r="L575" s="8" t="s">
+        <v>4004</v>
+      </c>
+    </row>
+    <row r="576" spans="1:12">
+      <c r="A576" s="7" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B576" s="7" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C576" s="8" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D576" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E576" s="8" t="s">
+        <v>3515</v>
+      </c>
+      <c r="F576" s="8" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G576" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H576" s="10">
+        <v>52</v>
+      </c>
+      <c r="I576" s="8" t="s">
+        <v>2267</v>
+      </c>
+      <c r="J576" s="8" t="s">
+        <v>3569</v>
+      </c>
+      <c r="K576" s="8" t="s">
+        <v>4005</v>
+      </c>
+      <c r="L576" s="8" t="s">
+        <v>4006</v>
+      </c>
+    </row>
+    <row r="577" spans="1:12">
+      <c r="A577" s="7" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B577" s="7" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C577" s="8" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D577" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E577" s="8" t="s">
+        <v>3515</v>
+      </c>
+      <c r="F577" s="8" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G577" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H577" s="10">
+        <v>260</v>
+      </c>
+      <c r="I577" s="8" t="s">
+        <v>3565</v>
+      </c>
+      <c r="J577" s="8" t="s">
+        <v>4007</v>
+      </c>
+      <c r="K577" s="8" t="s">
+        <v>4008</v>
+      </c>
+      <c r="L577" s="8" t="s">
+        <v>4009</v>
+      </c>
+    </row>
+    <row r="578" spans="1:12">
+      <c r="A578" s="7" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B578" s="7" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C578" s="8" t="s">
+        <v>1884</v>
+      </c>
+      <c r="D578" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E578" s="8" t="s">
+        <v>3610</v>
+      </c>
+      <c r="F578" s="8" t="s">
+        <v>4010</v>
+      </c>
+      <c r="G578" s="8" t="s">
+        <v>2262</v>
+      </c>
+      <c r="H578" s="10">
+        <v>208</v>
+      </c>
+      <c r="I578" s="8" t="s">
+        <v>2418</v>
+      </c>
+      <c r="J578" s="8" t="s">
+        <v>3615</v>
+      </c>
+      <c r="K578" s="8" t="s">
+        <v>4011</v>
+      </c>
+      <c r="L578" s="8" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="579" spans="1:12">
+      <c r="A579" s="7" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B579" s="7" t="s">
+        <v>2079</v>
+      </c>
+      <c r="C579" s="8" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D579" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E579" s="8" t="s">
+        <v>3610</v>
+      </c>
+      <c r="F579" s="8" t="s">
+        <v>2008</v>
+      </c>
+      <c r="G579" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H579" s="10">
+        <v>260</v>
+      </c>
+      <c r="I579" s="8" t="s">
+        <v>2216</v>
+      </c>
+      <c r="J579" s="8" t="s">
+        <v>4013</v>
+      </c>
+      <c r="K579" s="8" t="s">
+        <v>4014</v>
+      </c>
+      <c r="L579" s="8" t="s">
+        <v>4015</v>
+      </c>
+    </row>
+    <row r="580" spans="1:12">
+      <c r="A580" s="7" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B580" s="7" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C580" s="8" t="s">
+        <v>1886</v>
+      </c>
+      <c r="D580" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E580" s="8" t="s">
+        <v>3575</v>
+      </c>
+      <c r="F580" s="8" t="s">
+        <v>2007</v>
+      </c>
+      <c r="G580" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H580" s="10">
+        <v>260</v>
+      </c>
+      <c r="I580" s="8" t="s">
+        <v>2306</v>
+      </c>
+      <c r="J580" s="8" t="s">
+        <v>4016</v>
+      </c>
+      <c r="K580" s="8" t="s">
+        <v>4017</v>
+      </c>
+      <c r="L580" s="8" t="s">
+        <v>4018</v>
+      </c>
+    </row>
+    <row r="581" spans="1:12">
+      <c r="A581" s="7" t="s">
+        <v>2080</v>
+      </c>
+      <c r="B581" s="7" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C581" s="8" t="s">
+        <v>2158</v>
+      </c>
+      <c r="D581" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E581" s="8" t="s">
+        <v>3638</v>
+      </c>
+      <c r="F581" s="8" t="s">
+        <v>2188</v>
+      </c>
+      <c r="G581" s="8" t="s">
+        <v>2312</v>
+      </c>
+      <c r="H581" s="10"/>
+      <c r="I581" s="8" t="s">
+        <v>2590</v>
+      </c>
+      <c r="J581" s="8" t="s">
+        <v>2312</v>
+      </c>
+      <c r="K581" s="8" t="s">
+        <v>2312</v>
+      </c>
+      <c r="L581" s="8" t="s">
+        <v>4019</v>
+      </c>
+    </row>
+    <row r="582" spans="1:12">
+      <c r="A582" s="7" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B582" s="7" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C582" s="8" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D582" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E582" s="8" t="s">
+        <v>3776</v>
+      </c>
+      <c r="F582" s="8" t="s">
+        <v>3777</v>
+      </c>
+      <c r="G582" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H582" s="10">
+        <v>104</v>
+      </c>
+      <c r="I582" s="8" t="s">
+        <v>2216</v>
+      </c>
+      <c r="J582" s="8" t="s">
+        <v>4020</v>
+      </c>
+      <c r="K582" s="8" t="s">
+        <v>4021</v>
+      </c>
+      <c r="L582" s="8" t="s">
+        <v>4022</v>
+      </c>
+    </row>
+    <row r="583" spans="1:12">
+      <c r="A583" s="7" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B583" s="7" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C583" s="8" t="s">
+        <v>2016</v>
+      </c>
+      <c r="D583" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E583" s="8" t="s">
+        <v>3499</v>
+      </c>
+      <c r="F583" s="8" t="s">
+        <v>3500</v>
+      </c>
+      <c r="G583" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H583" s="10">
+        <v>156</v>
+      </c>
+      <c r="I583" s="8" t="s">
+        <v>2216</v>
+      </c>
+      <c r="J583" s="8" t="s">
+        <v>3505</v>
+      </c>
+      <c r="K583" s="8" t="s">
+        <v>4023</v>
+      </c>
+      <c r="L583" s="8" t="s">
+        <v>4024</v>
+      </c>
+    </row>
+    <row r="584" spans="1:12">
+      <c r="A584" s="7" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B584" s="7" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C584" s="8" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D584" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E584" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F584" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G584" s="8"/>
+      <c r="H584" s="10" t="s">
+        <v>4025</v>
+      </c>
+      <c r="I584" s="8" t="s">
+        <v>2208</v>
+      </c>
+      <c r="J584" s="8" t="s">
+        <v>2312</v>
+      </c>
+      <c r="K584" s="8" t="s">
+        <v>2312</v>
+      </c>
+      <c r="L584" s="8" t="s">
+        <v>4026</v>
+      </c>
+    </row>
+    <row r="585" spans="1:12">
+      <c r="A585" s="7" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B585" s="7" t="s">
+        <v>2083</v>
+      </c>
+      <c r="C585" s="8" t="s">
+        <v>2159</v>
+      </c>
+      <c r="D585" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E585" s="8" t="s">
+        <v>3491</v>
+      </c>
+      <c r="F585" s="8" t="s">
+        <v>2005</v>
+      </c>
+      <c r="G585" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H585" s="10">
+        <v>260</v>
+      </c>
+      <c r="I585" s="8" t="s">
+        <v>2216</v>
+      </c>
+      <c r="J585" s="8" t="s">
+        <v>3496</v>
+      </c>
+      <c r="K585" s="8" t="s">
+        <v>4027</v>
+      </c>
+      <c r="L585" s="8" t="s">
+        <v>4028</v>
+      </c>
+    </row>
+    <row r="586" spans="1:12">
+      <c r="A586" s="7" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B586" s="7" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C586" s="8" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D586" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E586" s="8" t="s">
+        <v>2961</v>
+      </c>
+      <c r="F586" s="8" t="s">
+        <v>2962</v>
+      </c>
+      <c r="G586" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H586" s="10">
+        <v>365</v>
+      </c>
+      <c r="I586" s="8" t="s">
+        <v>2963</v>
+      </c>
+      <c r="J586" s="8" t="s">
+        <v>4029</v>
+      </c>
+      <c r="K586" s="8" t="s">
+        <v>4030</v>
+      </c>
+      <c r="L586" s="8" t="s">
+        <v>4031</v>
+      </c>
+    </row>
+    <row r="587" spans="1:12">
+      <c r="A587" s="7" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B587" s="7" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C587" s="8" t="s">
+        <v>1890</v>
+      </c>
+      <c r="D587" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E587" s="8" t="s">
+        <v>2961</v>
+      </c>
+      <c r="F587" s="8" t="s">
+        <v>2962</v>
+      </c>
+      <c r="G587" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H587" s="10">
+        <v>365</v>
+      </c>
+      <c r="I587" s="8" t="s">
+        <v>2963</v>
+      </c>
+      <c r="J587" s="8" t="s">
+        <v>4032</v>
+      </c>
+      <c r="K587" s="8" t="s">
+        <v>4033</v>
+      </c>
+      <c r="L587" s="8" t="s">
+        <v>4034</v>
+      </c>
+    </row>
+    <row r="588" spans="1:12">
+      <c r="A588" s="7" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B588" s="7" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C588" s="8" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D588" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E588" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F588" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G588" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H588" s="10">
+        <v>104</v>
+      </c>
+      <c r="I588" s="8" t="s">
+        <v>2291</v>
+      </c>
+      <c r="J588" s="8" t="s">
+        <v>2512</v>
+      </c>
+      <c r="K588" s="8" t="s">
+        <v>4035</v>
+      </c>
+      <c r="L588" s="8" t="s">
+        <v>4036</v>
+      </c>
+    </row>
+    <row r="589" spans="1:12">
+      <c r="A589" s="7" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B589" s="7" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C589" s="8" t="s">
+        <v>1892</v>
+      </c>
+      <c r="D589" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E589" s="8" t="s">
+        <v>2843</v>
+      </c>
+      <c r="F589" s="8" t="s">
+        <v>1997</v>
+      </c>
+      <c r="G589" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H589" s="10">
+        <v>260</v>
+      </c>
+      <c r="I589" s="8" t="s">
+        <v>2844</v>
+      </c>
+      <c r="J589" s="8" t="s">
+        <v>4037</v>
+      </c>
+      <c r="K589" s="8" t="s">
+        <v>4038</v>
+      </c>
+      <c r="L589" s="8" t="s">
+        <v>4039</v>
+      </c>
+    </row>
+    <row r="590" spans="1:12">
+      <c r="A590" s="7" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B590" s="7" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C590" s="8" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D590" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E590" s="8" t="s">
+        <v>2789</v>
+      </c>
+      <c r="F590" s="8" t="s">
+        <v>1996</v>
+      </c>
+      <c r="G590" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H590" s="10">
+        <v>365</v>
+      </c>
+      <c r="I590" s="8" t="s">
+        <v>2790</v>
+      </c>
+      <c r="J590" s="8" t="s">
+        <v>4040</v>
+      </c>
+      <c r="K590" s="8" t="s">
+        <v>4041</v>
+      </c>
+      <c r="L590" s="8" t="s">
+        <v>4042</v>
+      </c>
+    </row>
+    <row r="591" spans="1:12">
+      <c r="A591" s="7" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B591" s="7" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C591" s="8" t="s">
+        <v>1894</v>
+      </c>
+      <c r="D591" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E591" s="8" t="s">
+        <v>2670</v>
+      </c>
+      <c r="F591" s="8" t="s">
+        <v>1992</v>
+      </c>
+      <c r="G591" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H591" s="10">
+        <v>365</v>
+      </c>
+      <c r="I591" s="8" t="s">
+        <v>3145</v>
+      </c>
+      <c r="J591" s="8" t="s">
+        <v>4043</v>
+      </c>
+      <c r="K591" s="8" t="s">
+        <v>4044</v>
+      </c>
+      <c r="L591" s="8" t="s">
+        <v>4045</v>
+      </c>
+    </row>
+    <row r="592" spans="1:12">
+      <c r="A592" s="7" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B592" s="7" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C592" s="8" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D592" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E592" s="8" t="s">
+        <v>3057</v>
+      </c>
+      <c r="F592" s="8" t="s">
+        <v>1999</v>
+      </c>
+      <c r="G592" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H592" s="10">
+        <v>365</v>
+      </c>
+      <c r="I592" s="8" t="s">
+        <v>3058</v>
+      </c>
+      <c r="J592" s="8" t="s">
+        <v>4046</v>
+      </c>
+      <c r="K592" s="8" t="s">
+        <v>4047</v>
+      </c>
+      <c r="L592" s="8" t="s">
+        <v>4048</v>
+      </c>
+    </row>
+    <row r="593" spans="1:12">
+      <c r="A593" s="7" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B593" s="7" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C593" s="8" t="s">
+        <v>1896</v>
+      </c>
+      <c r="D593" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E593" s="8" t="s">
+        <v>3104</v>
+      </c>
+      <c r="F593" s="8" t="s">
+        <v>3105</v>
+      </c>
+      <c r="G593" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H593" s="10">
+        <v>365</v>
+      </c>
+      <c r="I593" s="8" t="s">
+        <v>3106</v>
+      </c>
+      <c r="J593" s="8" t="s">
+        <v>4049</v>
+      </c>
+      <c r="K593" s="8" t="s">
+        <v>4050</v>
+      </c>
+      <c r="L593" s="8" t="s">
+        <v>4051</v>
+      </c>
+    </row>
+    <row r="594" spans="1:12">
+      <c r="A594" s="7" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B594" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C594" s="8" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D594" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E594" s="8" t="s">
+        <v>3104</v>
+      </c>
+      <c r="F594" s="8" t="s">
+        <v>3105</v>
+      </c>
+      <c r="G594" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H594" s="10">
+        <v>365</v>
+      </c>
+      <c r="I594" s="8" t="s">
+        <v>3106</v>
+      </c>
+      <c r="J594" s="8" t="s">
+        <v>4052</v>
+      </c>
+      <c r="K594" s="8" t="s">
+        <v>4053</v>
+      </c>
+      <c r="L594" s="8" t="s">
+        <v>4054</v>
+      </c>
+    </row>
+    <row r="595" spans="1:12">
+      <c r="A595" s="7" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B595" s="7" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C595" s="8" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D595" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E595" s="8" t="s">
+        <v>3167</v>
+      </c>
+      <c r="F595" s="8" t="s">
+        <v>3168</v>
+      </c>
+      <c r="G595" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H595" s="10">
+        <v>365</v>
+      </c>
+      <c r="I595" s="8" t="s">
+        <v>3169</v>
+      </c>
+      <c r="J595" s="8" t="s">
+        <v>4055</v>
+      </c>
+      <c r="K595" s="8" t="s">
+        <v>4056</v>
+      </c>
+      <c r="L595" s="8" t="s">
+        <v>4057</v>
+      </c>
+    </row>
+    <row r="596" spans="1:12">
+      <c r="A596" s="7" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B596" s="7" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C596" s="8" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D596" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E596" s="8" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F596" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G596" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H596" s="10">
+        <v>312</v>
+      </c>
+      <c r="I596" s="8" t="s">
+        <v>3275</v>
+      </c>
+      <c r="J596" s="8" t="s">
+        <v>4058</v>
+      </c>
+      <c r="K596" s="8" t="s">
+        <v>4059</v>
+      </c>
+      <c r="L596" s="8" t="s">
+        <v>4060</v>
+      </c>
+    </row>
+    <row r="597" spans="1:12">
+      <c r="A597" s="7" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B597" s="7" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C597" s="8" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D597" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E597" s="8" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F597" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G597" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H597" s="10">
+        <v>312</v>
+      </c>
+      <c r="I597" s="8" t="s">
+        <v>3275</v>
+      </c>
+      <c r="J597" s="8" t="s">
+        <v>4061</v>
+      </c>
+      <c r="K597" s="8" t="s">
+        <v>4062</v>
+      </c>
+      <c r="L597" s="8" t="s">
+        <v>4063</v>
+      </c>
+    </row>
+    <row r="598" spans="1:12">
+      <c r="A598" s="7" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B598" s="7" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C598" s="8" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D598" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E598" s="8" t="s">
+        <v>2693</v>
+      </c>
+      <c r="F598" s="8" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G598" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H598" s="10">
+        <v>365</v>
+      </c>
+      <c r="I598" s="8" t="s">
+        <v>3402</v>
+      </c>
+      <c r="J598" s="8" t="s">
+        <v>4064</v>
+      </c>
+      <c r="K598" s="8" t="s">
+        <v>4065</v>
+      </c>
+      <c r="L598" s="8" t="s">
+        <v>4066</v>
+      </c>
+    </row>
+    <row r="599" spans="1:12">
+      <c r="A599" s="7" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B599" s="7" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C599" s="8" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D599" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E599" s="8" t="s">
+        <v>2693</v>
+      </c>
+      <c r="F599" s="8" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G599" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H599" s="10">
+        <v>365</v>
+      </c>
+      <c r="I599" s="8" t="s">
+        <v>2969</v>
+      </c>
+      <c r="J599" s="8" t="s">
+        <v>4067</v>
+      </c>
+      <c r="K599" s="8" t="s">
+        <v>4068</v>
+      </c>
+      <c r="L599" s="8" t="s">
         <v>4069</v>
       </c>
-      <c r="L14" s="7" t="s">
-[...25 lines deleted...]
-      <c r="H15" s="8">
+    </row>
+    <row r="600" spans="1:12">
+      <c r="A600" s="7" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B600" s="7" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C600" s="8" t="s">
+        <v>1903</v>
+      </c>
+      <c r="D600" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E600" s="8" t="s">
+        <v>3575</v>
+      </c>
+      <c r="F600" s="8" t="s">
+        <v>2007</v>
+      </c>
+      <c r="G600" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H600" s="10">
+        <v>365</v>
+      </c>
+      <c r="I600" s="8" t="s">
+        <v>3576</v>
+      </c>
+      <c r="J600" s="8" t="s">
+        <v>4070</v>
+      </c>
+      <c r="K600" s="8" t="s">
+        <v>4071</v>
+      </c>
+      <c r="L600" s="8" t="s">
+        <v>4072</v>
+      </c>
+    </row>
+    <row r="601" spans="1:12">
+      <c r="A601" s="7" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B601" s="7" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C601" s="8" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D601" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E601" s="8" t="s">
+        <v>3499</v>
+      </c>
+      <c r="F601" s="8" t="s">
+        <v>3500</v>
+      </c>
+      <c r="G601" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H601" s="10">
+        <v>104</v>
+      </c>
+      <c r="I601" s="8" t="s">
+        <v>2192</v>
+      </c>
+      <c r="J601" s="8" t="s">
+        <v>4073</v>
+      </c>
+      <c r="K601" s="8" t="s">
+        <v>4074</v>
+      </c>
+      <c r="L601" s="8" t="s">
+        <v>4075</v>
+      </c>
+    </row>
+    <row r="602" spans="1:12">
+      <c r="A602" s="7" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B602" s="7" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C602" s="8" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D602" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E602" s="8" t="s">
+        <v>2843</v>
+      </c>
+      <c r="F602" s="8" t="s">
+        <v>1997</v>
+      </c>
+      <c r="G602" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H602" s="10">
+        <v>365</v>
+      </c>
+      <c r="I602" s="8" t="s">
+        <v>2844</v>
+      </c>
+      <c r="J602" s="8" t="s">
+        <v>4076</v>
+      </c>
+      <c r="K602" s="8" t="s">
+        <v>4077</v>
+      </c>
+      <c r="L602" s="8" t="s">
+        <v>4078</v>
+      </c>
+    </row>
+    <row r="603" spans="1:12">
+      <c r="A603" s="7" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B603" s="7" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C603" s="8" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D603" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E603" s="8" t="s">
+        <v>2693</v>
+      </c>
+      <c r="F603" s="8" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G603" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H603" s="10">
+        <v>365</v>
+      </c>
+      <c r="I603" s="8" t="s">
+        <v>3402</v>
+      </c>
+      <c r="J603" s="8" t="s">
+        <v>4079</v>
+      </c>
+      <c r="K603" s="8" t="s">
+        <v>4080</v>
+      </c>
+      <c r="L603" s="8" t="s">
+        <v>4081</v>
+      </c>
+    </row>
+    <row r="604" spans="1:12">
+      <c r="A604" s="7" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B604" s="7" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C604" s="8" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D604" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E604" s="8" t="s">
+        <v>3491</v>
+      </c>
+      <c r="F604" s="8" t="s">
+        <v>2005</v>
+      </c>
+      <c r="G604" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H604" s="10">
+        <v>365</v>
+      </c>
+      <c r="I604" s="8" t="s">
+        <v>3306</v>
+      </c>
+      <c r="J604" s="8" t="s">
+        <v>4082</v>
+      </c>
+      <c r="K604" s="8" t="s">
+        <v>4083</v>
+      </c>
+      <c r="L604" s="8" t="s">
+        <v>4084</v>
+      </c>
+    </row>
+    <row r="605" spans="1:12">
+      <c r="A605" s="7" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B605" s="7" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C605" s="8" t="s">
+        <v>1908</v>
+      </c>
+      <c r="D605" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E605" s="8" t="s">
+        <v>3104</v>
+      </c>
+      <c r="F605" s="8" t="s">
+        <v>3105</v>
+      </c>
+      <c r="G605" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H605" s="10">
+        <v>365</v>
+      </c>
+      <c r="I605" s="8" t="s">
+        <v>3306</v>
+      </c>
+      <c r="J605" s="8" t="s">
+        <v>4085</v>
+      </c>
+      <c r="K605" s="8" t="s">
+        <v>4086</v>
+      </c>
+      <c r="L605" s="8" t="s">
+        <v>4087</v>
+      </c>
+    </row>
+    <row r="606" spans="1:12">
+      <c r="A606" s="7" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B606" s="7" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C606" s="8" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D606" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E606" s="8" t="s">
+        <v>2732</v>
+      </c>
+      <c r="F606" s="8" t="s">
+        <v>2733</v>
+      </c>
+      <c r="G606" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H606" s="10">
+        <v>52</v>
+      </c>
+      <c r="I606" s="8" t="s">
+        <v>2440</v>
+      </c>
+      <c r="J606" s="8" t="s">
+        <v>2744</v>
+      </c>
+      <c r="K606" s="8" t="s">
+        <v>4088</v>
+      </c>
+      <c r="L606" s="8" t="s">
+        <v>4089</v>
+      </c>
+    </row>
+    <row r="607" spans="1:12">
+      <c r="A607" s="7" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B607" s="7" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C607" s="8" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D607" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E607" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F607" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G607" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H607" s="10">
+        <v>52</v>
+      </c>
+      <c r="I607" s="8" t="s">
+        <v>2271</v>
+      </c>
+      <c r="J607" s="8" t="s">
+        <v>2204</v>
+      </c>
+      <c r="K607" s="8" t="s">
+        <v>4090</v>
+      </c>
+      <c r="L607" s="8" t="s">
+        <v>4091</v>
+      </c>
+    </row>
+    <row r="608" spans="1:12">
+      <c r="A608" s="7" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B608" s="7" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C608" s="8" t="s">
+        <v>1911</v>
+      </c>
+      <c r="D608" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E608" s="8" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F608" s="8" t="s">
+        <v>2003</v>
+      </c>
+      <c r="G608" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H608" s="10">
         <v>312</v>
       </c>
-      <c r="I15" s="7" t="s">
-[...34 lines deleted...]
-      <c r="H16" s="8">
+      <c r="I608" s="8" t="s">
+        <v>3323</v>
+      </c>
+      <c r="J608" s="8" t="s">
+        <v>4092</v>
+      </c>
+      <c r="K608" s="8" t="s">
+        <v>4093</v>
+      </c>
+      <c r="L608" s="8" t="s">
+        <v>4094</v>
+      </c>
+    </row>
+    <row r="609" spans="1:12">
+      <c r="A609" s="7" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B609" s="7" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C609" s="8" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D609" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E609" s="8" t="s">
+        <v>3515</v>
+      </c>
+      <c r="F609" s="8" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G609" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H609" s="10">
         <v>312</v>
       </c>
-      <c r="I16" s="7" t="s">
-[...34 lines deleted...]
-      <c r="H17" s="8">
+      <c r="I609" s="8" t="s">
+        <v>3516</v>
+      </c>
+      <c r="J609" s="8" t="s">
+        <v>4095</v>
+      </c>
+      <c r="K609" s="8" t="s">
+        <v>4096</v>
+      </c>
+      <c r="L609" s="8" t="s">
+        <v>4097</v>
+      </c>
+    </row>
+    <row r="610" spans="1:12">
+      <c r="A610" s="7" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B610" s="7" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C610" s="8" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D610" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E610" s="8" t="s">
+        <v>2875</v>
+      </c>
+      <c r="F610" s="8" t="s">
+        <v>2876</v>
+      </c>
+      <c r="G610" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H610" s="10">
+        <v>312</v>
+      </c>
+      <c r="I610" s="8" t="s">
+        <v>2877</v>
+      </c>
+      <c r="J610" s="8" t="s">
+        <v>4098</v>
+      </c>
+      <c r="K610" s="8" t="s">
+        <v>4099</v>
+      </c>
+      <c r="L610" s="8" t="s">
+        <v>4100</v>
+      </c>
+    </row>
+    <row r="611" spans="1:12">
+      <c r="A611" s="7" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B611" s="7" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C611" s="8" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D611" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E611" s="8" t="s">
+        <v>3057</v>
+      </c>
+      <c r="F611" s="8" t="s">
+        <v>1999</v>
+      </c>
+      <c r="G611" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H611" s="10">
         <v>365</v>
       </c>
-      <c r="I17" s="7" t="s">
-[...34 lines deleted...]
-      <c r="H18" s="8">
+      <c r="I611" s="8" t="s">
+        <v>3058</v>
+      </c>
+      <c r="J611" s="8" t="s">
+        <v>4101</v>
+      </c>
+      <c r="K611" s="8" t="s">
+        <v>4102</v>
+      </c>
+      <c r="L611" s="8" t="s">
+        <v>4103</v>
+      </c>
+    </row>
+    <row r="612" spans="1:12">
+      <c r="A612" s="7" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B612" s="7" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C612" s="8" t="s">
+        <v>1914</v>
+      </c>
+      <c r="D612" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E612" s="8" t="s">
+        <v>2961</v>
+      </c>
+      <c r="F612" s="8" t="s">
+        <v>2962</v>
+      </c>
+      <c r="G612" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H612" s="10">
+        <v>312</v>
+      </c>
+      <c r="I612" s="8" t="s">
+        <v>2963</v>
+      </c>
+      <c r="J612" s="8" t="s">
+        <v>4104</v>
+      </c>
+      <c r="K612" s="8" t="s">
+        <v>4105</v>
+      </c>
+      <c r="L612" s="8" t="s">
+        <v>4106</v>
+      </c>
+    </row>
+    <row r="613" spans="1:12">
+      <c r="A613" s="7" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B613" s="7" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C613" s="8" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D613" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E613" s="8" t="s">
+        <v>2670</v>
+      </c>
+      <c r="F613" s="8" t="s">
+        <v>1992</v>
+      </c>
+      <c r="G613" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H613" s="10">
         <v>365</v>
       </c>
-      <c r="I18" s="7" t="s">
-[...34 lines deleted...]
-      <c r="H19" s="8">
+      <c r="I613" s="8" t="s">
+        <v>2200</v>
+      </c>
+      <c r="J613" s="8" t="s">
+        <v>4107</v>
+      </c>
+      <c r="K613" s="8" t="s">
+        <v>4108</v>
+      </c>
+      <c r="L613" s="8" t="s">
+        <v>4109</v>
+      </c>
+    </row>
+    <row r="614" spans="1:12">
+      <c r="A614" s="7" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B614" s="7" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C614" s="8" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D614" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E614" s="8" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F614" s="8" t="s">
+        <v>2003</v>
+      </c>
+      <c r="G614" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H614" s="10">
+        <v>312</v>
+      </c>
+      <c r="I614" s="8" t="s">
+        <v>3323</v>
+      </c>
+      <c r="J614" s="8" t="s">
+        <v>3333</v>
+      </c>
+      <c r="K614" s="8" t="s">
+        <v>4110</v>
+      </c>
+      <c r="L614" s="8" t="s">
+        <v>4111</v>
+      </c>
+    </row>
+    <row r="615" spans="1:12">
+      <c r="A615" s="7" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B615" s="7" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C615" s="8" t="s">
+        <v>1917</v>
+      </c>
+      <c r="D615" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E615" s="8" t="s">
+        <v>3213</v>
+      </c>
+      <c r="F615" s="8" t="s">
+        <v>2000</v>
+      </c>
+      <c r="G615" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H615" s="10">
         <v>365</v>
       </c>
-      <c r="I19" s="7" t="s">
-[...13 lines deleted...]
-      <c r="A20" s="7" t="s">
+      <c r="I615" s="8" t="s">
+        <v>3214</v>
+      </c>
+      <c r="J615" s="8" t="s">
+        <v>4112</v>
+      </c>
+      <c r="K615" s="8" t="s">
+        <v>4113</v>
+      </c>
+      <c r="L615" s="8" t="s">
+        <v>4114</v>
+      </c>
+    </row>
+    <row r="616" spans="1:12">
+      <c r="A616" s="7" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B616" s="7" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C616" s="8" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D616" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E616" s="8" t="s">
+        <v>3515</v>
+      </c>
+      <c r="F616" s="8" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G616" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H616" s="10">
+        <v>365</v>
+      </c>
+      <c r="I616" s="8" t="s">
+        <v>3516</v>
+      </c>
+      <c r="J616" s="8" t="s">
+        <v>4115</v>
+      </c>
+      <c r="K616" s="8" t="s">
+        <v>4116</v>
+      </c>
+      <c r="L616" s="8" t="s">
+        <v>4117</v>
+      </c>
+    </row>
+    <row r="617" spans="1:12">
+      <c r="A617" s="7" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B617" s="7" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C617" s="8" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D617" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E617" s="8" t="s">
+        <v>3213</v>
+      </c>
+      <c r="F617" s="8" t="s">
+        <v>2000</v>
+      </c>
+      <c r="G617" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H617" s="10">
+        <v>260</v>
+      </c>
+      <c r="I617" s="8" t="s">
+        <v>3214</v>
+      </c>
+      <c r="J617" s="8" t="s">
+        <v>4118</v>
+      </c>
+      <c r="K617" s="8" t="s">
+        <v>4119</v>
+      </c>
+      <c r="L617" s="8" t="s">
+        <v>4120</v>
+      </c>
+    </row>
+    <row r="618" spans="1:12">
+      <c r="A618" s="7" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B618" s="7" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C618" s="8" t="s">
+        <v>1920</v>
+      </c>
+      <c r="D618" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E618" s="8" t="s">
+        <v>3515</v>
+      </c>
+      <c r="F618" s="8" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G618" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H618" s="10">
+        <v>365</v>
+      </c>
+      <c r="I618" s="8" t="s">
+        <v>3516</v>
+      </c>
+      <c r="J618" s="8" t="s">
+        <v>4121</v>
+      </c>
+      <c r="K618" s="8" t="s">
+        <v>4122</v>
+      </c>
+      <c r="L618" s="8" t="s">
+        <v>4123</v>
+      </c>
+    </row>
+    <row r="619" spans="1:12">
+      <c r="A619" s="7" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B619" s="7" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C619" s="8" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D619" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E619" s="8" t="s">
+        <v>3515</v>
+      </c>
+      <c r="F619" s="8" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G619" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H619" s="10">
+        <v>365</v>
+      </c>
+      <c r="I619" s="8" t="s">
+        <v>3516</v>
+      </c>
+      <c r="J619" s="8" t="s">
+        <v>4124</v>
+      </c>
+      <c r="K619" s="8" t="s">
+        <v>4125</v>
+      </c>
+      <c r="L619" s="8" t="s">
+        <v>4126</v>
+      </c>
+    </row>
+    <row r="620" spans="1:12">
+      <c r="A620" s="7" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B620" s="7" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C620" s="8" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D620" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E620" s="8" t="s">
+        <v>2961</v>
+      </c>
+      <c r="F620" s="8" t="s">
+        <v>2962</v>
+      </c>
+      <c r="G620" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H620" s="10">
+        <v>260</v>
+      </c>
+      <c r="I620" s="8" t="s">
+        <v>2963</v>
+      </c>
+      <c r="J620" s="8" t="s">
+        <v>4127</v>
+      </c>
+      <c r="K620" s="8" t="s">
+        <v>4128</v>
+      </c>
+      <c r="L620" s="8" t="s">
+        <v>4129</v>
+      </c>
+    </row>
+    <row r="621" spans="1:12">
+      <c r="A621" s="7" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B621" s="7" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C621" s="8" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D621" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E621" s="8" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F621" s="8" t="s">
+        <v>1994</v>
+      </c>
+      <c r="G621" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H621" s="10">
+        <v>312</v>
+      </c>
+      <c r="I621" s="8" t="s">
+        <v>2747</v>
+      </c>
+      <c r="J621" s="8" t="s">
+        <v>4130</v>
+      </c>
+      <c r="K621" s="8" t="s">
+        <v>4131</v>
+      </c>
+      <c r="L621" s="8" t="s">
+        <v>4132</v>
+      </c>
+    </row>
+    <row r="622" spans="1:12">
+      <c r="A622" s="7" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B622" s="7" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C622" s="8" t="s">
+        <v>1924</v>
+      </c>
+      <c r="D622" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E622" s="8" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F622" s="8" t="s">
+        <v>1994</v>
+      </c>
+      <c r="G622" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H622" s="10">
+        <v>312</v>
+      </c>
+      <c r="I622" s="8" t="s">
+        <v>2747</v>
+      </c>
+      <c r="J622" s="8" t="s">
+        <v>4133</v>
+      </c>
+      <c r="K622" s="8" t="s">
+        <v>4134</v>
+      </c>
+      <c r="L622" s="8" t="s">
+        <v>4135</v>
+      </c>
+    </row>
+    <row r="623" spans="1:12">
+      <c r="A623" s="7" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B623" s="7" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C623" s="8" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D623" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E623" s="8" t="s">
+        <v>3357</v>
+      </c>
+      <c r="F623" s="8" t="s">
+        <v>3358</v>
+      </c>
+      <c r="G623" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H623" s="10">
+        <v>365</v>
+      </c>
+      <c r="I623" s="8" t="s">
+        <v>3359</v>
+      </c>
+      <c r="J623" s="8" t="s">
+        <v>4136</v>
+      </c>
+      <c r="K623" s="8" t="s">
+        <v>4137</v>
+      </c>
+      <c r="L623" s="8" t="s">
+        <v>4138</v>
+      </c>
+    </row>
+    <row r="624" spans="1:12">
+      <c r="A624" s="7" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B624" s="7" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C624" s="8" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D624" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E624" s="8" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F624" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G624" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H624" s="10">
+        <v>260</v>
+      </c>
+      <c r="I624" s="8" t="s">
+        <v>2216</v>
+      </c>
+      <c r="J624" s="8" t="s">
+        <v>4139</v>
+      </c>
+      <c r="K624" s="8" t="s">
+        <v>4140</v>
+      </c>
+      <c r="L624" s="8" t="s">
+        <v>4141</v>
+      </c>
+    </row>
+    <row r="625" spans="1:12">
+      <c r="A625" s="7" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B625" s="7" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C625" s="8" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D625" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E625" s="8" t="s">
+        <v>3357</v>
+      </c>
+      <c r="F625" s="8" t="s">
+        <v>3358</v>
+      </c>
+      <c r="G625" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H625" s="10">
+        <v>156</v>
+      </c>
+      <c r="I625" s="8" t="s">
+        <v>2216</v>
+      </c>
+      <c r="J625" s="8" t="s">
+        <v>4142</v>
+      </c>
+      <c r="K625" s="8" t="s">
+        <v>4143</v>
+      </c>
+      <c r="L625" s="8" t="s">
+        <v>4144</v>
+      </c>
+    </row>
+    <row r="626" spans="1:12">
+      <c r="A626" s="7" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B626" s="7" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C626" s="8" t="s">
+        <v>1928</v>
+      </c>
+      <c r="D626" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E626" s="8" t="s">
+        <v>3752</v>
+      </c>
+      <c r="F626" s="8" t="s">
+        <v>3753</v>
+      </c>
+      <c r="G626" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H626" s="10">
+        <v>104</v>
+      </c>
+      <c r="I626" s="8" t="s">
+        <v>3754</v>
+      </c>
+      <c r="J626" s="8" t="s">
+        <v>4145</v>
+      </c>
+      <c r="K626" s="8" t="s">
+        <v>4146</v>
+      </c>
+      <c r="L626" s="8" t="s">
+        <v>4147</v>
+      </c>
+    </row>
+    <row r="627" spans="1:12">
+      <c r="A627" s="7" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B627" s="7" t="s">
+        <v>2086</v>
+      </c>
+      <c r="C627" s="8" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D627" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E627" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F627" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G627" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H627" s="10">
+        <v>104</v>
+      </c>
+      <c r="I627" s="8" t="s">
+        <v>4148</v>
+      </c>
+      <c r="J627" s="8" t="s">
+        <v>4149</v>
+      </c>
+      <c r="K627" s="8" t="s">
+        <v>4150</v>
+      </c>
+      <c r="L627" s="8" t="s">
+        <v>4151</v>
+      </c>
+    </row>
+    <row r="628" spans="1:12">
+      <c r="A628" s="7" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B628" s="7" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C628" s="8" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D628" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E628" s="8" t="s">
+        <v>2670</v>
+      </c>
+      <c r="F628" s="8" t="s">
+        <v>1992</v>
+      </c>
+      <c r="G628" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H628" s="10">
+        <v>365</v>
+      </c>
+      <c r="I628" s="8" t="s">
+        <v>2200</v>
+      </c>
+      <c r="J628" s="8" t="s">
+        <v>4107</v>
+      </c>
+      <c r="K628" s="8" t="s">
+        <v>4152</v>
+      </c>
+      <c r="L628" s="8" t="s">
+        <v>4153</v>
+      </c>
+    </row>
+    <row r="629" spans="1:12">
+      <c r="A629" s="7" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B629" s="7" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C629" s="8" t="s">
+        <v>1931</v>
+      </c>
+      <c r="D629" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E629" s="8" t="s">
+        <v>2924</v>
+      </c>
+      <c r="F629" s="8" t="s">
+        <v>1998</v>
+      </c>
+      <c r="G629" s="8" t="s">
+        <v>2836</v>
+      </c>
+      <c r="H629" s="10">
+        <v>36</v>
+      </c>
+      <c r="I629" s="8" t="s">
+        <v>2925</v>
+      </c>
+      <c r="J629" s="8" t="s">
+        <v>4154</v>
+      </c>
+      <c r="K629" s="8" t="s">
+        <v>4155</v>
+      </c>
+      <c r="L629" s="8" t="s">
+        <v>4156</v>
+      </c>
+    </row>
+    <row r="630" spans="1:12">
+      <c r="A630" s="7" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B630" s="7" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C630" s="8" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D630" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E630" s="8" t="s">
+        <v>2693</v>
+      </c>
+      <c r="F630" s="8" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G630" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H630" s="10">
+        <v>365</v>
+      </c>
+      <c r="I630" s="8" t="s">
+        <v>3402</v>
+      </c>
+      <c r="J630" s="8" t="s">
+        <v>4157</v>
+      </c>
+      <c r="K630" s="8" t="s">
+        <v>4158</v>
+      </c>
+      <c r="L630" s="8" t="s">
+        <v>4159</v>
+      </c>
+    </row>
+    <row r="631" spans="1:12">
+      <c r="A631" s="7" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B631" s="7" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C631" s="8" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D631" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E631" s="8" t="s">
+        <v>3610</v>
+      </c>
+      <c r="F631" s="8" t="s">
+        <v>2008</v>
+      </c>
+      <c r="G631" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H631" s="10">
+        <v>365</v>
+      </c>
+      <c r="I631" s="8" t="s">
+        <v>3611</v>
+      </c>
+      <c r="J631" s="8" t="s">
+        <v>4160</v>
+      </c>
+      <c r="K631" s="8" t="s">
+        <v>4161</v>
+      </c>
+      <c r="L631" s="8" t="s">
+        <v>4162</v>
+      </c>
+    </row>
+    <row r="632" spans="1:12">
+      <c r="A632" s="7" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B632" s="7" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C632" s="8" t="s">
+        <v>1934</v>
+      </c>
+      <c r="D632" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E632" s="8" t="s">
+        <v>3776</v>
+      </c>
+      <c r="F632" s="8" t="s">
+        <v>3777</v>
+      </c>
+      <c r="G632" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H632" s="10">
+        <v>260</v>
+      </c>
+      <c r="I632" s="8" t="s">
+        <v>3778</v>
+      </c>
+      <c r="J632" s="8" t="s">
+        <v>4163</v>
+      </c>
+      <c r="K632" s="8" t="s">
+        <v>4164</v>
+      </c>
+      <c r="L632" s="8" t="s">
+        <v>4165</v>
+      </c>
+    </row>
+    <row r="633" spans="1:12">
+      <c r="A633" s="7" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B633" s="7" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C633" s="8" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D633" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E633" s="8" t="s">
+        <v>3776</v>
+      </c>
+      <c r="F633" s="8" t="s">
+        <v>3777</v>
+      </c>
+      <c r="G633" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H633" s="10">
+        <v>365</v>
+      </c>
+      <c r="I633" s="8" t="s">
+        <v>3778</v>
+      </c>
+      <c r="J633" s="8" t="s">
+        <v>4166</v>
+      </c>
+      <c r="K633" s="8" t="s">
+        <v>3786</v>
+      </c>
+      <c r="L633" s="8" t="s">
+        <v>4167</v>
+      </c>
+    </row>
+    <row r="634" spans="1:12">
+      <c r="A634" s="7" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B634" s="7" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C634" s="8" t="s">
+        <v>1936</v>
+      </c>
+      <c r="D634" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E634" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F634" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G634" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H634" s="10">
+        <v>52</v>
+      </c>
+      <c r="I634" s="8" t="s">
+        <v>4168</v>
+      </c>
+      <c r="J634" s="8" t="s">
+        <v>4169</v>
+      </c>
+      <c r="K634" s="8" t="s">
+        <v>4170</v>
+      </c>
+      <c r="L634" s="8" t="s">
+        <v>4171</v>
+      </c>
+    </row>
+    <row r="635" spans="1:12">
+      <c r="A635" s="7" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B635" s="7" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C635" s="8" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D635" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E635" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F635" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G635" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H635" s="10">
+        <v>260</v>
+      </c>
+      <c r="I635" s="8" t="s">
+        <v>2306</v>
+      </c>
+      <c r="J635" s="8" t="s">
+        <v>4172</v>
+      </c>
+      <c r="K635" s="8" t="s">
+        <v>4173</v>
+      </c>
+      <c r="L635" s="8" t="s">
+        <v>4174</v>
+      </c>
+    </row>
+    <row r="636" spans="1:12">
+      <c r="A636" s="7" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B636" s="7" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C636" s="8" t="s">
+        <v>1938</v>
+      </c>
+      <c r="D636" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E636" s="8" t="s">
+        <v>2961</v>
+      </c>
+      <c r="F636" s="8" t="s">
+        <v>2962</v>
+      </c>
+      <c r="G636" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H636" s="10">
+        <v>260</v>
+      </c>
+      <c r="I636" s="8" t="s">
+        <v>2728</v>
+      </c>
+      <c r="J636" s="8" t="s">
+        <v>4175</v>
+      </c>
+      <c r="K636" s="8" t="s">
+        <v>4176</v>
+      </c>
+      <c r="L636" s="8" t="s">
+        <v>4177</v>
+      </c>
+    </row>
+    <row r="637" spans="1:12">
+      <c r="A637" s="7" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B637" s="7" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C637" s="8" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D637" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E637" s="8" t="s">
+        <v>2670</v>
+      </c>
+      <c r="F637" s="8" t="s">
+        <v>1992</v>
+      </c>
+      <c r="G637" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H637" s="10">
+        <v>260</v>
+      </c>
+      <c r="I637" s="8" t="s">
+        <v>2728</v>
+      </c>
+      <c r="J637" s="8" t="s">
+        <v>4178</v>
+      </c>
+      <c r="K637" s="8" t="s">
+        <v>4179</v>
+      </c>
+      <c r="L637" s="8" t="s">
+        <v>4180</v>
+      </c>
+    </row>
+    <row r="638" spans="1:12">
+      <c r="A638" s="7" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B638" s="7" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C638" s="8" t="s">
+        <v>1940</v>
+      </c>
+      <c r="D638" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E638" s="8" t="s">
+        <v>2647</v>
+      </c>
+      <c r="F638" s="8" t="s">
+        <v>1993</v>
+      </c>
+      <c r="G638" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H638" s="10">
+        <v>52</v>
+      </c>
+      <c r="I638" s="8" t="s">
+        <v>2487</v>
+      </c>
+      <c r="J638" s="8" t="s">
+        <v>4181</v>
+      </c>
+      <c r="K638" s="8" t="s">
+        <v>4182</v>
+      </c>
+      <c r="L638" s="8" t="s">
+        <v>4183</v>
+      </c>
+    </row>
+    <row r="639" spans="1:12">
+      <c r="A639" s="7" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B639" s="7" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C639" s="8" t="s">
+        <v>1941</v>
+      </c>
+      <c r="D639" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E639" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F639" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G639" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H639" s="10">
+        <v>52</v>
+      </c>
+      <c r="I639" s="8" t="s">
+        <v>2431</v>
+      </c>
+      <c r="J639" s="8" t="s">
+        <v>4184</v>
+      </c>
+      <c r="K639" s="8" t="s">
+        <v>4185</v>
+      </c>
+      <c r="L639" s="8" t="s">
+        <v>4186</v>
+      </c>
+    </row>
+    <row r="640" spans="1:12">
+      <c r="A640" s="7" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B640" s="7" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C640" s="8" t="s">
+        <v>1942</v>
+      </c>
+      <c r="D640" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E640" s="8" t="s">
+        <v>2843</v>
+      </c>
+      <c r="F640" s="8" t="s">
+        <v>1997</v>
+      </c>
+      <c r="G640" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H640" s="10">
+        <v>312</v>
+      </c>
+      <c r="I640" s="8" t="s">
+        <v>2728</v>
+      </c>
+      <c r="J640" s="8" t="s">
+        <v>4187</v>
+      </c>
+      <c r="K640" s="8" t="s">
+        <v>4188</v>
+      </c>
+      <c r="L640" s="8" t="s">
+        <v>4189</v>
+      </c>
+    </row>
+    <row r="641" spans="1:12">
+      <c r="A641" s="7" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B641" s="7" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C641" s="8" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D641" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E641" s="8" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F641" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G641" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H641" s="10">
+        <v>312</v>
+      </c>
+      <c r="I641" s="8" t="s">
+        <v>2728</v>
+      </c>
+      <c r="J641" s="8" t="s">
+        <v>4190</v>
+      </c>
+      <c r="K641" s="8" t="s">
+        <v>4191</v>
+      </c>
+      <c r="L641" s="8" t="s">
+        <v>4192</v>
+      </c>
+    </row>
+    <row r="642" spans="1:12">
+      <c r="A642" s="7" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B642" s="7" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C642" s="8" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D642" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E642" s="8" t="s">
+        <v>3464</v>
+      </c>
+      <c r="F642" s="8" t="s">
+        <v>2004</v>
+      </c>
+      <c r="G642" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H642" s="10">
+        <v>365</v>
+      </c>
+      <c r="I642" s="8" t="s">
+        <v>2728</v>
+      </c>
+      <c r="J642" s="8" t="s">
+        <v>4193</v>
+      </c>
+      <c r="K642" s="8" t="s">
+        <v>4194</v>
+      </c>
+      <c r="L642" s="8" t="s">
+        <v>4195</v>
+      </c>
+    </row>
+    <row r="643" spans="1:12">
+      <c r="A643" s="7" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B643" s="7" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C643" s="8" t="s">
+        <v>1944</v>
+      </c>
+      <c r="D643" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E643" s="8" t="s">
+        <v>3515</v>
+      </c>
+      <c r="F643" s="8" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G643" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H643" s="10">
+        <v>260</v>
+      </c>
+      <c r="I643" s="8" t="s">
+        <v>2203</v>
+      </c>
+      <c r="J643" s="8" t="s">
+        <v>4196</v>
+      </c>
+      <c r="K643" s="8" t="s">
+        <v>4197</v>
+      </c>
+      <c r="L643" s="8" t="s">
+        <v>4198</v>
+      </c>
+    </row>
+    <row r="644" spans="1:12">
+      <c r="A644" s="7" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B644" s="7" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C644" s="8" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D644" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E644" s="8" t="s">
+        <v>3233</v>
+      </c>
+      <c r="F644" s="8" t="s">
+        <v>2001</v>
+      </c>
+      <c r="G644" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H644" s="10">
+        <v>312</v>
+      </c>
+      <c r="I644" s="8" t="s">
+        <v>2220</v>
+      </c>
+      <c r="J644" s="8" t="s">
+        <v>4199</v>
+      </c>
+      <c r="K644" s="8" t="s">
+        <v>4200</v>
+      </c>
+      <c r="L644" s="8" t="s">
+        <v>4201</v>
+      </c>
+    </row>
+    <row r="645" spans="1:12">
+      <c r="A645" s="7" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B645" s="7" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C645" s="8" t="s">
+        <v>1946</v>
+      </c>
+      <c r="D645" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E645" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F645" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G645" s="8" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H645" s="10">
+        <v>52</v>
+      </c>
+      <c r="I645" s="8" t="s">
+        <v>2534</v>
+      </c>
+      <c r="J645" s="8" t="s">
+        <v>2244</v>
+      </c>
+      <c r="K645" s="8" t="s">
+        <v>4202</v>
+      </c>
+      <c r="L645" s="8" t="s">
+        <v>4203</v>
+      </c>
+    </row>
+    <row r="646" spans="1:12">
+      <c r="A646" s="7" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B646" s="7" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C646" s="8" t="s">
+        <v>1947</v>
+      </c>
+      <c r="D646" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E646" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F646" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G646" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H646" s="10">
+        <v>52</v>
+      </c>
+      <c r="I646" s="8" t="s">
+        <v>2444</v>
+      </c>
+      <c r="J646" s="8" t="s">
+        <v>4204</v>
+      </c>
+      <c r="K646" s="8" t="s">
+        <v>4205</v>
+      </c>
+      <c r="L646" s="8" t="s">
+        <v>4206</v>
+      </c>
+    </row>
+    <row r="647" spans="1:12">
+      <c r="A647" s="7" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B647" s="7" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C647" s="8" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D647" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E647" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F647" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G647" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H647" s="10">
+        <v>52</v>
+      </c>
+      <c r="I647" s="8" t="s">
+        <v>2444</v>
+      </c>
+      <c r="J647" s="8" t="s">
+        <v>4207</v>
+      </c>
+      <c r="K647" s="8" t="s">
+        <v>4208</v>
+      </c>
+      <c r="L647" s="8" t="s">
+        <v>4209</v>
+      </c>
+    </row>
+    <row r="648" spans="1:12">
+      <c r="A648" s="7" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B648" s="7" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C648" s="8" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D648" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E648" s="8" t="s">
+        <v>3797</v>
+      </c>
+      <c r="F648" s="8" t="s">
+        <v>2011</v>
+      </c>
+      <c r="G648" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H648" s="10">
+        <v>260</v>
+      </c>
+      <c r="I648" s="8" t="s">
+        <v>3306</v>
+      </c>
+      <c r="J648" s="8" t="s">
+        <v>4210</v>
+      </c>
+      <c r="K648" s="8" t="s">
+        <v>4211</v>
+      </c>
+      <c r="L648" s="8" t="s">
+        <v>4212</v>
+      </c>
+    </row>
+    <row r="649" spans="1:12">
+      <c r="A649" s="7" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B649" s="7" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C649" s="8" t="s">
+        <v>1950</v>
+      </c>
+      <c r="D649" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E649" s="8" t="s">
+        <v>3610</v>
+      </c>
+      <c r="F649" s="8" t="s">
+        <v>2008</v>
+      </c>
+      <c r="G649" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H649" s="10">
+        <v>365</v>
+      </c>
+      <c r="I649" s="8" t="s">
+        <v>2200</v>
+      </c>
+      <c r="J649" s="8" t="s">
+        <v>4213</v>
+      </c>
+      <c r="K649" s="8" t="s">
+        <v>4214</v>
+      </c>
+      <c r="L649" s="8" t="s">
+        <v>4215</v>
+      </c>
+    </row>
+    <row r="650" spans="1:12">
+      <c r="A650" s="7" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B650" s="7" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C650" s="8" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D650" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E650" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F650" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G650" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H650" s="10">
+        <v>104</v>
+      </c>
+      <c r="I650" s="8" t="s">
+        <v>2192</v>
+      </c>
+      <c r="J650" s="8" t="s">
+        <v>4216</v>
+      </c>
+      <c r="K650" s="8" t="s">
+        <v>4217</v>
+      </c>
+      <c r="L650" s="8" t="s">
+        <v>4218</v>
+      </c>
+    </row>
+    <row r="651" spans="1:12">
+      <c r="A651" s="7" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B651" s="7" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C651" s="8" t="s">
+        <v>1952</v>
+      </c>
+      <c r="D651" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E651" s="8" t="s">
+        <v>2843</v>
+      </c>
+      <c r="F651" s="8" t="s">
+        <v>1997</v>
+      </c>
+      <c r="G651" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H651" s="10">
+        <v>260</v>
+      </c>
+      <c r="I651" s="8" t="s">
+        <v>2728</v>
+      </c>
+      <c r="J651" s="8" t="s">
+        <v>4219</v>
+      </c>
+      <c r="K651" s="8" t="s">
+        <v>4220</v>
+      </c>
+      <c r="L651" s="8" t="s">
+        <v>4221</v>
+      </c>
+    </row>
+    <row r="652" spans="1:12">
+      <c r="A652" s="7" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B652" s="7" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C652" s="8" t="s">
+        <v>1953</v>
+      </c>
+      <c r="D652" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E652" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F652" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G652" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H652" s="10">
+        <v>52</v>
+      </c>
+      <c r="I652" s="8" t="s">
+        <v>2243</v>
+      </c>
+      <c r="J652" s="8" t="s">
+        <v>2458</v>
+      </c>
+      <c r="K652" s="8" t="s">
+        <v>4222</v>
+      </c>
+      <c r="L652" s="8" t="s">
+        <v>4223</v>
+      </c>
+    </row>
+    <row r="653" spans="1:12">
+      <c r="A653" s="7" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B653" s="7" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C653" s="8" t="s">
+        <v>1954</v>
+      </c>
+      <c r="D653" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E653" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F653" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G653" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H653" s="10">
+        <v>52</v>
+      </c>
+      <c r="I653" s="8" t="s">
+        <v>4148</v>
+      </c>
+      <c r="J653" s="8" t="s">
+        <v>4149</v>
+      </c>
+      <c r="K653" s="8" t="s">
+        <v>4224</v>
+      </c>
+      <c r="L653" s="8" t="s">
+        <v>4225</v>
+      </c>
+    </row>
+    <row r="654" spans="1:12">
+      <c r="A654" s="7" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B654" s="7" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C654" s="8" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D654" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E654" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F654" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G654" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H654" s="10">
+        <v>312</v>
+      </c>
+      <c r="I654" s="8" t="s">
+        <v>2200</v>
+      </c>
+      <c r="J654" s="8" t="s">
+        <v>2244</v>
+      </c>
+      <c r="K654" s="8" t="s">
+        <v>4226</v>
+      </c>
+      <c r="L654" s="8" t="s">
+        <v>4227</v>
+      </c>
+    </row>
+    <row r="655" spans="1:12">
+      <c r="A655" s="7" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B655" s="7" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C655" s="8" t="s">
+        <v>1956</v>
+      </c>
+      <c r="D655" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E655" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F655" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G655" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H655" s="10">
+        <v>52</v>
+      </c>
+      <c r="I655" s="8" t="s">
+        <v>2427</v>
+      </c>
+      <c r="J655" s="8" t="s">
+        <v>4228</v>
+      </c>
+      <c r="K655" s="8" t="s">
+        <v>4229</v>
+      </c>
+      <c r="L655" s="8" t="s">
+        <v>4230</v>
+      </c>
+    </row>
+    <row r="656" spans="1:12">
+      <c r="A656" s="7" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B656" s="7" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C656" s="8" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D656" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E656" s="8" t="s">
+        <v>2670</v>
+      </c>
+      <c r="F656" s="8" t="s">
+        <v>1992</v>
+      </c>
+      <c r="G656" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H656" s="10">
+        <v>312</v>
+      </c>
+      <c r="I656" s="8" t="s">
+        <v>2728</v>
+      </c>
+      <c r="J656" s="8" t="s">
+        <v>4231</v>
+      </c>
+      <c r="K656" s="8" t="s">
+        <v>4232</v>
+      </c>
+      <c r="L656" s="8" t="s">
+        <v>4233</v>
+      </c>
+    </row>
+    <row r="657" spans="1:12">
+      <c r="A657" s="7" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B657" s="7" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C657" s="8" t="s">
+        <v>1958</v>
+      </c>
+      <c r="D657" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E657" s="8" t="s">
+        <v>2670</v>
+      </c>
+      <c r="F657" s="8" t="s">
+        <v>1992</v>
+      </c>
+      <c r="G657" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H657" s="10">
+        <v>312</v>
+      </c>
+      <c r="I657" s="8" t="s">
+        <v>2728</v>
+      </c>
+      <c r="J657" s="8" t="s">
+        <v>4234</v>
+      </c>
+      <c r="K657" s="8" t="s">
+        <v>4235</v>
+      </c>
+      <c r="L657" s="8" t="s">
+        <v>4236</v>
+      </c>
+    </row>
+    <row r="658" spans="1:12">
+      <c r="A658" s="7" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B658" s="7" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C658" s="8" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D658" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E658" s="8" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F658" s="8" t="s">
+        <v>1994</v>
+      </c>
+      <c r="G658" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H658" s="10">
+        <v>260</v>
+      </c>
+      <c r="I658" s="8" t="s">
+        <v>2728</v>
+      </c>
+      <c r="J658" s="8" t="s">
+        <v>4237</v>
+      </c>
+      <c r="K658" s="8" t="s">
+        <v>4238</v>
+      </c>
+      <c r="L658" s="8" t="s">
+        <v>4239</v>
+      </c>
+    </row>
+    <row r="659" spans="1:12">
+      <c r="A659" s="7" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B659" s="7" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C659" s="8" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D659" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E659" s="8" t="s">
+        <v>2924</v>
+      </c>
+      <c r="F659" s="8" t="s">
+        <v>1998</v>
+      </c>
+      <c r="G659" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H659" s="10">
+        <v>312</v>
+      </c>
+      <c r="I659" s="8" t="s">
+        <v>3306</v>
+      </c>
+      <c r="J659" s="8" t="s">
+        <v>4240</v>
+      </c>
+      <c r="K659" s="8" t="s">
+        <v>4241</v>
+      </c>
+      <c r="L659" s="8" t="s">
+        <v>4242</v>
+      </c>
+    </row>
+    <row r="660" spans="1:12">
+      <c r="A660" s="7" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B660" s="7" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C660" s="8" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D660" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E660" s="8" t="s">
+        <v>3610</v>
+      </c>
+      <c r="F660" s="8" t="s">
+        <v>2008</v>
+      </c>
+      <c r="G660" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H660" s="10">
+        <v>260</v>
+      </c>
+      <c r="I660" s="8" t="s">
+        <v>2969</v>
+      </c>
+      <c r="J660" s="8" t="s">
+        <v>4243</v>
+      </c>
+      <c r="K660" s="8" t="s">
+        <v>4244</v>
+      </c>
+      <c r="L660" s="8" t="s">
+        <v>4245</v>
+      </c>
+    </row>
+    <row r="661" spans="1:12">
+      <c r="A661" s="7" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B661" s="7" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C661" s="8" t="s">
+        <v>1962</v>
+      </c>
+      <c r="D661" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E661" s="8" t="s">
+        <v>3464</v>
+      </c>
+      <c r="F661" s="8" t="s">
+        <v>2004</v>
+      </c>
+      <c r="G661" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H661" s="10">
+        <v>260</v>
+      </c>
+      <c r="I661" s="8" t="s">
+        <v>2728</v>
+      </c>
+      <c r="J661" s="8" t="s">
+        <v>4246</v>
+      </c>
+      <c r="K661" s="8" t="s">
+        <v>4247</v>
+      </c>
+      <c r="L661" s="8" t="s">
+        <v>4248</v>
+      </c>
+    </row>
+    <row r="662" spans="1:12">
+      <c r="A662" s="7" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B662" s="7" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C662" s="8" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D662" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E662" s="8" t="s">
+        <v>3610</v>
+      </c>
+      <c r="F662" s="8" t="s">
+        <v>2008</v>
+      </c>
+      <c r="G662" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H662" s="10">
+        <v>312</v>
+      </c>
+      <c r="I662" s="8" t="s">
+        <v>2969</v>
+      </c>
+      <c r="J662" s="8" t="s">
+        <v>4249</v>
+      </c>
+      <c r="K662" s="8" t="s">
+        <v>4250</v>
+      </c>
+      <c r="L662" s="8" t="s">
+        <v>4251</v>
+      </c>
+    </row>
+    <row r="663" spans="1:12">
+      <c r="A663" s="7" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B663" s="7" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C663" s="8" t="s">
+        <v>1964</v>
+      </c>
+      <c r="D663" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E663" s="8" t="s">
+        <v>2843</v>
+      </c>
+      <c r="F663" s="8" t="s">
+        <v>1997</v>
+      </c>
+      <c r="G663" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H663" s="10">
+        <v>260</v>
+      </c>
+      <c r="I663" s="8" t="s">
+        <v>2728</v>
+      </c>
+      <c r="J663" s="8" t="s">
+        <v>4252</v>
+      </c>
+      <c r="K663" s="8" t="s">
+        <v>4253</v>
+      </c>
+      <c r="L663" s="8" t="s">
+        <v>4254</v>
+      </c>
+    </row>
+    <row r="664" spans="1:12">
+      <c r="A664" s="7" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B664" s="7" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C664" s="8" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D664" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E664" s="8" t="s">
+        <v>2693</v>
+      </c>
+      <c r="F664" s="8" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G664" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H664" s="10">
+        <v>52</v>
+      </c>
+      <c r="I664" s="8" t="s">
+        <v>2427</v>
+      </c>
+      <c r="J664" s="8" t="s">
+        <v>4255</v>
+      </c>
+      <c r="K664" s="8" t="s">
+        <v>4256</v>
+      </c>
+      <c r="L664" s="8" t="s">
+        <v>4257</v>
+      </c>
+    </row>
+    <row r="665" spans="1:12">
+      <c r="A665" s="7" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B665" s="7" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C665" s="8" t="s">
+        <v>1966</v>
+      </c>
+      <c r="D665" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E665" s="8" t="s">
+        <v>2875</v>
+      </c>
+      <c r="F665" s="8" t="s">
+        <v>2876</v>
+      </c>
+      <c r="G665" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H665" s="10">
+        <v>52</v>
+      </c>
+      <c r="I665" s="8" t="s">
+        <v>2243</v>
+      </c>
+      <c r="J665" s="8" t="s">
+        <v>4258</v>
+      </c>
+      <c r="K665" s="8" t="s">
+        <v>4259</v>
+      </c>
+      <c r="L665" s="8" t="s">
+        <v>4260</v>
+      </c>
+    </row>
+    <row r="666" spans="1:12">
+      <c r="A666" s="7" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B666" s="7" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C666" s="8" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D666" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E666" s="8" t="s">
+        <v>3638</v>
+      </c>
+      <c r="F666" s="8" t="s">
+        <v>3639</v>
+      </c>
+      <c r="G666" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H666" s="10">
+        <v>365</v>
+      </c>
+      <c r="I666" s="8" t="s">
+        <v>3939</v>
+      </c>
+      <c r="J666" s="8" t="s">
+        <v>4261</v>
+      </c>
+      <c r="K666" s="8" t="s">
+        <v>4262</v>
+      </c>
+      <c r="L666" s="8" t="s">
+        <v>4263</v>
+      </c>
+    </row>
+    <row r="667" spans="1:12">
+      <c r="A667" s="7" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B667" s="7" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C667" s="8" t="s">
+        <v>1968</v>
+      </c>
+      <c r="D667" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E667" s="8" t="s">
+        <v>2875</v>
+      </c>
+      <c r="F667" s="8" t="s">
+        <v>2876</v>
+      </c>
+      <c r="G667" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H667" s="10">
+        <v>365</v>
+      </c>
+      <c r="I667" s="8" t="s">
+        <v>3306</v>
+      </c>
+      <c r="J667" s="8" t="s">
+        <v>4264</v>
+      </c>
+      <c r="K667" s="8" t="s">
+        <v>4265</v>
+      </c>
+      <c r="L667" s="8" t="s">
+        <v>4266</v>
+      </c>
+    </row>
+    <row r="668" spans="1:12">
+      <c r="A668" s="7" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B668" s="7" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C668" s="8" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D668" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E668" s="8" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F668" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G668" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H668" s="10">
+        <v>365</v>
+      </c>
+      <c r="I668" s="8" t="s">
+        <v>2969</v>
+      </c>
+      <c r="J668" s="8" t="s">
+        <v>4267</v>
+      </c>
+      <c r="K668" s="8" t="s">
+        <v>4268</v>
+      </c>
+      <c r="L668" s="8" t="s">
+        <v>4269</v>
+      </c>
+    </row>
+    <row r="669" spans="1:12">
+      <c r="A669" s="7" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B669" s="7" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C669" s="8" t="s">
+        <v>1970</v>
+      </c>
+      <c r="D669" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E669" s="8" t="s">
+        <v>2875</v>
+      </c>
+      <c r="F669" s="8" t="s">
+        <v>2876</v>
+      </c>
+      <c r="G669" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H669" s="10">
+        <v>365</v>
+      </c>
+      <c r="I669" s="8" t="s">
+        <v>2728</v>
+      </c>
+      <c r="J669" s="8" t="s">
+        <v>4270</v>
+      </c>
+      <c r="K669" s="8" t="s">
+        <v>4271</v>
+      </c>
+      <c r="L669" s="8" t="s">
+        <v>4272</v>
+      </c>
+    </row>
+    <row r="670" spans="1:12">
+      <c r="A670" s="7" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B670" s="7" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C670" s="8" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D670" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E670" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F670" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G670" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H670" s="10">
+        <v>104</v>
+      </c>
+      <c r="I670" s="8" t="s">
+        <v>2235</v>
+      </c>
+      <c r="J670" s="8" t="s">
+        <v>4273</v>
+      </c>
+      <c r="K670" s="8" t="s">
+        <v>4274</v>
+      </c>
+      <c r="L670" s="8" t="s">
+        <v>4275</v>
+      </c>
+    </row>
+    <row r="671" spans="1:12">
+      <c r="A671" s="7" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B671" s="7" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C671" s="8" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D671" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E671" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F671" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G671" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H671" s="10">
+        <v>104</v>
+      </c>
+      <c r="I671" s="8" t="s">
+        <v>4276</v>
+      </c>
+      <c r="J671" s="8" t="s">
+        <v>4277</v>
+      </c>
+      <c r="K671" s="8" t="s">
+        <v>4278</v>
+      </c>
+      <c r="L671" s="8" t="s">
+        <v>4279</v>
+      </c>
+    </row>
+    <row r="672" spans="1:12">
+      <c r="A672" s="7" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B672" s="7" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C672" s="8" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D672" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E672" s="8" t="s">
+        <v>3233</v>
+      </c>
+      <c r="F672" s="8" t="s">
+        <v>2001</v>
+      </c>
+      <c r="G672" s="8" t="s">
+        <v>4280</v>
+      </c>
+      <c r="H672" s="10">
         <v>24</v>
       </c>
-      <c r="B20" s="7" t="s">
-[...17 lines deleted...]
-      <c r="H20" s="8">
+      <c r="I672" s="8" t="s">
+        <v>2200</v>
+      </c>
+      <c r="J672" s="8" t="s">
+        <v>4281</v>
+      </c>
+      <c r="K672" s="8" t="s">
+        <v>4282</v>
+      </c>
+      <c r="L672" s="8" t="s">
+        <v>4283</v>
+      </c>
+    </row>
+    <row r="673" spans="1:12">
+      <c r="A673" s="7" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B673" s="7" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C673" s="8" t="s">
+        <v>1974</v>
+      </c>
+      <c r="D673" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E673" s="8" t="s">
+        <v>4284</v>
+      </c>
+      <c r="F673" s="8" t="s">
+        <v>4285</v>
+      </c>
+      <c r="G673" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H673" s="10">
+        <v>52</v>
+      </c>
+      <c r="I673" s="8" t="s">
+        <v>4286</v>
+      </c>
+      <c r="J673" s="8" t="s">
+        <v>4287</v>
+      </c>
+      <c r="K673" s="8" t="s">
+        <v>4288</v>
+      </c>
+      <c r="L673" s="8" t="s">
+        <v>4289</v>
+      </c>
+    </row>
+    <row r="674" spans="1:12">
+      <c r="A674" s="7" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B674" s="7" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C674" s="8" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D674" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E674" s="8" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F674" s="8" t="s">
+        <v>1994</v>
+      </c>
+      <c r="G674" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H674" s="10">
+        <v>52</v>
+      </c>
+      <c r="I674" s="8" t="s">
+        <v>2613</v>
+      </c>
+      <c r="J674" s="8" t="s">
+        <v>4290</v>
+      </c>
+      <c r="K674" s="8" t="s">
+        <v>4291</v>
+      </c>
+      <c r="L674" s="8" t="s">
+        <v>4292</v>
+      </c>
+    </row>
+    <row r="675" spans="1:12">
+      <c r="A675" s="7" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B675" s="7" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C675" s="8" t="s">
+        <v>1976</v>
+      </c>
+      <c r="D675" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E675" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F675" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G675" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H675" s="10">
+        <v>260</v>
+      </c>
+      <c r="I675" s="8" t="s">
+        <v>2192</v>
+      </c>
+      <c r="J675" s="8" t="s">
+        <v>2701</v>
+      </c>
+      <c r="K675" s="8" t="s">
+        <v>4293</v>
+      </c>
+      <c r="L675" s="8" t="s">
+        <v>4294</v>
+      </c>
+    </row>
+    <row r="676" spans="1:12">
+      <c r="A676" s="7" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B676" s="7" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C676" s="8" t="s">
+        <v>1977</v>
+      </c>
+      <c r="D676" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E676" s="8" t="s">
+        <v>2789</v>
+      </c>
+      <c r="F676" s="8" t="s">
+        <v>1996</v>
+      </c>
+      <c r="G676" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H676" s="10">
+        <v>104</v>
+      </c>
+      <c r="I676" s="8" t="s">
+        <v>2590</v>
+      </c>
+      <c r="J676" s="8" t="s">
+        <v>2800</v>
+      </c>
+      <c r="K676" s="8" t="s">
+        <v>4295</v>
+      </c>
+      <c r="L676" s="8" t="s">
+        <v>4296</v>
+      </c>
+    </row>
+    <row r="677" spans="1:12">
+      <c r="A677" s="7" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B677" s="7" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C677" s="8" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D677" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E677" s="8" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F677" s="8" t="s">
+        <v>2003</v>
+      </c>
+      <c r="G677" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H677" s="10">
+        <v>52</v>
+      </c>
+      <c r="I677" s="8" t="s">
+        <v>2427</v>
+      </c>
+      <c r="J677" s="8" t="s">
+        <v>4297</v>
+      </c>
+      <c r="K677" s="8" t="s">
+        <v>4298</v>
+      </c>
+      <c r="L677" s="8" t="s">
+        <v>4299</v>
+      </c>
+    </row>
+    <row r="678" spans="1:12">
+      <c r="A678" s="7" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B678" s="7" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C678" s="8" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D678" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E678" s="8" t="s">
+        <v>2789</v>
+      </c>
+      <c r="F678" s="8" t="s">
+        <v>1996</v>
+      </c>
+      <c r="G678" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H678" s="10">
+        <v>52</v>
+      </c>
+      <c r="I678" s="8" t="s">
+        <v>2444</v>
+      </c>
+      <c r="J678" s="8" t="s">
+        <v>2800</v>
+      </c>
+      <c r="K678" s="8" t="s">
+        <v>4300</v>
+      </c>
+      <c r="L678" s="8" t="s">
+        <v>4301</v>
+      </c>
+    </row>
+    <row r="679" spans="1:12">
+      <c r="A679" s="7" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B679" s="7" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C679" s="8" t="s">
+        <v>1980</v>
+      </c>
+      <c r="D679" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E679" s="8" t="s">
+        <v>3167</v>
+      </c>
+      <c r="F679" s="8" t="s">
+        <v>3168</v>
+      </c>
+      <c r="G679" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H679" s="10">
+        <v>52</v>
+      </c>
+      <c r="I679" s="8" t="s">
+        <v>2224</v>
+      </c>
+      <c r="J679" s="8" t="s">
+        <v>4302</v>
+      </c>
+      <c r="K679" s="8" t="s">
+        <v>4303</v>
+      </c>
+      <c r="L679" s="8" t="s">
+        <v>4304</v>
+      </c>
+    </row>
+    <row r="680" spans="1:12">
+      <c r="A680" s="7" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B680" s="7" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C680" s="8" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D680" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E680" s="8" t="s">
+        <v>3499</v>
+      </c>
+      <c r="F680" s="8" t="s">
+        <v>3500</v>
+      </c>
+      <c r="G680" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H680" s="10">
+        <v>104</v>
+      </c>
+      <c r="I680" s="8" t="s">
+        <v>2521</v>
+      </c>
+      <c r="J680" s="8" t="s">
+        <v>4305</v>
+      </c>
+      <c r="K680" s="8" t="s">
+        <v>4306</v>
+      </c>
+      <c r="L680" s="8" t="s">
+        <v>4307</v>
+      </c>
+    </row>
+    <row r="681" spans="1:12">
+      <c r="A681" s="7" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B681" s="7" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C681" s="8" t="s">
+        <v>1982</v>
+      </c>
+      <c r="D681" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E681" s="8" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F681" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G681" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H681" s="10">
+        <v>52</v>
+      </c>
+      <c r="I681" s="8" t="s">
+        <v>2444</v>
+      </c>
+      <c r="J681" s="8" t="s">
+        <v>4139</v>
+      </c>
+      <c r="K681" s="8" t="s">
+        <v>4308</v>
+      </c>
+      <c r="L681" s="8" t="s">
+        <v>4309</v>
+      </c>
+    </row>
+    <row r="682" spans="1:12">
+      <c r="A682" s="7" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B682" s="7" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C682" s="8" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D682" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E682" s="8" t="s">
+        <v>3167</v>
+      </c>
+      <c r="F682" s="8" t="s">
+        <v>3168</v>
+      </c>
+      <c r="G682" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H682" s="10">
+        <v>52</v>
+      </c>
+      <c r="I682" s="8" t="s">
+        <v>2418</v>
+      </c>
+      <c r="J682" s="8" t="s">
+        <v>4310</v>
+      </c>
+      <c r="K682" s="8" t="s">
+        <v>4311</v>
+      </c>
+      <c r="L682" s="8" t="s">
+        <v>4312</v>
+      </c>
+    </row>
+    <row r="683" spans="1:12">
+      <c r="A683" s="7" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B683" s="7" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C683" s="8" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D683" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E683" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F683" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G683" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H683" s="10">
+        <v>52</v>
+      </c>
+      <c r="I683" s="8" t="s">
+        <v>4313</v>
+      </c>
+      <c r="J683" s="8" t="s">
+        <v>4314</v>
+      </c>
+      <c r="K683" s="8" t="s">
+        <v>4315</v>
+      </c>
+      <c r="L683" s="8" t="s">
+        <v>4316</v>
+      </c>
+    </row>
+    <row r="684" spans="1:12">
+      <c r="A684" s="7" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B684" s="7" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C684" s="8" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D684" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E684" s="8" t="s">
+        <v>3797</v>
+      </c>
+      <c r="F684" s="8" t="s">
+        <v>2011</v>
+      </c>
+      <c r="G684" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H684" s="10">
+        <v>260</v>
+      </c>
+      <c r="I684" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J684" s="8" t="s">
+        <v>4317</v>
+      </c>
+      <c r="K684" s="8" t="s">
+        <v>4318</v>
+      </c>
+      <c r="L684" s="8" t="s">
+        <v>4319</v>
+      </c>
+    </row>
+    <row r="685" spans="1:12">
+      <c r="A685" s="7" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B685" s="7" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C685" s="8" t="s">
+        <v>1986</v>
+      </c>
+      <c r="D685" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E685" s="8" t="s">
+        <v>2789</v>
+      </c>
+      <c r="F685" s="8" t="s">
+        <v>1996</v>
+      </c>
+      <c r="G685" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H685" s="10">
+        <v>52</v>
+      </c>
+      <c r="I685" s="8" t="s">
+        <v>4313</v>
+      </c>
+      <c r="J685" s="8" t="s">
+        <v>4320</v>
+      </c>
+      <c r="K685" s="8" t="s">
+        <v>4321</v>
+      </c>
+      <c r="L685" s="8" t="s">
+        <v>4322</v>
+      </c>
+    </row>
+    <row r="686" spans="1:12">
+      <c r="A686" s="7" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B686" s="7" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C686" s="8" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D686" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E686" s="8" t="s">
+        <v>3233</v>
+      </c>
+      <c r="F686" s="8" t="s">
+        <v>2001</v>
+      </c>
+      <c r="G686" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H686" s="10">
+        <v>260</v>
+      </c>
+      <c r="I686" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J686" s="8" t="s">
+        <v>4323</v>
+      </c>
+      <c r="K686" s="8" t="s">
+        <v>4324</v>
+      </c>
+      <c r="L686" s="8" t="s">
+        <v>4325</v>
+      </c>
+    </row>
+    <row r="687" spans="1:12">
+      <c r="A687" s="7" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B687" s="7" t="s">
+        <v>2087</v>
+      </c>
+      <c r="C687" s="8" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D687" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E687" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F687" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G687" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H687" s="10">
+        <v>52</v>
+      </c>
+      <c r="I687" s="8" t="s">
+        <v>4148</v>
+      </c>
+      <c r="J687" s="8" t="s">
+        <v>4149</v>
+      </c>
+      <c r="K687" s="8" t="s">
+        <v>4150</v>
+      </c>
+      <c r="L687" s="8" t="s">
+        <v>4326</v>
+      </c>
+    </row>
+    <row r="688" spans="1:12">
+      <c r="A688" s="7" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B688" s="7" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C688" s="8" t="s">
+        <v>1989</v>
+      </c>
+      <c r="D688" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E688" s="8" t="s">
+        <v>2670</v>
+      </c>
+      <c r="F688" s="8" t="s">
+        <v>1992</v>
+      </c>
+      <c r="G688" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H688" s="10">
+        <v>260</v>
+      </c>
+      <c r="I688" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J688" s="8" t="s">
+        <v>3137</v>
+      </c>
+      <c r="K688" s="8" t="s">
+        <v>4327</v>
+      </c>
+      <c r="L688" s="8" t="s">
+        <v>4328</v>
+      </c>
+    </row>
+    <row r="689" spans="1:12">
+      <c r="A689" s="7" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B689" s="7" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C689" s="8" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D689" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E689" s="8" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F689" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G689" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H689" s="10">
+        <v>312</v>
+      </c>
+      <c r="I689" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J689" s="8" t="s">
+        <v>4329</v>
+      </c>
+      <c r="K689" s="8" t="s">
+        <v>4330</v>
+      </c>
+      <c r="L689" s="8" t="s">
+        <v>4331</v>
+      </c>
+    </row>
+    <row r="690" spans="1:12">
+      <c r="A690" s="7" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B690" s="7" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C690" s="8" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D690" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E690" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F690" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G690" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H690" s="10">
+        <v>52</v>
+      </c>
+      <c r="I690" s="8" t="s">
+        <v>4332</v>
+      </c>
+      <c r="J690" s="8" t="s">
+        <v>4333</v>
+      </c>
+      <c r="K690" s="8" t="s">
+        <v>4334</v>
+      </c>
+      <c r="L690" s="8" t="s">
+        <v>4335</v>
+      </c>
+    </row>
+    <row r="691" spans="1:12">
+      <c r="A691" s="7" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B691" s="7" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C691" s="8" t="s">
+        <v>2036</v>
+      </c>
+      <c r="D691" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E691" s="8" t="s">
+        <v>4336</v>
+      </c>
+      <c r="F691" s="8" t="s">
+        <v>4337</v>
+      </c>
+      <c r="G691" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H691" s="10">
         <v>365</v>
       </c>
-      <c r="I20" s="7" t="s">
-[...34 lines deleted...]
-      <c r="H21" s="8">
+      <c r="I691" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J691" s="8" t="s">
+        <v>4338</v>
+      </c>
+      <c r="K691" s="8" t="s">
+        <v>4339</v>
+      </c>
+      <c r="L691" s="8" t="s">
+        <v>4340</v>
+      </c>
+    </row>
+    <row r="692" spans="1:12">
+      <c r="A692" s="7" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B692" s="7" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C692" s="8" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D692" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E692" s="8" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F692" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G692" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H692" s="10">
         <v>365</v>
       </c>
-      <c r="I21" s="7" t="s">
-[...34 lines deleted...]
-      <c r="H22" s="8">
+      <c r="I692" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J692" s="8" t="s">
+        <v>4341</v>
+      </c>
+      <c r="K692" s="8" t="s">
+        <v>4342</v>
+      </c>
+      <c r="L692" s="8" t="s">
+        <v>4343</v>
+      </c>
+    </row>
+    <row r="693" spans="1:12">
+      <c r="A693" s="7" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B693" s="7" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C693" s="8" t="s">
+        <v>2045</v>
+      </c>
+      <c r="D693" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E693" s="8" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F693" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G693" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H693" s="10">
+        <v>260</v>
+      </c>
+      <c r="I693" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J693" s="8" t="s">
+        <v>4341</v>
+      </c>
+      <c r="K693" s="8" t="s">
+        <v>4344</v>
+      </c>
+      <c r="L693" s="8" t="s">
+        <v>4345</v>
+      </c>
+    </row>
+    <row r="694" spans="1:12">
+      <c r="A694" s="7" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B694" s="7" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C694" s="8" t="s">
+        <v>2029</v>
+      </c>
+      <c r="D694" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E694" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F694" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G694" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H694" s="10">
+        <v>52</v>
+      </c>
+      <c r="I694" s="8" t="s">
+        <v>2306</v>
+      </c>
+      <c r="J694" s="8" t="s">
+        <v>4346</v>
+      </c>
+      <c r="K694" s="8" t="s">
+        <v>4347</v>
+      </c>
+      <c r="L694" s="8" t="s">
+        <v>4348</v>
+      </c>
+    </row>
+    <row r="695" spans="1:12">
+      <c r="A695" s="7" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B695" s="7" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C695" s="8" t="s">
+        <v>2038</v>
+      </c>
+      <c r="D695" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E695" s="8" t="s">
+        <v>4349</v>
+      </c>
+      <c r="F695" s="8" t="s">
+        <v>2004</v>
+      </c>
+      <c r="G695" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H695" s="10">
         <v>312</v>
       </c>
-      <c r="I22" s="7" t="s">
-[...34 lines deleted...]
-      <c r="H23" s="8">
+      <c r="I695" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J695" s="8" t="s">
+        <v>4350</v>
+      </c>
+      <c r="K695" s="8" t="s">
+        <v>4351</v>
+      </c>
+      <c r="L695" s="8" t="s">
+        <v>4352</v>
+      </c>
+    </row>
+    <row r="696" spans="1:12">
+      <c r="A696" s="7" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B696" s="7" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C696" s="8" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D696" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E696" s="8" t="s">
+        <v>2924</v>
+      </c>
+      <c r="F696" s="8" t="s">
+        <v>1998</v>
+      </c>
+      <c r="G696" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H696" s="10">
+        <v>260</v>
+      </c>
+      <c r="I696" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J696" s="8" t="s">
+        <v>4353</v>
+      </c>
+      <c r="K696" s="8" t="s">
+        <v>4354</v>
+      </c>
+      <c r="L696" s="8" t="s">
+        <v>4355</v>
+      </c>
+    </row>
+    <row r="697" spans="1:12">
+      <c r="A697" s="7" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B697" s="7" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C697" s="8" t="s">
+        <v>2040</v>
+      </c>
+      <c r="D697" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E697" s="8" t="s">
+        <v>4349</v>
+      </c>
+      <c r="F697" s="8" t="s">
+        <v>2004</v>
+      </c>
+      <c r="G697" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H697" s="10">
+        <v>365</v>
+      </c>
+      <c r="I697" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J697" s="8" t="s">
+        <v>4356</v>
+      </c>
+      <c r="K697" s="8" t="s">
+        <v>4357</v>
+      </c>
+      <c r="L697" s="8" t="s">
+        <v>4358</v>
+      </c>
+    </row>
+    <row r="698" spans="1:12">
+      <c r="A698" s="7" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B698" s="7" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C698" s="8" t="s">
+        <v>2041</v>
+      </c>
+      <c r="D698" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E698" s="8" t="s">
+        <v>3213</v>
+      </c>
+      <c r="F698" s="8" t="s">
+        <v>2000</v>
+      </c>
+      <c r="G698" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H698" s="10">
+        <v>260</v>
+      </c>
+      <c r="I698" s="8" t="s">
+        <v>2200</v>
+      </c>
+      <c r="J698" s="8" t="s">
+        <v>4359</v>
+      </c>
+      <c r="K698" s="8" t="s">
+        <v>4360</v>
+      </c>
+      <c r="L698" s="8" t="s">
+        <v>4361</v>
+      </c>
+    </row>
+    <row r="699" spans="1:12">
+      <c r="A699" s="7" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B699" s="7" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C699" s="8" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D699" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E699" s="8" t="s">
+        <v>2789</v>
+      </c>
+      <c r="F699" s="8" t="s">
+        <v>1996</v>
+      </c>
+      <c r="G699" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H699" s="10">
+        <v>260</v>
+      </c>
+      <c r="I699" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J699" s="8" t="s">
+        <v>4362</v>
+      </c>
+      <c r="K699" s="8" t="s">
+        <v>4363</v>
+      </c>
+      <c r="L699" s="8" t="s">
+        <v>4364</v>
+      </c>
+    </row>
+    <row r="700" spans="1:12">
+      <c r="A700" s="7" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B700" s="7" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C700" s="8" t="s">
+        <v>2030</v>
+      </c>
+      <c r="D700" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E700" s="8" t="s">
+        <v>3491</v>
+      </c>
+      <c r="F700" s="8" t="s">
+        <v>2005</v>
+      </c>
+      <c r="G700" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H700" s="10">
         <v>52</v>
       </c>
-      <c r="I23" s="7" t="s">
-[...34 lines deleted...]
-      <c r="H24" s="8">
+      <c r="I700" s="8" t="s">
+        <v>2534</v>
+      </c>
+      <c r="J700" s="8" t="s">
+        <v>3496</v>
+      </c>
+      <c r="K700" s="8" t="s">
+        <v>4365</v>
+      </c>
+      <c r="L700" s="8" t="s">
+        <v>4366</v>
+      </c>
+    </row>
+    <row r="701" spans="1:12">
+      <c r="A701" s="7" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B701" s="7" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C701" s="8" t="s">
+        <v>2018</v>
+      </c>
+      <c r="D701" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E701" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F701" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G701" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H701" s="10">
         <v>365</v>
       </c>
-      <c r="I24" s="7" t="s">
-[...34 lines deleted...]
-      <c r="H25" s="8">
+      <c r="I701" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J701" s="8" t="s">
+        <v>4367</v>
+      </c>
+      <c r="K701" s="8" t="s">
+        <v>4368</v>
+      </c>
+      <c r="L701" s="8" t="s">
+        <v>4369</v>
+      </c>
+    </row>
+    <row r="702" spans="1:12">
+      <c r="A702" s="7" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B702" s="7" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C702" s="8" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D702" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E702" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F702" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G702" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H702" s="10">
+        <v>52</v>
+      </c>
+      <c r="I702" s="8" t="s">
+        <v>2328</v>
+      </c>
+      <c r="J702" s="8" t="s">
+        <v>4370</v>
+      </c>
+      <c r="K702" s="8" t="s">
+        <v>4371</v>
+      </c>
+      <c r="L702" s="8" t="s">
+        <v>4372</v>
+      </c>
+    </row>
+    <row r="703" spans="1:12">
+      <c r="A703" s="7" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B703" s="7" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C703" s="8" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D703" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E703" s="8" t="s">
+        <v>3104</v>
+      </c>
+      <c r="F703" s="8" t="s">
+        <v>3105</v>
+      </c>
+      <c r="G703" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H703" s="10">
         <v>365</v>
       </c>
-      <c r="I25" s="7" t="s">
-[...34 lines deleted...]
-      <c r="H26" s="8">
+      <c r="I703" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J703" s="8" t="s">
+        <v>3929</v>
+      </c>
+      <c r="K703" s="8" t="s">
+        <v>4373</v>
+      </c>
+      <c r="L703" s="8" t="s">
+        <v>4374</v>
+      </c>
+    </row>
+    <row r="704" spans="1:12">
+      <c r="A704" s="7" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B704" s="7" t="s">
+        <v>2089</v>
+      </c>
+      <c r="C704" s="8" t="s">
+        <v>2161</v>
+      </c>
+      <c r="D704" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E704" s="8" t="s">
+        <v>2924</v>
+      </c>
+      <c r="F704" s="8" t="s">
+        <v>1998</v>
+      </c>
+      <c r="G704" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H704" s="10">
+        <v>260</v>
+      </c>
+      <c r="I704" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J704" s="8" t="s">
+        <v>4375</v>
+      </c>
+      <c r="K704" s="8" t="s">
+        <v>4376</v>
+      </c>
+      <c r="L704" s="8" t="s">
+        <v>4377</v>
+      </c>
+    </row>
+    <row r="705" spans="1:12">
+      <c r="A705" s="7" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B705" s="7" t="s">
+        <v>2091</v>
+      </c>
+      <c r="C705" s="8" t="s">
+        <v>2162</v>
+      </c>
+      <c r="D705" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E705" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F705" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G705" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H705" s="10">
+        <v>52</v>
+      </c>
+      <c r="I705" s="8" t="s">
+        <v>3886</v>
+      </c>
+      <c r="J705" s="8" t="s">
+        <v>4378</v>
+      </c>
+      <c r="K705" s="8" t="s">
+        <v>4379</v>
+      </c>
+      <c r="L705" s="8" t="s">
+        <v>4380</v>
+      </c>
+    </row>
+    <row r="706" spans="1:12">
+      <c r="A706" s="7" t="s">
+        <v>2092</v>
+      </c>
+      <c r="B706" s="7" t="s">
+        <v>2093</v>
+      </c>
+      <c r="C706" s="8" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D706" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E706" s="8" t="s">
+        <v>3610</v>
+      </c>
+      <c r="F706" s="8" t="s">
+        <v>2008</v>
+      </c>
+      <c r="G706" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H706" s="10">
         <v>365</v>
       </c>
-      <c r="I26" s="7" t="s">
-[...34 lines deleted...]
-      <c r="H27" s="8">
+      <c r="I706" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J706" s="8" t="s">
+        <v>4381</v>
+      </c>
+      <c r="K706" s="8" t="s">
+        <v>4382</v>
+      </c>
+      <c r="L706" s="8" t="s">
+        <v>4383</v>
+      </c>
+    </row>
+    <row r="707" spans="1:12">
+      <c r="A707" s="7" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B707" s="7" t="s">
+        <v>2095</v>
+      </c>
+      <c r="C707" s="8" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D707" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E707" s="8" t="s">
+        <v>2789</v>
+      </c>
+      <c r="F707" s="8" t="s">
+        <v>1996</v>
+      </c>
+      <c r="G707" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H707" s="10">
+        <v>156</v>
+      </c>
+      <c r="I707" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J707" s="8" t="s">
+        <v>2803</v>
+      </c>
+      <c r="K707" s="8" t="s">
+        <v>4384</v>
+      </c>
+      <c r="L707" s="8" t="s">
+        <v>4385</v>
+      </c>
+    </row>
+    <row r="708" spans="1:12">
+      <c r="A708" s="7" t="s">
+        <v>2096</v>
+      </c>
+      <c r="B708" s="7" t="s">
+        <v>2097</v>
+      </c>
+      <c r="C708" s="8" t="s">
+        <v>2165</v>
+      </c>
+      <c r="D708" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E708" s="8" t="s">
+        <v>3610</v>
+      </c>
+      <c r="F708" s="8" t="s">
+        <v>2008</v>
+      </c>
+      <c r="G708" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H708" s="10">
         <v>260</v>
       </c>
-      <c r="I27" s="7" t="s">
-[...72 lines deleted...]
-      <c r="H29" s="8">
+      <c r="I708" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J708" s="8" t="s">
+        <v>4386</v>
+      </c>
+      <c r="K708" s="8" t="s">
+        <v>4387</v>
+      </c>
+      <c r="L708" s="8" t="s">
+        <v>4388</v>
+      </c>
+    </row>
+    <row r="709" spans="1:12">
+      <c r="A709" s="7" t="s">
+        <v>2098</v>
+      </c>
+      <c r="B709" s="7" t="s">
+        <v>2099</v>
+      </c>
+      <c r="C709" s="8" t="s">
+        <v>2166</v>
+      </c>
+      <c r="D709" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E709" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F709" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G709" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H709" s="10">
+        <v>52</v>
+      </c>
+      <c r="I709" s="8" t="s">
+        <v>3028</v>
+      </c>
+      <c r="J709" s="8" t="s">
+        <v>4389</v>
+      </c>
+      <c r="K709" s="8" t="s">
+        <v>4390</v>
+      </c>
+      <c r="L709" s="8" t="s">
+        <v>4391</v>
+      </c>
+    </row>
+    <row r="710" spans="1:12">
+      <c r="A710" s="7" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B710" s="7" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C710" s="8" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D710" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E710" s="8" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F710" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G710" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H710" s="10">
+        <v>52</v>
+      </c>
+      <c r="I710" s="8" t="s">
+        <v>2444</v>
+      </c>
+      <c r="J710" s="8" t="s">
+        <v>4290</v>
+      </c>
+      <c r="K710" s="8" t="s">
+        <v>4392</v>
+      </c>
+      <c r="L710" s="8" t="s">
+        <v>4393</v>
+      </c>
+    </row>
+    <row r="711" spans="1:12">
+      <c r="A711" s="7" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B711" s="7" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C711" s="8" t="s">
+        <v>2168</v>
+      </c>
+      <c r="D711" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E711" s="8" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F711" s="8" t="s">
+        <v>2003</v>
+      </c>
+      <c r="G711" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H711" s="10">
+        <v>52</v>
+      </c>
+      <c r="I711" s="8" t="s">
+        <v>4313</v>
+      </c>
+      <c r="J711" s="8" t="s">
+        <v>4394</v>
+      </c>
+      <c r="K711" s="8" t="s">
+        <v>4395</v>
+      </c>
+      <c r="L711" s="8" t="s">
+        <v>4396</v>
+      </c>
+    </row>
+    <row r="712" spans="1:12">
+      <c r="A712" s="7" t="s">
+        <v>2104</v>
+      </c>
+      <c r="B712" s="7" t="s">
+        <v>2105</v>
+      </c>
+      <c r="C712" s="8" t="s">
+        <v>2169</v>
+      </c>
+      <c r="D712" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E712" s="8" t="s">
+        <v>3464</v>
+      </c>
+      <c r="F712" s="8" t="s">
+        <v>2004</v>
+      </c>
+      <c r="G712" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H712" s="10">
+        <v>365</v>
+      </c>
+      <c r="I712" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J712" s="8" t="s">
+        <v>4397</v>
+      </c>
+      <c r="K712" s="8" t="s">
+        <v>4398</v>
+      </c>
+      <c r="L712" s="8" t="s">
+        <v>4399</v>
+      </c>
+    </row>
+    <row r="713" spans="1:12">
+      <c r="A713" s="7" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B713" s="7" t="s">
+        <v>2107</v>
+      </c>
+      <c r="C713" s="8" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D713" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E713" s="8" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F713" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G713" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H713" s="10">
+        <v>156</v>
+      </c>
+      <c r="I713" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J713" s="8" t="s">
+        <v>4400</v>
+      </c>
+      <c r="K713" s="8" t="s">
+        <v>4401</v>
+      </c>
+      <c r="L713" s="8" t="s">
+        <v>4402</v>
+      </c>
+    </row>
+    <row r="714" spans="1:12">
+      <c r="A714" s="7" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B714" s="7" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C714" s="8" t="s">
+        <v>2171</v>
+      </c>
+      <c r="D714" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E714" s="8" t="s">
+        <v>3233</v>
+      </c>
+      <c r="F714" s="8" t="s">
+        <v>2001</v>
+      </c>
+      <c r="G714" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H714" s="10">
         <v>260</v>
       </c>
-      <c r="I29" s="7" t="s">
-[...110 lines deleted...]
-      <c r="H32" s="8">
+      <c r="I714" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J714" s="8" t="s">
+        <v>4403</v>
+      </c>
+      <c r="K714" s="8" t="s">
+        <v>4404</v>
+      </c>
+      <c r="L714" s="8" t="s">
+        <v>4405</v>
+      </c>
+    </row>
+    <row r="715" spans="1:12">
+      <c r="A715" s="7" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B715" s="7" t="s">
+        <v>2111</v>
+      </c>
+      <c r="C715" s="8" t="s">
+        <v>2172</v>
+      </c>
+      <c r="D715" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E715" s="8" t="s">
+        <v>3610</v>
+      </c>
+      <c r="F715" s="8" t="s">
+        <v>2008</v>
+      </c>
+      <c r="G715" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H715" s="10">
+        <v>260</v>
+      </c>
+      <c r="I715" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J715" s="8" t="s">
+        <v>4406</v>
+      </c>
+      <c r="K715" s="8" t="s">
+        <v>4407</v>
+      </c>
+      <c r="L715" s="8" t="s">
+        <v>4408</v>
+      </c>
+    </row>
+    <row r="716" spans="1:12">
+      <c r="A716" s="7" t="s">
+        <v>2112</v>
+      </c>
+      <c r="B716" s="7" t="s">
+        <v>2113</v>
+      </c>
+      <c r="C716" s="8" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D716" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E716" s="8" t="s">
+        <v>3233</v>
+      </c>
+      <c r="F716" s="8" t="s">
+        <v>2001</v>
+      </c>
+      <c r="G716" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H716" s="10">
         <v>52</v>
       </c>
-      <c r="I32" s="7" t="s">
-[...34 lines deleted...]
-      <c r="H33" s="8">
+      <c r="I716" s="8" t="s">
+        <v>2271</v>
+      </c>
+      <c r="J716" s="8" t="s">
+        <v>4409</v>
+      </c>
+      <c r="K716" s="8" t="s">
+        <v>4410</v>
+      </c>
+      <c r="L716" s="8" t="s">
+        <v>4411</v>
+      </c>
+    </row>
+    <row r="717" spans="1:12">
+      <c r="A717" s="7" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B717" s="7" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C717" s="8" t="s">
+        <v>2174</v>
+      </c>
+      <c r="D717" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E717" s="8" t="s">
+        <v>3575</v>
+      </c>
+      <c r="F717" s="8" t="s">
+        <v>2007</v>
+      </c>
+      <c r="G717" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H717" s="10">
+        <v>260</v>
+      </c>
+      <c r="I717" s="8" t="s">
+        <v>2254</v>
+      </c>
+      <c r="J717" s="8" t="s">
+        <v>4412</v>
+      </c>
+      <c r="K717" s="8" t="s">
+        <v>4413</v>
+      </c>
+      <c r="L717" s="8" t="s">
+        <v>4414</v>
+      </c>
+    </row>
+    <row r="718" spans="1:12">
+      <c r="A718" s="7" t="s">
+        <v>2116</v>
+      </c>
+      <c r="B718" s="7" t="s">
+        <v>2117</v>
+      </c>
+      <c r="C718" s="8" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D718" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E718" s="8" t="s">
+        <v>2670</v>
+      </c>
+      <c r="F718" s="8" t="s">
+        <v>1992</v>
+      </c>
+      <c r="G718" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H718" s="10">
+        <v>365</v>
+      </c>
+      <c r="I718" s="8" t="s">
+        <v>4415</v>
+      </c>
+      <c r="J718" s="8" t="s">
+        <v>3137</v>
+      </c>
+      <c r="K718" s="8" t="s">
+        <v>4416</v>
+      </c>
+      <c r="L718" s="8" t="s">
+        <v>4417</v>
+      </c>
+    </row>
+    <row r="719" spans="1:12">
+      <c r="A719" s="7" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B719" s="7" t="s">
+        <v>2119</v>
+      </c>
+      <c r="C719" s="8" t="s">
+        <v>2176</v>
+      </c>
+      <c r="D719" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E719" s="8" t="s">
+        <v>2670</v>
+      </c>
+      <c r="F719" s="8" t="s">
+        <v>1992</v>
+      </c>
+      <c r="G719" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H719" s="10">
+        <v>260</v>
+      </c>
+      <c r="I719" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J719" s="8" t="s">
+        <v>4418</v>
+      </c>
+      <c r="K719" s="8" t="s">
+        <v>4419</v>
+      </c>
+      <c r="L719" s="8" t="s">
+        <v>4420</v>
+      </c>
+    </row>
+    <row r="720" spans="1:12">
+      <c r="A720" s="7" t="s">
+        <v>2120</v>
+      </c>
+      <c r="B720" s="7" t="s">
+        <v>2121</v>
+      </c>
+      <c r="C720" s="8" t="s">
+        <v>2177</v>
+      </c>
+      <c r="D720" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E720" s="8" t="s">
+        <v>3797</v>
+      </c>
+      <c r="F720" s="8" t="s">
+        <v>2011</v>
+      </c>
+      <c r="G720" s="8" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H720" s="10">
         <v>104</v>
       </c>
-      <c r="I33" s="7" t="s">
-[...34 lines deleted...]
-      <c r="H34" s="8">
+      <c r="I720" s="8" t="s">
+        <v>2220</v>
+      </c>
+      <c r="J720" s="8" t="s">
+        <v>4421</v>
+      </c>
+      <c r="K720" s="8" t="s">
+        <v>4422</v>
+      </c>
+      <c r="L720" s="8" t="s">
+        <v>4423</v>
+      </c>
+    </row>
+    <row r="721" spans="1:12">
+      <c r="A721" s="7" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B721" s="7" t="s">
+        <v>2123</v>
+      </c>
+      <c r="C721" s="8" t="s">
+        <v>2178</v>
+      </c>
+      <c r="D721" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E721" s="8" t="s">
+        <v>3610</v>
+      </c>
+      <c r="F721" s="8" t="s">
+        <v>2008</v>
+      </c>
+      <c r="G721" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H721" s="10">
+        <v>365</v>
+      </c>
+      <c r="I721" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J721" s="8" t="s">
+        <v>4424</v>
+      </c>
+      <c r="K721" s="8" t="s">
+        <v>4425</v>
+      </c>
+      <c r="L721" s="8" t="s">
+        <v>4426</v>
+      </c>
+    </row>
+    <row r="722" spans="1:12">
+      <c r="A722" s="7" t="s">
+        <v>2124</v>
+      </c>
+      <c r="B722" s="7" t="s">
+        <v>2125</v>
+      </c>
+      <c r="C722" s="8" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D722" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E722" s="8" t="s">
+        <v>2789</v>
+      </c>
+      <c r="F722" s="8" t="s">
+        <v>1996</v>
+      </c>
+      <c r="G722" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H722" s="10">
         <v>260</v>
       </c>
-      <c r="I34" s="7" t="s">
-[...34 lines deleted...]
-      <c r="H35" s="8">
+      <c r="I722" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J722" s="8" t="s">
+        <v>4427</v>
+      </c>
+      <c r="K722" s="8" t="s">
+        <v>4428</v>
+      </c>
+      <c r="L722" s="8" t="s">
+        <v>4429</v>
+      </c>
+    </row>
+    <row r="723" spans="1:12">
+      <c r="A723" s="7" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B723" s="7" t="s">
+        <v>2127</v>
+      </c>
+      <c r="C723" s="8" t="s">
+        <v>2180</v>
+      </c>
+      <c r="D723" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E723" s="8" t="s">
+        <v>3610</v>
+      </c>
+      <c r="F723" s="8" t="s">
+        <v>2008</v>
+      </c>
+      <c r="G723" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H723" s="10">
         <v>260</v>
       </c>
-      <c r="I35" s="7" t="s">
-[...72 lines deleted...]
-      <c r="H37" s="8">
+      <c r="I723" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J723" s="8" t="s">
+        <v>4430</v>
+      </c>
+      <c r="K723" s="8" t="s">
+        <v>4431</v>
+      </c>
+      <c r="L723" s="8" t="s">
+        <v>4432</v>
+      </c>
+    </row>
+    <row r="724" spans="1:12">
+      <c r="A724" s="7" t="s">
+        <v>2128</v>
+      </c>
+      <c r="B724" s="7" t="s">
+        <v>2129</v>
+      </c>
+      <c r="C724" s="8" t="s">
+        <v>2181</v>
+      </c>
+      <c r="D724" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E724" s="8" t="s">
+        <v>3700</v>
+      </c>
+      <c r="F724" s="8" t="s">
+        <v>2010</v>
+      </c>
+      <c r="G724" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H724" s="10">
+        <v>365</v>
+      </c>
+      <c r="I724" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J724" s="8" t="s">
+        <v>3702</v>
+      </c>
+      <c r="K724" s="8" t="s">
+        <v>4433</v>
+      </c>
+      <c r="L724" s="8" t="s">
+        <v>4434</v>
+      </c>
+    </row>
+    <row r="725" spans="1:12">
+      <c r="A725" s="7" t="s">
+        <v>2130</v>
+      </c>
+      <c r="B725" s="7" t="s">
+        <v>2131</v>
+      </c>
+      <c r="C725" s="8" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D725" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E725" s="8" t="s">
+        <v>3700</v>
+      </c>
+      <c r="F725" s="8" t="s">
+        <v>2010</v>
+      </c>
+      <c r="G725" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H725" s="10">
+        <v>365</v>
+      </c>
+      <c r="I725" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J725" s="8" t="s">
+        <v>3702</v>
+      </c>
+      <c r="K725" s="8" t="s">
+        <v>4435</v>
+      </c>
+      <c r="L725" s="8" t="s">
+        <v>4436</v>
+      </c>
+    </row>
+    <row r="726" spans="1:12">
+      <c r="A726" s="7" t="s">
+        <v>2132</v>
+      </c>
+      <c r="B726" s="7" t="s">
+        <v>2133</v>
+      </c>
+      <c r="C726" s="8" t="s">
+        <v>2183</v>
+      </c>
+      <c r="D726" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E726" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F726" s="8" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G726" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H726" s="10">
+        <v>365</v>
+      </c>
+      <c r="I726" s="8" t="s">
+        <v>2267</v>
+      </c>
+      <c r="J726" s="8" t="s">
+        <v>4437</v>
+      </c>
+      <c r="K726" s="8" t="s">
+        <v>4438</v>
+      </c>
+      <c r="L726" s="8" t="s">
+        <v>4439</v>
+      </c>
+    </row>
+    <row r="727" spans="1:12">
+      <c r="A727" s="7" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B727" s="7" t="s">
+        <v>2135</v>
+      </c>
+      <c r="C727" s="8" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D727" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E727" s="8" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F727" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G727" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H727" s="10">
         <v>52</v>
       </c>
-      <c r="I37" s="7" t="s">
-[...72 lines deleted...]
-      <c r="H39" s="8">
+      <c r="I727" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J727" s="8" t="s">
+        <v>4440</v>
+      </c>
+      <c r="K727" s="8" t="s">
+        <v>4441</v>
+      </c>
+      <c r="L727" s="8" t="s">
+        <v>4442</v>
+      </c>
+    </row>
+    <row r="728" spans="1:12">
+      <c r="A728" s="7" t="s">
+        <v>2136</v>
+      </c>
+      <c r="B728" s="7" t="s">
+        <v>2137</v>
+      </c>
+      <c r="C728" s="8" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D728" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E728" s="8" t="s">
+        <v>3659</v>
+      </c>
+      <c r="F728" s="8" t="s">
+        <v>1996</v>
+      </c>
+      <c r="G728" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H728" s="10">
+        <v>365</v>
+      </c>
+      <c r="I728" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J728" s="8" t="s">
+        <v>3673</v>
+      </c>
+      <c r="K728" s="8" t="s">
+        <v>4443</v>
+      </c>
+      <c r="L728" s="8" t="s">
+        <v>4444</v>
+      </c>
+    </row>
+    <row r="729" spans="1:12">
+      <c r="A729" s="7" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B729" s="7" t="s">
+        <v>2139</v>
+      </c>
+      <c r="C729" s="8" t="s">
+        <v>2186</v>
+      </c>
+      <c r="D729" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E729" s="8" t="s">
+        <v>3575</v>
+      </c>
+      <c r="F729" s="8" t="s">
+        <v>2007</v>
+      </c>
+      <c r="G729" s="8" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H729" s="10">
+        <v>365</v>
+      </c>
+      <c r="I729" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J729" s="8" t="s">
+        <v>4445</v>
+      </c>
+      <c r="K729" s="8" t="s">
+        <v>4446</v>
+      </c>
+      <c r="L729" s="8" t="s">
+        <v>4447</v>
+      </c>
+    </row>
+    <row r="730" spans="1:12">
+      <c r="A730" s="7" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B730" s="7" t="s">
+        <v>2141</v>
+      </c>
+      <c r="C730" s="8" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D730" s="8" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E730" s="8" t="s">
+        <v>3610</v>
+      </c>
+      <c r="F730" s="8" t="s">
+        <v>2008</v>
+      </c>
+      <c r="G730" s="8" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H730" s="10">
         <v>52</v>
       </c>
-      <c r="I39" s="7" t="s">
-[...7391 lines deleted...]
-      <c r="C234" s="7" t="s">
+      <c r="I730" s="8" t="s">
+        <v>2656</v>
+      </c>
+      <c r="J730" s="8" t="s">
         <v>3615</v>
       </c>
-      <c r="D234" s="7" t="s">
-[...17694 lines deleted...]
-        <v>4271</v>
+      <c r="K730" s="8" t="s">
+        <v>4448</v>
+      </c>
+      <c r="L730" s="8" t="s">
+        <v>4449</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">